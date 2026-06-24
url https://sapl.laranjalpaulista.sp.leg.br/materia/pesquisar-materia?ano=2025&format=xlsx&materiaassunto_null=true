--- v0 (2025-12-10)
+++ v1 (2026-06-24)
@@ -10,3921 +10,3931 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2824" uniqueCount="1168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="1171">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>André Pieroni</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_01_pl_14_25.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_01_pl_14_25.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 3º e os artigos 6º e 7º do Projeto de Lei nº 14/2025.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2672/emenda_02_pl_14_25_-_supressiva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2672/emenda_02_pl_14_25_-_supressiva.pdf</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Everton Henrique da Silva Galhardi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emenda_03_pl_54_25_-_supressiva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emenda_03_pl_54_25_-_supressiva.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 4º do Projeto de Lei nº 54/2025.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/emenda_04-_pl_77_2025_emenda_impositiva_-_granzotto-_educacao-_escola_-_cecilia_e_domingos_fuglini.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/emenda_04-_pl_77_2025_emenda_impositiva_-_granzotto-_educacao-_escola_-_cecilia_e_domingos_fuglini.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 77/2025, que estima a receita e fixa a despesa para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/emenda_05-_pl_77_2025_emenda_impositiva_-_granzotto-_saude_apae-alarde.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/emenda_05-_pl_77_2025_emenda_impositiva_-_granzotto-_saude_apae-alarde.pdf</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>André Pieroni, Márcio José Garpelli, Ricardo José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/emenda_06-_pl_77_2025_emenda_impositiva_-_andre_marcio_ricardo_planejamento_recapeamento_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/emenda_06-_pl_77_2025_emenda_impositiva_-_andre_marcio_ricardo_planejamento_recapeamento_maristela.pdf</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/emenda_07-_pl_77_2025_emenda_impositiva_-_regina_transito_veiculo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/emenda_07-_pl_77_2025_emenda_impositiva_-_regina_transito_veiculo.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ricardo José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/emenda_08-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_saude_ubs_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/emenda_08-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_saude_ubs_maristela.pdf</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Leandro Silveira Lara</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_09-_pl_77_2025_emenda_impositiva_-_leandro_saude_ubs_vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_09-_pl_77_2025_emenda_impositiva_-_leandro_saude_ubs_vila_zalla.pdf</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_10-_pl_77_2025_emenda_impositiva_-_nilso_esporte_nello_parducci.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_10-_pl_77_2025_emenda_impositiva_-_nilso_esporte_nello_parducci.pdf</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_11-_pl_77_2025_emenda_impositiva_-_nilso_garagem_ambulancia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_11-_pl_77_2025_emenda_impositiva_-_nilso_garagem_ambulancia.pdf</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_12-_pl_77_2025_emenda_impositiva_-flavio_regina_saude_van_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_12-_pl_77_2025_emenda_impositiva_-flavio_regina_saude_van_laras.pdf</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_13-_pl_77_2025_emenda_impositiva_-everton-assistencia_acel.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_13-_pl_77_2025_emenda_impositiva_-everton-assistencia_acel.pdf</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_14-_pl_77_2025_emenda_impositiva_-_everton-_educacao-_iara_selma_baddo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_14-_pl_77_2025_emenda_impositiva_-_everton-_educacao-_iara_selma_baddo.pdf</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_15-_pl_77_2025_emenda_impositiva_-_leandro_livre_drone_defesa_civil.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_15-_pl_77_2025_emenda_impositiva_-_leandro_livre_drone_defesa_civil.pdf</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_16-_pl_77_2025_emenda_impositiva_-_kant_saude_afrac_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_16-_pl_77_2025_emenda_impositiva_-_kant_saude_afrac_saude.pdf</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_17-_pl_77_2025_emenda_impositiva_-kant_meio_ambiente_cep_rural_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_17-_pl_77_2025_emenda_impositiva_-kant_meio_ambiente_cep_rural_1.pdf</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/emenda_18-_pl_77_2025_emenda_impositiva_-kant_turismo_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/emenda_18-_pl_77_2025_emenda_impositiva_-kant_turismo_1.pdf</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_19-_pl_77_2025_emenda_impositiva_-_andre_educacao_aee.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_19-_pl_77_2025_emenda_impositiva_-_andre_educacao_aee.pdf</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_20-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_parque_jardim_estrela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_20-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_parque_jardim_estrela.pdf</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_21-_pl_77_2025_emenda_impositiva_-_jose_roque_ama.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_21-_pl_77_2025_emenda_impositiva_-_jose_roque_ama.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_22-_pl_77_2025_emenda_impositiva_-_jose_roque_garagem_ambulancia_afrac.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_22-_pl_77_2025_emenda_impositiva_-_jose_roque_garagem_ambulancia_afrac.pdf</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_23-_pl_77_2025_emenda_impositiva_-_marcio_afrac_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_23-_pl_77_2025_emenda_impositiva_-_marcio_afrac_saude.pdf</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>André Pieroni, Everton Henrique da Silva Galhardi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_24-_pl_77_2025_emenda_impositiva_-_andre_everton_saude_centro_mulher_crianca.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_24-_pl_77_2025_emenda_impositiva_-_andre_everton_saude_centro_mulher_crianca.pdf</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_25-_pl_77_2025_emenda_impositiva_-_marcio-_educacao-_escola_-_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_25-_pl_77_2025_emenda_impositiva_-_marcio-_educacao-_escola_-_maristela.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_26-_pl_77_2025_emenda_impositiva_-_leandro_parquinho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_26-_pl_77_2025_emenda_impositiva_-_leandro_parquinho.pdf</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Flávio Antônio Portela</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/emenda_27-_pl_77_2025_emenda_impositiva_-_flavio_gcm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/emenda_27-_pl_77_2025_emenda_impositiva_-_flavio_gcm.pdf</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_28-_pl_77_2025_emenda_impositiva_-_flavio_laras_reforma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_28-_pl_77_2025_emenda_impositiva_-_flavio_laras_reforma.pdf</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_29_pl__supressi-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_29_pl__supressi-assinado.pdf</t>
   </si>
   <si>
     <t>Suprime os incisos do artigo 2º do Projeto de Lei nº 78/2025.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_01_-_anteprojeto_-_reducao_jornada_-_tea_-_andre_28129_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_01_-_anteprojeto_-_reducao_jornada_-_tea_-_andre_28129_assinado.pdf</t>
   </si>
   <si>
     <t>A redução da jornada de trabalho dos servidores públicos municipais com filho autista, em conformidade com a Lei nº 13.370, de 2016.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_02_elaborar_novo_ppi_granzotto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_02_elaborar_novo_ppi_granzotto.pdf</t>
   </si>
   <si>
     <t>1)	Que seja elaborado um novo Programa de Parcelamento Incentivado - PPI</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_03_iptu_-_everton-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_03_iptu_-_everton-assinado.pdf</t>
   </si>
   <si>
     <t>1)	Que seja instituído o Programa de Incentivo à Sustentabilidade Urbana, concedendo descontos no IPTU para imóveis que implementarem sistemas de energia solar fotovoltaica e de reaproveitamento de água da chuva, conforme critérios estabelecidos pelo Poder Executivo.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_04_iptu_-_marcio_-_comunicados_adicionais_ao_carne_iptu_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_04_iptu_-_marcio_-_comunicados_adicionais_ao_carne_iptu_.pdf</t>
   </si>
   <si>
     <t>Considerando que o carnê do IPTU chega às mãos de praticamente 100% (cem porcento) da população de nossa cidade, sugiro que, neste ano, sejam incluídas folhas adicionais no carnê contendo informações essenciais para o dia a dia dos munícipes.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_05_at_-_andre.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_05_at_-_andre.pdf</t>
   </si>
   <si>
     <t>QUE ACOMPANHANTES TERAPÊUTICOS, CONTRATADOS PELA FAMÍLIA, POSSAM ACOMPANHAR CRIANÇAS AUTISTAS NAS UNIDADES DE ENSINO DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_06_sinalizacao_autismo-_andre.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_06_sinalizacao_autismo-_andre.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO PREFERENCIAL COM O LAÇO DO AUTISMO NOS SERVIÇOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_07_regina_professores_reforco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_07_regina_professores_reforco.pdf</t>
   </si>
   <si>
     <t>A Contratação de Professores de Reforço Escolar para os Alunos do 1º ao 5º Ano</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>Everton Henrique da Silva Galhardi, André Pieroni</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_08_everton_e_andre_contratacao_emergencial_limpeza.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_08_everton_e_andre_contratacao_emergencial_limpeza.pdf</t>
   </si>
   <si>
     <t>Que adote providências urgentes para a contratação emergencial de mão de obra voltada à intensificação dos serviços de limpeza e manutenção das áreas pública, considerando o crescimento excessivo da vegetação em diversos locais e as constantes reclamações da população sobre a falta de conservação desses espaços.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao_no_09_ricardo_oliveira_-_base_gcm_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao_no_09_ricardo_oliveira_-_base_gcm_maristela.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma Base Fixa ou Móvel da Guarda Civil Municipal – GCM no Distrito de Maristela</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_10_regina_professores_educacao_especial-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_10_regina_professores_educacao_especial-assinado.pdf</t>
   </si>
   <si>
     <t>A Contratação de Professores de Educação Especial nas Unidades Escolares da Rede Pública</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no_11_-_ricardo_oliveira_-_acesso_remedio_alto_custo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no_11_-_ricardo_oliveira_-_acesso_remedio_alto_custo.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM DISPONIBILIZADOS REMÉDIOS DE TARJA PRETA E REMÉDIOS DE_x000D_
 AUTO CUSTO NO POSTO DE SAÚDE DO DISTRITO DE MARISTELA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_12_everton_e_andre__destinacao_emenda_parlamentar-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_12_everton_e_andre__destinacao_emenda_parlamentar-assinado.pdf</t>
   </si>
   <si>
     <t>Que a destinação dos recursos provenientes da Emenda Parlamentar da Deputada Estadual Maria Lúcia Amary, no valor de R$ 500.000,00 (quinhentos mil reais), seja utilizada conforme segue:_x000D_
 a)	R$ 300.000,00 (trezentos mil reais) para a aquisição de equipamentos destinados ao Centro do Autista;_x000D_
 b)	R$ 200.000,00 (duzentos mil reais) para infraestrutura do referido Centro.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>Roseval Wilson Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_13_roseval_policia_civil_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_13_roseval_policia_civil_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado um Projeto de Lei, para alteração da nomenclatura da Guarda Civil Municipal de Laranjal Paulista (GCM), para: Polícia Municipal de Laranjal Paulista (PMLP).</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no_14_regina_aulas_ginastica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no_14_regina_aulas_ginastica.pdf</t>
   </si>
   <si>
     <t>Que sejam retomadas as aulas de ginástica no Distrito de Laras.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_15_regina_aulas_violao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_15_regina_aulas_violao.pdf</t>
   </si>
   <si>
     <t>Que sejam retomadas as aulas de violão no Distrito de Laras.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_16_regina_instalacao_placas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_16_regina_instalacao_placas.pdf</t>
   </si>
   <si>
     <t>A RETOMADA DO SERVIÇO DE INSTALAÇÃO DAS PLACAS DE IDENTIFICAÇÃO DAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_17_regina_psicologo_distrito_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_17_regina_psicologo_distrito_laras.pdf</t>
   </si>
   <si>
     <t>Que a Unidade Básica de Saúde (UBS) do Distrito de Laras tenha uma psicóloga.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_no_18__andre_-tea_abril.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_no_18__andre_-tea_abril.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AÇÕES DE CONSCIENTIZAÇÃO NO MÊS DE ABRIL – MÊS DE CONSCIENTIZAÇÃO DO AUTISMO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_no_19_-_marcio_anteprojeto_-_auxilio_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_no_19_-_marcio_anteprojeto_-_auxilio_saude.pdf</t>
   </si>
   <si>
     <t>Um anteprojeto de lei para a concessão de auxílio saúde aos empregados públicos do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_no_20__leandro.conscientizacao_motocicletas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_no_20__leandro.conscientizacao_motocicletas.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UMA CAMPANHA DE CONSCIENTIZAÇÃO, COM O OBJETIVO DE EDUCAR OS MOTOCICLISTAS SOBRE OS RISCOS E RESPONSABILIDADES NO TRÂNSITO.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_no_21_andre_recreacao_distrito_maristela_matine.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_no_21_andre_recreacao_distrito_maristela_matine.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE UM DIA DE ATIVIDADES DE RECREAÇÃO COM BRINQUEDOS PARA AS CRIANÇAS DO DISTRITO DE MARISTELA EM COMPENSAÇÃO À MATINÊ DE CARNAVAL</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Kant Alves Lima Junior, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_no_22_regina_quinzinho_do_amaral_1o.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_no_22_regina_quinzinho_do_amaral_1o.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UMA NOVA SALA NO 1º ANO NA ESCOLA MUNICIPAL QUINZINHO DO AMARAL</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no_23_andre_acoes_saude_mental_educacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no_23_andre_acoes_saude_mental_educacao.pdf</t>
   </si>
   <si>
     <t>A INCLUSÃO DE AÇÕES DE SAÚDE MENTAL NOS HORÁRIOS DE TRABALHO PEDAGÓGICO COLETIVO (HTPC) PARA OS PROFESSORES E GESTORES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no_24_roseval_plantio_arvores_rodoviaria.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no_24_roseval_plantio_arvores_rodoviaria.pdf</t>
   </si>
   <si>
     <t>O PLANTIO DE ÁRVORES EM FRENTE AO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no_25_regina_aulas_de_ballet._centro_cultural.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no_25_regina_aulas_de_ballet._centro_cultural.pdf</t>
   </si>
   <si>
     <t>QUE RETORNEM AS AULAS DE BALLET NO CENTRO CULTURAL DR. VICTOR RODRIGUES MACHADO.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no_26_regina_aulas_de_teclado_e_violao._centro_cultural.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no_26_regina_aulas_de_teclado_e_violao._centro_cultural.pdf</t>
   </si>
   <si>
     <t>QUE RETORNEM AS AULAS DE TECLADO E VIOLÃO NO CENTRO CULTURAL DR. VICTOR RODRIGUES MACHADO.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no_27_regina_turismo_pedagogico.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no_27_regina_turismo_pedagogico.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REIMPLANTADO O “TURISMO PEDAGÓGICO” EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2688/indicacao_no_28_regina_lombada_vicinal_km_8.5.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2688/indicacao_no_28_regina_lombada_vicinal_km_8.5.pdf</t>
   </si>
   <si>
     <t>A Construção de Lombada na Vicinal Giovane Costa – KM 8.4</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2689/indicacao_no_29_regina_transporte_aula_espanhol_distrito_maristela-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2689/indicacao_no_29_regina_transporte_aula_espanhol_distrito_maristela-assinado.pdf</t>
   </si>
   <si>
     <t>A disponibilização de transporte escolar para os alunos do Distrito de Maristela, com destino ao Centro de Estudos de Línguas (CEL) CAMPACCI, para o curso de espanhol.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_30_andre_iluminacao_trevo_bidico.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_30_andre_iluminacao_trevo_bidico.pdf</t>
   </si>
   <si>
     <t>Que o trevo da Laranja seja iluminado, assim como o trevo do Bidico.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_no_31_leandro_limpeza_terrenos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_no_31_leandro_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Seja criada uma legislação que autorize o Poder Executivo a realizar a limpeza de terrenos particulares, quando o proprietário não cumprir as obrigações de manter o local limpo e devidamente tratado, com base em notificações e multas emitidas anteriormente.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_32_andre_vale_alimentacao_estagiarios-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_32_andre_vale_alimentacao_estagiarios-assinado.pdf</t>
   </si>
   <si>
     <t>A Concessão de Vale-alimentação aos Estagiários da Prefeitura Municipal</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_33_granzotto_cismetro_limeira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_33_granzotto_cismetro_limeira.pdf</t>
   </si>
   <si>
     <t>A ADESÃO DO MUNICÍPIO DE LARANJAL PAULISTA AO CISMETRO LIMEIRA.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_34_regina_plano_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_34_regina_plano_saude.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado e regulamentado um Projeto de Lei Complementar (PLC) que estabeleça a implementação de plano de saúde para todos os servidores públicos do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_35_-_anteprojeto_-_flavio_kant__programa_de_recuperacao_fiscal_-_refis.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_35_-_anteprojeto_-_flavio_kant__programa_de_recuperacao_fiscal_-_refis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Programa para Recuperação de Créditos Fiscais – REFIS Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_36_regina_transporte_gratuito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_36_regina_transporte_gratuito.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas as providências necessárias visando à regulamentação e efetiva implantação do transporte público urbano gratuito em todo o território do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_37_regina_residencial_firenze.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_37_regina_residencial_firenze.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a viabilidade de abertura de uma via pública de acesso entre o novo Residencial Firenze e a Avenida Lázaro Pires de Melo</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_38_ricardo_iluminacao_distrito_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_38_ricardo_iluminacao_distrito_.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada, com a maior brevidade possível, a instalação de iluminação pública no Distrito Industrial, localizado às margens da Rodovia Marechal Rondon, na reta do Distrito de Maristela</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>André Pieroni, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_39_regina_andre_instalacao_rede.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_39_regina_andre_instalacao_rede.pdf</t>
   </si>
   <si>
     <t>A instalação da rede de proteção na quadra esportiva da Escola Municipal João Brunheira, no Distrito de Laras.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_40__andre_cacamba.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_40__andre_cacamba.pdf</t>
   </si>
   <si>
     <t>A alteração do local da caçamba de lixo localizada na estrada de acesso ao bairro Abóboras.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no_41_regina_placas_ruas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no_41_regina_placas_ruas.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO E INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM OS NOMES DAS VIAS PÚBLICAS NOS BAIRROS VALE DO SOL E JARDIM ESTRELA.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_no_42_andre_denominaca_salas_caps.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_no_42_andre_denominaca_salas_caps.pdf</t>
   </si>
   <si>
     <t>A denominação das salas e espaços do CAPS I – Centro de Atenção Psicossocial “Carmelina Alves de Oliveira – Dona Mulata”</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_43_-__cumprimento_da_lei_2984_de_2012_-_leandro_lara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_43_-__cumprimento_da_lei_2984_de_2012_-_leandro_lara.pdf</t>
   </si>
   <si>
     <t>O cumprimento da Lei 2.984 de 11 de dezembro de 2012 qual instituiu a Política Municipal de Resíduos Sólidos do Município”</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_44_-__manutencao_das_vias_publicas_-_leandro_lara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_44_-__manutencao_das_vias_publicas_-_leandro_lara.pdf</t>
   </si>
   <si>
     <t>Contratação de prestação de serviço terceirizado para manutenção das vias públicas</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_45_-__saude_animal_everton-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_45_-__saude_animal_everton-assinado.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente a transferência da Pasta do Bem-Estar Animal da Secretaria de Meio Ambiente para a Secretaria de Saúde, com o objetivo de garantir maior eficiência nas políticas públicas voltadas à proteção e cuidado com os animais do município.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_46_-__lombada_r._pereira_barreto_andre.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_46_-__lombada_r._pereira_barreto_andre.pdf</t>
   </si>
   <si>
     <t>- A instalação de uma lombada (redutor de velocidade) na Rua Pereira Barreto, nas proximidades da Escola Municipal João Salto.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_no_47_-__agentes_de_transito_regina.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_no_47_-__agentes_de_transito_regina.pdf</t>
   </si>
   <si>
     <t>O RETORNO DA PRESENÇA DE AGENTES DE TRÂNSITO NOS HORÁRIOS DE ENTRADA E SAÍDA DAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_48_-__conselho_municipal_andre.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_48_-__conselho_municipal_andre.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO MUNICIPAL LGBTQIAPN+</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_no_49_-__atividade_delegada_pol._militar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_no_49_-__atividade_delegada_pol._militar.pdf</t>
   </si>
   <si>
     <t>Retomar a continuidade da atividade delegada à Policia Militar para policiamento ostensivo na cidade e nos Distritos de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_50_-__reitera_ind.44_para_a_manutencao_das_vias_publicas_-_leandro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_50_-__reitera_ind.44_para_a_manutencao_das_vias_publicas_-_leandro.pdf</t>
   </si>
   <si>
     <t>- Um estudo sobre a viabilidade e apresentação do seu resultado para a execução de serviço de recuperação e manutenção das vias públicas da nossa cidade.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_51_-_ricardo_oliveira_-_jogos_de_futsal_interbairros.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_51_-_ricardo_oliveira_-_jogos_de_futsal_interbairros.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHES: A REALIZAÇÃO DE TORNEIOS DE FUTSAL INTERBAIRROS.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_52_leandro_vacinacao_antirrabica-vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_52_leandro_vacinacao_antirrabica-vila_zalla.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: A realização de campanha de vacinação antirrábica no bairro Vila Zalla.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_53_leandro_melhorias_ubs_vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_53_leandro_melhorias_ubs_vila_zalla.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHE: Melhorias na UBS da Vila Zalla e extensão do horário de atendimento.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_54_regina_psicopedagoga.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_54_regina_psicopedagoga.pdf</t>
   </si>
   <si>
     <t>A disponibilização de atendimento psicopedagógico para os alunos com diagnóstico de dislexia e Transtorno de Déficit de Atenção com Hiperatividade (TDAH), matriculados em nossa unidade escolar.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_55_marcio._lei_municipal_no_3.5652025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_55_marcio._lei_municipal_no_3.5652025.pdf</t>
   </si>
   <si>
     <t>A implementação da Lei Municipal nº 3.565/2025 e adequação do município à Lei Federal nº 15.176/2025, que reconhece a fibromialgia como deficiência.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_56_marcio._aplicativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_56_marcio._aplicativo.pdf</t>
   </si>
   <si>
     <t>A criação e implantação de um aplicativo oficial da Prefeitura de Laranjal Paulista, nos moldes do “Curitiba App”, visando aproximar a população dos serviços públicos municipais, com acompanhamento e transparência das solicitações.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_57_regina_residuos_solidos_indaguacu.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_57_regina_residuos_solidos_indaguacu.pdf</t>
   </si>
   <si>
     <t>A implantação regular do serviço de coleta de lixo no bairro Indaguaçu.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_58_marcio._oficio_comercios-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_58_marcio._oficio_comercios-assinado.pdf</t>
   </si>
   <si>
     <t>O envio de ofício informativo a estabelecimentos que trabalham com materiais de fiação e metais recicláveis, alertando sobre as penalidades previstas na nova Lei nº 15.181/2025 e sobre as obrigações legais estabelecidas pelo Projeto de Lei nº 48/2021.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_59_everton_vacinacao_antirra.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_59_everton_vacinacao_antirra.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE MUTIRÕES DE VACINAÇÃO ANTIRRÁBICA NO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_60_andre_transporte_tea.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_60_andre_transporte_tea.pdf</t>
   </si>
   <si>
     <t>A criação de um Projeto de Lei que garanta a gratuidade no transporte público coletivo municipal às pessoas com Transtorno do Espectro Autista (TEA), juntamente com um acompanhante, e às pessoas com deficiência (PCD).</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_no_61_leandro_faixa_transito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_no_61_leandro_faixa_transito.pdf</t>
   </si>
   <si>
     <t>Através da Secretaria competente, fazer a faixa de trânsito na rua Princesa Isabel.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Todos os Vereadores - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_62_alteracao_da_cobranca_de_honorarios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_62_alteracao_da_cobranca_de_honorarios.pdf</t>
   </si>
   <si>
     <t>Que os valores cobrados a título de honorários advocatícios, custas judiciais e diligências de Oficial de Justiça ou Correios sejam diluídos dentro de cada uma das parcelas oriundas de parcelamento de dívida ativa.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no_63_marcio_cartoa_alimentacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no_63_marcio_cartoa_alimentacao.pdf</t>
   </si>
   <si>
     <t>A alteração da Lei nº 2.447, de 15 de fevereiro de 2005, para garantir que os servidores públicos, quando afastados temporariamente por motivo de doença (auxílio-doença pelo INSS) ou por licença-maternidade, mantenham o direito ao recebimento do cartão alimentação durante o período de afastamento.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_64_regina_acessibilidade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_64_regina_acessibilidade.pdf</t>
   </si>
   <si>
     <t>A necessidade de construção de rampas de acesso na Escola Quinzinho do Amaral e nas demais unidades escolares que apresentem carência de acessibilidade.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_65_marcio__acompanhante_de_idoso_-_falta_justificada-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_65_marcio__acompanhante_de_idoso_-_falta_justificada-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja normatizada no município a falta justificada por acompanhamento a idosos em procedimentos médicos e de saúde.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_66_leandro_chamamento_publico_fecop_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_66_leandro_chamamento_publico_fecop_.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura municipal inscreva-se no Programa da Secretaria de Meio Ambiente, Infraestrutura e Logística do Estado de São Paulo a fim de ser contemplada durante a entrega de caminhões coletores e compactadores de resíduos, caminhões ou veículos leves para coleta seletiva e equipamentos trituradores de galhos.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_67_flavio_transporte_gratuito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_67_flavio_transporte_gratuito.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de disponibilizar o transporte coletivo gratuito na linha Distrito de Laras/Laranjal Paulista também aos finais de semana.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_68_ricardo_joao_roma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_68_ricardo_joao_roma.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a revitalização do campo de futebol do bairro João Roma, com sua transformação em um Centro Esportivo.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_69_andre_dignidade_menstrual-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_69_andre_dignidade_menstrual-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de disponibilizar absorventes higiênicos nas escolas da rede municipal de ensino, visando atender as adolescentes em situação de vulnerabilidade e também situações de imprevistos, garantindo assim a dignidade menstrual.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_70_regina_barro_preto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_70_regina_barro_preto.pdf</t>
   </si>
   <si>
     <t>A construção e instalação de um ponto de ônibus com cobertura e estrutura adequada no bairro Barro Preto.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_71_regina_tres_carolinas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_71_regina_tres_carolinas.pdf</t>
   </si>
   <si>
     <t>Melhorias na Estrada Três Carolinas, no bairro Morro Vermelho</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_no_72_-_denominacao_de_centro_esportivo_glauber_jensen.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_no_72_-_denominacao_de_centro_esportivo_glauber_jensen.pdf</t>
   </si>
   <si>
     <t>Que o Centro Esportivo do bairro Alto dos Laranjais seja denominado como Centro Esportivo Glauber Jensen.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_no_73_-_uso_maquina_publica_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_no_73_-_uso_maquina_publica_completo.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei que dispõe sobre a regulamentação do uso do maquinário público do Município de Laranjal Paulista/SP, para fins de prestação de serviço à particular e dá outras providências</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_74_-marcio_-_ama.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_74_-marcio_-_ama.pdf</t>
   </si>
   <si>
     <t>Que a entidade Associação Mão Amiga (AMA), seja credenciada na secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_75_regina_telas_janelas_e._joao_brunheira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_75_regina_telas_janelas_e._joao_brunheira.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE TELAS DE PROTEÇÃO NAS JANELAS E PORTAS DA COZINHA DA ESCOLA MUNICIPAL JOÃO BRUNHEIRA, NO DISTRITO DE LARAS.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_76_-marcio_-_manut.cozininha.piloto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_76_-marcio_-_manut.cozininha.piloto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manuteção no prédio e equipamentos da cozinha piloto municipal.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_77_-leandro_-modernizacao_da_camara_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_77_-leandro_-modernizacao_da_camara_.pdf</t>
   </si>
   <si>
     <t>A realização de ESTUDO TÉCNICO para promover a Modernização do acervo legislativo e integração com ferramenta de Inteligencia Artificial.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2646/1a_-_mensagem_pl_06-2025_-_cred._ad_e_sup.r_408.28089_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2646/1a_-_mensagem_pl_06-2025_-_cred._ad_e_sup.r_408.28089_.pdf</t>
   </si>
   <si>
     <t>1a MENSAGEM MODIFICATIVA AO PROJETO DE LEI 06/2025</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/002_-_mensagem_-_emenda_plc_11-2025_-_secretaria...inovacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/002_-_mensagem_-_emenda_plc_11-2025_-_secretaria...inovacao.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar no 11/2025, que dispõe sobre a nova estrutura administrativa superior do Poder Executivo de Laranjal Paulista, cria a Secretaria Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/msg_003_-_1a_mensagem_que_emenda_pl_68-2025_-_samads.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/msg_003_-_1a_mensagem_que_emenda_pl_68-2025_-_samads.pdf</t>
   </si>
   <si>
     <t>Mensagem 003/2025 - Emenda ao Projeto de Lei nº 68/2025, que altera dispositivos da Lei Municipal no 3.264, de 20 de fevereiro de 2019, que dispõe sobre a criação do Programa Patrulha Agrícola Mecanizada no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/004_-emenda_ppa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/004_-emenda_ppa.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 61/2025 – Dispõe sobre o PLANO PLURIANUAL do Município de Laranjal Paulista para o quadriênio de 2026 a 2029.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/005-_emenda_ldo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/005-_emenda_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 62/2025 – Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária Anual do Município de Laranjal Paulista para o exercício financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/006-_mensagem_-_emenda_plc_15-2025_-_ppi-2025_atualizada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/006-_mensagem_-_emenda_plc_15-2025_-_ppi-2025_atualizada.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar no 15/2025, que institui o Programa de Parcelamento Incentivado de 2025 - PPI 2025, em conformidade com a Lei Complementar no 311/2024, a Emenda Constitucional no 113/2021 e o Código Tributário Nacional.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/007-_mensagem_-_emenda_plc_16-2025_-_procuradoria_rdp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/007-_mensagem_-_emenda_plc_16-2025_-_procuradoria_rdp.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar no 16/2025 – que altera o Anexo I, da Lei Complementar no 085, de 12 de dezembro de 2007, sobre emprego público efetivo que especifica.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/msg_008_-_1a_mensagem_loa_2026_ao_pl-77_correcao_contabeis.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/msg_008_-_1a_mensagem_loa_2026_ao_pl-77_correcao_contabeis.pdf</t>
   </si>
   <si>
     <t>Mensagem no 008/2025 - Ref.: Projeto de Lei no 77/2025 – que estima a Receita e fixa a Despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2026, e dá outras providencias.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/msg_009_-_1a_mensagem_-_emenda_pl_18-2025_-_cria_vagas_coord._assist._de_gestao_e_mot._ambulancia_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/msg_009_-_1a_mensagem_-_emenda_pl_18-2025_-_cria_vagas_coord._assist._de_gestao_e_mot._ambulancia_.pdf</t>
   </si>
   <si>
     <t>Mensagem no 009/2025 Ref.: Projeto de Lei Complementar no 18/2025 – que cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo que especifica.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/010-mensagem_transporte_coletivo_para_distritos_-_gratuito_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/010-mensagem_transporte_coletivo_para_distritos_-_gratuito_1.pdf</t>
   </si>
   <si>
     <t>Demonstrativo de Impacto Orçamentário – cumprimento da LRF – Projeto de Lei no 88/2025 que “Altera a Lei no 3.345 de 24 de agosto de 2.021, para novas disposições sobre o transporte coletivo gratuito no Município de Laranjal Paulista.”</t>
   </si>
   <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/msg_011_-_1a_mensagem-_emenda_plc_21-2025_-_penalidade_adm_sossego_publico.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 011/2025_x000D_
+Ref.: Projeto de Lei Complementar nº 21/2025 – que altera a Lei Complementar nº 209/2018, Código de Posturas Municipal, para novas disposições sobre penalidade administrativa que especifica.</t>
+  </si>
+  <si>
     <t>2618</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_no_01__apelo_-_marcio_-_atendimento_da_sabesp_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_no_01__apelo_-_marcio_-_atendimento_da_sabesp_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À SABESP POR UM ATENDIMENTO MAIS DIGNO E ACESSÍVEL</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>Márcio José Garpelli, André Pieroni, Flávio Antônio Portela, Kant Alves Lima Junior, Leandro Silveira Lara</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_no_02__apelo_-_marcio_-_atendimento_da_cx_economica_federal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_no_02__apelo_-_marcio_-_atendimento_da_cx_economica_federal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À CAIXA ECONÔMICA FEDERAL PARA QUE SEJA IMPLANTADA UMA AGÊNCIA BANCÁRIA, UMA LOTÉRICA OU UM CAIXA ELETRÔNICO NO DISTRITO DE MARISTELA E UM CORRESPONDENTE BANCÁRIO OU UM CAIXA ELETRÔNICO NO DISTRITO DE LARAS</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_no_03__apelo_-_marcio_-_cx_d_agua_3_carolinas_maristela_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_no_03__apelo_-_marcio_-_cx_d_agua_3_carolinas_maristela_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À EMPRESA SABESP PARA INSTALAÇÃO DE CAIXA D´ÁGUA ELEVADA NO BAIRRO TRÊS CAROLINAS, NO DISTRITO DE MARISTELA</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Kant Alves Lima Junior, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2651/mocao_no_04__apoio-_marcio-pec_da_anistia_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2651/mocao_no_04__apoio-_marcio-pec_da_anistia_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PEC DA ANISTIA DOS MANIFESTANTES DO DIA 8 DE JANEIRO.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2660/mocao_no_05__aplauso_-_ricardo_oliveira_-_karatecas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2660/mocao_no_05__aplauso_-_ricardo_oliveira_-_karatecas.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Atletas da modalidade Karatê, quais participaram do Campeonato realizado na cidade de Cotia- SP, promovido pela Associação Cooperativa das Academias de Karatê - ACAK.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2676/mocao_no_06__aplauso_andre_mao_ajudam.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2676/mocao_no_06__aplauso_andre_mao_ajudam.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO PROJETO “MÃOS QUE AJUDAM”, DO BAIRRO VILA ZALLA.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_no_07__aplauso_roseval_gcm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_no_07__aplauso_roseval_gcm.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE DO SUB-INSPETOR MARINALDO FARIA, NA QUAL ATUA OS GUARDAS CIVIS MUNICIPAIS JOSÉ LUIZ DOS ANJOS E FELIPE NEVES.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, André Pieroni, Everton Henrique da Silva Galhardi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2705/mocao_no_08_aplauso_regina_andre_everton_formandos_cruzeiro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2705/mocao_no_08_aplauso_regina_andre_everton_formandos_cruzeiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FORMANDOS DA UNIVERSIDADE CRUZEIRO DO SUL – VIRTUAL – POLO LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/mocao_no_09_aplaus_andre_enfermagem.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/mocao_no_09_aplaus_andre_enfermagem.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a todos os profissionais de enfermagem que residem e/ou atuam no município de Laranjal Paulista, em reconhecimento ao trabalho essencial e incansável que desempenham diariamente em prol da saúde e do bem-estar da população.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Márcio José Garpelli, André Pieroni, Everton Henrique da Silva Galhardi, Flávio Antônio Portela, José Roque de Camargo, Kant Alves Lima Junior, Leandro Silveira Lara, Nilso Ventris, Regina Maria de Araújo Abdala, Ricardo José de Oliveira, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/mocao_no_10__aplauso_marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/mocao_no_10__aplauso_marcio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Ilustríssimo Senhor Doutor Alisson de Lima Maciel, Promotor de Justiça da Comarca de Laranjal Paulista, pela importante iniciativa promovida durante o mês de abril de 2025, voltada à escuta ativa e respeitosa das mães de crianças com autismo e deficiência, com o intuito de compreender e encaminhar as dificuldades enfrentadas por essas famílias no âmbito da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/mocao_no_11__aplauso_flavio_assistentes_sociais_-_copia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/mocao_no_11__aplauso_flavio_assistentes_sociais_-_copia.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Assistentes Sociais, em razão do dia 15 de maio, data em que se comemora o Dia do Assistente Social, parabenizando esses profissionais pelo trabalho essencial que desempenham em nossa sociedade.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/mocao_no_12_aplauso_leandro_pm-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/mocao_no_12_aplauso_leandro_pm-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Policiais Militares Cabo Camilo e Soldado Bazan, da equipe de Conchas, em reconhecimento à conduta exemplar demonstrada durante o atendimento de uma ocorrência no dia 12 de maio de 2025, envolvendo um caso de violência contra mulher.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/mocao_no_13_aplauso_marcio_-_elucidacao_dos_furtos_em_maristela_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/mocao_no_13_aplauso_marcio_-_elucidacao_dos_furtos_em_maristela_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à equipe da Polícia Civil e à equipe da Guarda Civil Municipal (GCM), pela Elucidação dos Furtos em Maristela</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/mocao_no_14__pesar_-_marcio_-_familia_sra._carla_janaina_rodrigues_de_lara_silveira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/mocao_no_14__pesar_-_marcio_-_familia_sra._carla_janaina_rodrigues_de_lara_silveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da Senhora Carla Janaína Rodrigues de Lara Silveira.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>André Pieroni, Everton Henrique da Silva Galhardi, Nilso Ventris, Regina Maria de Araújo Abdala, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/mocao_no_15_apelo__-_everton__andre_regina_posto_de_saude_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/mocao_no_15_apelo__-_everton__andre_regina_posto_de_saude_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PARA QUE O POSTO DE SAÚDE CENTRAL - CSII MANTENHA O FUNCIONAMENTO ATÉ AS 21H.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/mocao_no_16__pesar_-_marcio_-_familia_sra._reinaldo_uliana_-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/mocao_no_16__pesar_-_marcio_-_familia_sra._reinaldo_uliana_-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhor Reinaldo Uliana.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/mocao_no_17__apelo_-_marcio_-_ao_grupo_supermarcon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/mocao_no_17__apelo_-_marcio_-_ao_grupo_supermarcon.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO GRUPO SUPERMARCON PARA RESTABELECER O SERVIÇO DE CORRESPONDENTE BANCÁRIO.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_no_18__pesar_-_marcio_-_familia_sr._dirgam.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_no_18__pesar_-_marcio_-_familia_sr._dirgam.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Doutor Dirgam Selaiman Mehaouiche Rafih Abud</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/mocao_no_19__apelo_-_marcio_-_ao_grupo_supermarcon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/mocao_no_19__apelo_-_marcio_-_ao_grupo_supermarcon.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO reiterando pedido já feito anteriormente por meio da Moção nº 017/2025, ao Grupo Supermarcon, para que seja restabelecido, com urgência, o serviço de correspondente bancário na unidade localizada no Distrito de Maristela.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no_20__pesar_-_marcio_-_familia_euripedes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no_20__pesar_-_marcio_-_familia_euripedes.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Euripedes Couto.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/mocao_no_21__aplauso-_andre-_capoeira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/mocao_no_21__aplauso-_andre-_capoeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Grupo Capoeira Ativa de Laranjal Paulista, coordenado pelo Professor Bruno Lopes, pelo trabalho social e educacional desenvolvido há quatro anos em nosso município.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Kant Alves Lima Junior, Leandro Silveira Lara, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_no_22__repudio_-_granzotto_-_presidente.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_no_22__repudio_-_granzotto_-_presidente.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À FALA RACISTA DO SENHOR PRESIDENTE LUIZ INÁCIO LULA DA SILVA</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_no_23__aplauso-_marcio__juiza.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_no_23__aplauso-_marcio__juiza.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Excelentíssima Juíza do Trabalho Dra. Diovana Bethânia Ortolan Inocêncio Fabreti, atual Titular da Vara do Trabalho de Tietê/SP, pelos relevantes serviços prestados em defesa dos direitos trabalhistas dos servidores públicos municipais desta cidade.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Kant Alves Lima Junior, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/mocao_no_24__apelo_kant_flavio_marcio_capital_brinquedo-1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/mocao_no_24__apelo_kant_flavio_marcio_capital_brinquedo-1.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Comissão de Constituição e Justiça e de Cidadania (CCJC) da Câmara dos Deputados a aprovação do Projeto de Lei nº 2788/2023, que confere ao município de Laranjal Paulista, Estado de São Paulo, o título de Capital Nacional dos Brinquedos.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Everton Henrique da Silva Galhardi, José Roque de Camargo, Leandro Silveira Lara, Márcio José Garpelli, Ricardo José de Oliveira, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/mocao_no_25__apoio_flavio_agropecuario.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/mocao_no_25__apoio_flavio_agropecuario.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à valorização da Carreira de Apoio Agropecuário da Secretaria de Agricultura do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/mocao_no_26__aplauso_marcio_dep_luiz_motta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/mocao_no_26__aplauso_marcio_dep_luiz_motta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Federal Luiz Carlos Motta, pelos relevantes serviços prestados ao município de Laranjal Paulista, por meio de sua atuação parlamentar comprometida com o desenvolvimento local e o bem-estar da população.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/mocao_no_27__aplauso_marcio_dep_itamar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/mocao_no_27__aplauso_marcio_dep_itamar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Estadual Itamar Borges, pelos relevantes serviços prestados ao município de Laranjal Paulista, por meio de sua atuação parlamentar comprometida com o desenvolvimento local e o bem-estar da população.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/mocao_no_28__aplauso_marcio_jose_basilio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/mocao_no_28__aplauso_marcio_jose_basilio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor José Basílio de Faria, Presidente da AMITESP – Associação das Prefeituras dos Municípios de Interesse Turístico do Estado de São Paulo, pelos relevantes serviços prestados ao município de Laranjal Paulista por meio da referida Associação.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/mocao_no_29__pesar_flavio_familiares_kaua.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/mocao_no_29__pesar_flavio_familiares_kaua.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do jovem Kaua Daniel Salles da Silva.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_no_30__pesar_-_marcio_-_jose_campos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_no_30__pesar_-_marcio_-_jose_campos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhor José de Campos Ferreira.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/mocao_no_31__aplauso_everton_estudantes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/mocao_no_31__aplauso_everton_estudantes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos alunos Mirella Aparecida de Sá, Pedro Henrick Rodrigues Alves Lisboa de Camargo Stringhini e Luisa Garpelli Stecca, em reconhecimento à brilhante conquista como medalhistas em competições de Matemática e Geografia</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/mocao_no_32__pesar_-_flavio_chico_boia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/mocao_no_32__pesar_-_flavio_chico_boia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhor Francisco Brunheira Neto.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/mocao_no_33__aplauso_everton_estudantes_-matematica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/mocao_no_33__aplauso_everton_estudantes_-matematica.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à aluna Nicolly Karoline Cardoso Ribeiro, da Escola CECA, e ao aluno Davi Teixeira Alexandrino, da Escola Estadual Luiz Campacci, pela brilhante conquista como medalhistas na Olimpíada de Matemática.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/mocao_no_34__aplauso_kant_roque_bruno.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/mocao_no_34__aplauso_kant_roque_bruno.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos senhores Roque Adão Silveira Moraes Pereira e Bruno Pissinatti Silveira Moraes, em reconhecimento ao gesto solidário e de grande relevância para a saúde pública de nosso município.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, José Roque de Camargo, Márcio José Garpelli, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/mocao_no_35__repudio_flavio_decreto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/mocao_no_35__repudio_flavio_decreto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Decreto nº 12.686, de 2025, que institui a Política Nacional de Educação Especial Inclusiva e a Rede Nacional de Educação Especial Inclusiva.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_no_36__pesar_-_granzotto_famillia_admur.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_no_36__pesar_-_granzotto_famillia_admur.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor José Admur de Camargo.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>André Pieroni, Everton Henrique da Silva Galhardi, Regina Maria de Araújo Abdala, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/mocao_no_37__aplauso-_andre_igreja-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/mocao_no_37__aplauso-_andre_igreja-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos membros da Igreja de Jesus Cristo dos Santos dos Últimos Dias pela nobre e significativa doação de um tomógrafo à Santa Casa de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_no_38__apoio_leandro_pl_racao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_no_38__apoio_leandro_pl_racao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Projeto de Lei nº 1.110/2025, de autoria do Deputado Estadual Rogério Nogueira, que cria o Programa “Ração do Bem”, voltado ao fornecimento gratuito de alimentação (ração) para cães e gatos resgatados de situações de abandono e maus-tratos, sob os cuidados de abrigos, entidades de proteção animal e protetores independentes.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/mocao_no_39__aplauso-_jose_roque_atleta-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/mocao_no_39__aplauso-_jose_roque_atleta-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao atleta Ronaldo Aguilar, em reconhecimento à sua brilhante trajetória esportiva e pelas conquistas alcançadas no Muay Thai, representando com destaque o município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/pdl_002_2025_decreto_legislativo_cartao_alimentacao_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/pdl_002_2025_decreto_legislativo_cartao_alimentacao_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 1º do Decreto Legislativo nº 04/2009.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/1_pdl_002_2025_torrao_natal_-_caio_castanheira_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/1_pdl_002_2025_torrao_natal_-_caio_castanheira_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Prêmio “Torrão Natal” ao Doutor Caio Augusto Camacho Castanheira e dá outras providências</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/1_pdl_003_2025_torrao_natal_-tete_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/1_pdl_003_2025_torrao_natal_-tete_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Prêmio “Torrão Natal” ao Senhor José Orlando Jesus de Campos e dá outras providências.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/1_pdl_004_2025_torrao_natal_-djalma_bordginon_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/1_pdl_004_2025_torrao_natal_-djalma_bordginon_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Prêmio “Torrão Natal” ao Senhor Djalma Valdemir Bordignon e dá outras providências.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/1_pdl_005_2025_piraju_cidadao_laranjalense_completo_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/1_pdl_005_2025_piraju_cidadao_laranjalense_completo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Erivelton Vieira de Sousa e dá outras providências.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/1_pdl_006_2025_bira_cidadao_laranjalense_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/1_pdl_006_2025_bira_cidadao_laranjalense_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Francisco Ubiratam de Santana e dá outras providências.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/1_pdl_007_2025_ismael_cidadao_laranjalense_completo_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/1_pdl_007_2025_ismael_cidadao_laranjalense_completo_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Ismael Aparecido Rodrigues e dá outras providências.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/1_pdl_008_medalha_do_merito_-_jose_luiz_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/1_pdl_008_medalha_do_merito_-_jose_luiz_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga da Medalha do Mérito ao Senhor José Luiz dos Anjos e dá outras providências.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pdl_009__aprovacao_das_contas_2023_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pdl_009__aprovacao_das_contas_2023_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer prévio do Tribunal de Contas do Estado de São Paulo referente às contas do Poder Executivo do exercício de 2023.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, André Pieroni, Diogo Maycon Ribeiro de Souza, José Roque de Camargo, Kant Alves Lima Junior, Leandro Silveira Lara, Márcio José Garpelli, Regina Maria de Araújo Abdala, Ricardo José de Oliveira, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/pdl_010__sustando_decreto_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/pdl_010__sustando_decreto_.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos dos §§ 2º e 4º do art. 2º do Decreto Municipal nº 4.930, de 02 de dezembro de 2025, por extrapolação do poder regulamentar.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/023_-credito_adicional_especial_-_r2._-__docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/023_-credito_adicional_especial_-_r2._-__docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/035_-_revisao_conselho_tutelar_-__docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/035_-_revisao_conselho_tutelar_-__docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 3.267, de 14 de maio de 2019, para estabelecer revisão nos vencimentos dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/0130_-_credito_adicional_especial_-_cip_-_r2.408.00000__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/0130_-_credito_adicional_especial_-_cip_-_r2.408.00000__.pdf</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/0136_-_credito_adicional_especial_-_fundeb_r_1.871.87316___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/0136_-_credito_adicional_especial_-_fundeb_r_1.871.87316___.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2025 e  outras providências.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/pl_05_2025_semana_maternidade_atipica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/pl_05_2025_semana_maternidade_atipica.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal da Maternidade Atípica no Município de Laranjal Paulista e dá outras providências."</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/0147_-_credito_adicional_especial_e_suplementar_-_r_408.28089___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/0147_-_credito_adicional_especial_e_suplementar_-_r_408.28089___.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial e Suplementar no Orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/0148_-_credito_adicional_especial_r_2.054.51644__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/0148_-_credito_adicional_especial_r_2.054.51644__.pdf</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/0149_-_credito_adicional_especial_r_385.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/0149_-_credito_adicional_especial_r_385.00000___.pdf</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/0151_-_cria_o_fundo_municipal_de_saneamento_ambiental_e_infraestrutura_-_fmsai__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/0151_-_cria_o_fundo_municipal_de_saneamento_ambiental_e_infraestrutura_-_fmsai__.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Ambiental e Infraestrutura - FMSAI e dá outras providências.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/0169_-_credito_adicional_especial_r_150.00000_i__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/0169_-_credito_adicional_especial_r_150.00000_i__.pdf</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/0170_-_credito_adicional_especial_r_50.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/0170_-_credito_adicional_especial_r_50.00000___.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/0171-_credito_adicional_especial_r_105.30000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/0171-_credito_adicional_especial_r_105.30000___.pdf</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/0172-_credito_adicional_suplementar_r_654.00000__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/0172-_credito_adicional_suplementar_r_654.00000__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2626/pl-14-2025_-_projeto_jovem_vereador.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2626/pl-14-2025_-_projeto_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Vereador Mirim para alunos do Ensino Fundamental I no município de Laranjal Paulista e estabelece as condições para a realização de uma Sessão Anual da Câmara Municipal com a participação dos estudantes.”</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/0188_-_ratifica_o_protocolo_de_intencoes_cesiro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/0188_-_ratifica_o_protocolo_de_intencoes_cesiro.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre os municípios paulistas de Alambari, Araçariguama, Alumínio, Araçoiaba da Serra, Bofete, Boituva, Cabreúva, Capela do Alto, Cerquilho, Cesário Lange, Conchas, Ibiúna, Iperó, Itu, Jumirim, Laranjal Paulista, Mairinque, Pereiras, Piedade, Porangaba, Porto Feliz, Salto de Pirapora, São Roque, Sarapuí, Sorocaba, Tatuí, Vargem Grande Paulista, Tietê e Votorantim, visando a transformação do CERISO para se constituir enquanto Consórcio Público de Direito Público.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/0189_-_criacao_da__romu___-_ronda_ostensiva_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/0189_-_criacao_da__romu___-_ronda_ostensiva_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “ROMU” (Ronda Ostensiva Municipal) da GCMLP (Guarda Civil Municipal de Laranjal Paulista), equipe destinada ao Apoio Tático da Corporação e/ou órgãos de Governo, de Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/0190_-_diaria_por_atividade_eventual_dae_diaria__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/0190_-_diaria_por_atividade_eventual_dae_diaria__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instituição da diária por atividade eventual (DAE), aplicável aos servidores integrantes da Secretaria Municipal de Segurança Pública e Trânsito de Laranjal Paulista, nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/0191-_programa_de_guarda_cidada_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/0191-_programa_de_guarda_cidada_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Guarda Cidadã e a criação dos Polos de Ações Integradas em Segurança – P.A.I.S, com o objetivo de reunir estratégias e ações integradas e especializadas voltadas à proteção social e ao fortalecimento da segurança pública municipal em Laranjal Paulista – SP.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/0192_-_criacao_ronda_escolar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/0192_-_criacao_ronda_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Grupamento de Ronda Escolar (GRE) da Guarda Civil Municipal de Laranjal Paulista, destinado ao apoio operacional da Corporação e/ou órgãos de Governo e Segurança Pública, ao policiamento preventivo comunitário e ao combate à criminalidade nos logradouros, bens, serviços e instalações do Município, em conformidade com os artigos 4º, parágrafo único, e 5º, incisos I a XVIII, da Lei Federal nº 13.022/2014, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/0193-_cria_conselho_municipal_de_seguranca_publica_comsep_e_do_fundo_mun._de_seg._publica_fumsep3-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/0193-_cria_conselho_municipal_de_seguranca_publica_comsep_e_do_fundo_mun._de_seg._publica_fumsep3-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, competência e organização do Conselho Municipal de Segurança Pública (COMSEP) e do Fundo Municipal de Segurança Pública (FUMSEP) e dá outras providências.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/0194-_criacao_do_gabinete_de_gestao_integrada_municipal_-_ggim_-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/0194-_criacao_do_gabinete_de_gestao_integrada_municipal_-_ggim_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Gabinete de Gestão Integrada Municipal - GGIM e dá outras providências.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2643/0195-cria_e_estabelece_as_diretrizes_de_atuacao_da_guarnicao_especial_da_guarda_civil_municipal_na_implementacao_da_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2643/0195-cria_e_estabelece_as_diretrizes_de_atuacao_da_guarnicao_especial_da_guarda_civil_municipal_na_implementacao_da_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>Cria e estabelece as diretrizes de atuação da Guarnição Especial da Guarda Civil Municipal na implementação da Lei Maria da Penha no município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2644/0196_-criacao_do__pam__pelotao_ambiental_da_guarda_civil_municipal-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2644/0196_-criacao_do__pam__pelotao_ambiental_da_guarda_civil_municipal-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “PAM” (Pelotão Ambiental) da Guarda Civil Municipal de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2645/0199_-_convenio_inter_cidades.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2645/0199_-_convenio_inter_cidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Laranjal Paulista a construir com outros Municípios Limítrofes, Consórcio Intermunicipal ou Termo de Cooperação de Trabalho entre Guardas Civis Municipais.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2652/0214_-_autoriza_celebrar_convenio_governo_federal_e_estadual.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2652/0214_-_autoriza_celebrar_convenio_governo_federal_e_estadual.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênios ou ajustes com o Governo Federal e Estadual, para colaboração e desenvolvimento de programas nas áreas de educação, cultura, turismo, saúde, saneamento, meio ambiente, judiciário, defesa nacional, segurança pública, assistência social, previdência social, habitação, urbanismo, administração, transportes, esportes, indústria e comércio, visando o recebimento de recursos financeiros, bens e serviços, inclusive, provenientes de Emendas Parlamentares de caráter geral.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2666/pl-26-2025_-_microchip_caes_e_gatos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2666/pl-26-2025_-_microchip_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MICROCHIPAGEM OBRIGATÓRIA DE CÃES E GATOS NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2673/pl-27-2025_-fibromialgia_marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2673/pl-27-2025_-fibromialgia_marcio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DAS PESSOAS PORTADORAS DE FIBROMIALGIA, COMO PESSOAS COM DIFICIÊNCIA FÍSICA, PORTADORES DE DIREITOS PARA FINS DE ATENDIMENTO PRIORITÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>André Pieroni, Flávio Antônio Portela</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2675/pl-28-25_-abril_azul_andre_flavio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2675/pl-28-25_-abril_azul_andre_flavio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS “ABRIL AZUL”, DEDICADO À CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA – TEA, NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2680/pl-29-2025_-_credito_adicional_especial__r_7.95613.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2680/pl-29-2025_-_credito_adicional_especial__r_7.95613.pdf</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2687/0337-dispoe_sobre_o_programa_de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_segurancapais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2687/0337-dispoe_sobre_o_programa_de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_segurancapais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Segurança Cidadã e a criação dos Polos de Ações Integradas em Segurança – PAIS, com o objetivo de reunir estratégias e ações integradas e especializadas voltadas à proteção social e ao fortalecimento da segurança pública municipal em Laranjal Paulista – SP.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2693/0348_-_credito_adicional_especial-r101.00000_-_esporte___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2693/0348_-_credito_adicional_especial-r101.00000_-_esporte___.pdf</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2695/0351_-_credito_adicional_especial-r15.22909__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2695/0351_-_credito_adicional_especial-r15.22909__.pdf</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2697/0352_-_credito_adicional_especial__r_r_48.45674__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2697/0352_-_credito_adicional_especial__r_r_48.45674__.pdf</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2706/pl-34-25_-direito_acompanhante_mulher_andre_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2706/pl-34-25_-direito_acompanhante_mulher_andre_.pdf</t>
   </si>
   <si>
     <t>“Assegura o direito de mulheres, independentemente da idade, a presença de acompanhante em consultas e procedimentos nos estabelecimentos de saúde públicos e privados no Município de Laranjal Paulista”</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2710/0390_-_credito_adicional_especial__rr_15.50350__-_campanha_da_vacinacao_-_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2710/0390_-_credito_adicional_especial__rr_15.50350__-_campanha_da_vacinacao_-_saude.pdf</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2711/0391_-_credito_adicional_especial__r_500.86299___-_esporte.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2711/0391_-_credito_adicional_especial__r_500.86299___-_esporte.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/0423_-_credito_adicional_especial__r237.51348.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/0423_-_credito_adicional_especial__r237.51348.pdf</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/0413_-_credito_adicional_especial__r_1.119.00000-_pista_caminhada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/0413_-_credito_adicional_especial__r_1.119.00000-_pista_caminhada.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/pl-39-025_-fibromialgia_marcio_-_novo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/pl-39-025_-fibromialgia_marcio_-_novo-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/0432_-_credito_adicional_especial__rr_41.53817__-_aldir_blanc.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/0432_-_credito_adicional_especial__rr_41.53817__-_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/0447-correcao-credito_adicional_especial-r_48.75674-cultura_e_turismo-emenda_impositiva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/0447-correcao-credito_adicional_especial-r_48.75674-cultura_e_turismo-emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/pl-42-025_-odontologico_regina.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/pl-42-025_-odontologico_regina.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Reconstrução Dentária para Mulheres Vítimas de Violência Doméstica, através do Sistema Único de Saúde (SUS), no âmbito do município de Laranjal Paulista, visando garantir o atendimento odontológico especializado para a reconstrução dentária de mulheres que tenham sofrido agressões que comprometam a saúde bucal.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/0462_-_criacao_e_instituicao_do_fundo_municipal_do_meio_ambiente_-_fundema_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/0462_-_criacao_e_instituicao_do_fundo_municipal_do_meio_ambiente_-_fundema_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instituição do Fundo Municipal do Meio Ambiente – FUNDEMA e dá outras providências.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/0463-_criacao_e_instituicao_da_feira_da_lua_municipal_de_economia_criativa_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/0463-_criacao_e_instituicao_da_feira_da_lua_municipal_de_economia_criativa_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instituição da Feira da Lua Municipal de Economia Criativa e Rural no Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/0468-_intensidade_maxima_permitida_na_difusao_de_sons_e_ruidos_por_meio_de_veiculos_automotores_ou_de_tracao_animal__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/0468-_intensidade_maxima_permitida_na_difusao_de_sons_e_ruidos_por_meio_de_veiculos_automotores_ou_de_tracao_animal__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a intensidade máxima permitida na difusão de sons e ruídos por meio de veículos automotores ou de tração animal e dá outras providências.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/0474-_credito_adicional_especial-r_133.75674_-_emenda_impositiva_apae-__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/0474-_credito_adicional_especial-r_133.75674_-_emenda_impositiva_apae-__.pdf</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/0495_-_altera_lei__3.549-_2025_-comsepe_fumsep___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/0495_-_altera_lei__3.549-_2025_-comsepe_fumsep___.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal no 3.549, de 25 de março de 2025, que dispõe sobre a criação, competência e organização do Conselho Municipal Segurança Pública (COMSEP) e do Fundo Municipal de Segurança Pública (FUMSEP).</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/pl-48-2025_-_credito_adicional_especial-r_3.356.02813_-_saldo_saude_2024_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/pl-48-2025_-_credito_adicional_especial-r_3.356.02813_-_saldo_saude_2024_.pdf</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/pl-49-2025_-_credito_adicional_especial-r_200.00000_-_saude__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/pl-49-2025_-_credito_adicional_especial-r_200.00000_-_saude__.pdf</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/pl-50-2025_--_credito_adiconal_r268.75674___-_criacao_secretaria_turismo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/pl-50-2025_--_credito_adiconal_r268.75674___-_criacao_secretaria_turismo.pdf</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/0636_-_credito_adicional_especial_r_369.27882_-_educacao_-_escola_tempo_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/0636_-_credito_adicional_especial_r_369.27882_-_educacao_-_escola_tempo_integral.pdf</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/0641_-_credito_adicional_especial__r52.00000_-_creas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/0641_-_credito_adicional_especial__r52.00000_-_creas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de  Crédito Adicional Especial no Orçamento de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/0689_-altera_o_artigo_3o_da_lei_municipal_no_1.876_-_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/0689_-altera_o_artigo_3o_da_lei_municipal_no_1.876_-_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal  nº 1.876, de 1º de dezembro de 1992,  que autoriza o Executivo a transferir  por concessão de uso imóvel de propriedade do Município.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl-54-2025_-everton.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl-54-2025_-everton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Central Virtual para a Adoção de Cães e Gatos junto ao site oficial e redes sociais do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl-55-2025-_autoriza_consorcio_intermunicipal_de_saude_da_regiao_metropolitana_de_piracicaba_-_cismetro_limeira_-_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl-55-2025-_autoriza_consorcio_intermunicipal_de_saude_da_regiao_metropolitana_de_piracicaba_-_cismetro_limeira_-_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Laranjal Paulista, a integrar o CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO METROPOLITANA DE PIRACICABA – CISMETRO LIMEIRA, aderindo ao seu Contrato de Consórcio/Estatuto Social.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl-56-202-delimitacao_da_zona_urbana_da_sede_do_mun._de_laranjal_paulista_com_o_distrito_de_maristela_tem_mapa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl-56-202-delimitacao_da_zona_urbana_da_sede_do_mun._de_laranjal_paulista_com_o_distrito_de_maristela_tem_mapa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Delimitação da Zona Urbana da Sede do Município de Laranjal Paulista com o Distrito de Maristela.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl-57-2025_-_delimitacao_da_zona_urbana_da_sede_do_distrito_de_laras_municipio_de_laranjal_paulista___-1-10_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl-57-2025_-_delimitacao_da_zona_urbana_da_sede_do_distrito_de_laras_municipio_de_laranjal_paulista___-1-10_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Delimitação da Zona Urbana da Sede do Distrito de Laras, Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/pl-58-025_-leucena.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/pl-58-025_-leucena.pdf</t>
   </si>
   <si>
     <t>Institui programa de erradicação da espécie vegetal invasora Leucena (Leucaena leucocephala) no Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/pl-59-2025_-_prog._de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_seguranca_-_pais_-__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/pl-59-2025_-_prog._de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_seguranca_-_pais_-__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Segurança Cidadã e a criação dos Polos de Ações Integradas em Segurança – PAIS no município de Laranjal Paulista – SP.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/pl-60-025_-_flavio_p._-_projeto_de_lei_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/pl-60-025_-_flavio_p._-_projeto_de_lei_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Laranjal Paulista, a Semana Municipal de Prevenção e Combate à Pedofilia e à Sexualização Infantil, que estabelece medidas de prevenção, enfrentamento e conscientização sobre crimes de pedofilia e sobre a sexualização infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/pl-61-2025_-__ppa_2026_2029_-_laranjal_paulista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/pl-61-2025_-__ppa_2026_2029_-_laranjal_paulista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PLANO PLURIANUAL do Município de Laranjal Paulista para o quadriênio de 2026 a 2029.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/pl-62-2025_-__lei_de_diretrizes_orcamentarias_ldo_2026__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/pl-62-2025_-__lei_de_diretrizes_orcamentarias_ldo_2026__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária Anual do município de Laranjal Paulista, para o exercício financeiro de 2.026, e dá outras providências.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/pl-63-2025_-_credito_adicional_suplementar_r3.800.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/pl-63-2025_-_credito_adicional_suplementar_r3.800.00000___.pdf</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/pl-64-025_-_andre_-_italiano.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/pl-64-025_-_andre_-_italiano.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.470, de 24 de maio de 2005, para modificar a data e a nomenclatura da comemoração, que passa a ser  denominada “Dia Municipal do Imigrante e do Descendente Italiano de Laranjal Paulista”, e dá outras providências.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/pl-65-025_-_leandro_achados_perdidos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/pl-65-025_-_leandro_achados_perdidos.pdf</t>
   </si>
   <si>
     <t>Institui a Central Municipal de Achados e Perdidos no âmbito do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/pl-66-025_-_leandro_detectores_metais_250815_162109.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/pl-66-025_-_leandro_detectores_metais_250815_162109.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de detectores de metais em todas as escolas públicas e privadas no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl-67-025_-_andre_-fisio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl-67-025_-_andre_-fisio.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Laranjal Paulista, o “Dia do Profissional de Fisioterapia e Terapia Ocupacional” e a “Semana Municipal do Profissional de Fisioterapia e Terapia Ocupacional”.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/pl-68-2025___-_altera_lei_3264-19_patrulha_agricola_mecanizada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/pl-68-2025___-_altera_lei_3264-19_patrulha_agricola_mecanizada.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal no 3.264, de 20 de fevereiro de 2019, que dispõe sobre a criação do Programa Patrulha Agrícola Mecanizada no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl-69-2025__-_credito_adicional_especial__r1.199.92800_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl-69-2025__-_credito_adicional_especial__r1.199.92800_.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl-70-2025__-_credito_adicional_especial__r_739.00000__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl-70-2025__-_credito_adicional_especial__r_739.00000__.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pl-71-2025_-_credito_adicional_suplementar_r377.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pl-71-2025_-_credito_adicional_suplementar_r377.00000___.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2025 e dá outras  providências.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/pl-72-2025_-_credito_adicional_especial__r_293.37917___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/pl-72-2025_-_credito_adicional_especial__r_293.37917___.pdf</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>André Pieroni, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/pl-73-025_-_andre_-_granzotto_antirracismo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/pl-73-025_-_andre_-_granzotto_antirracismo.pdf</t>
   </si>
   <si>
     <t>“Institui o Selo Municipal ‘Empresa Antirracista’, no âmbito do Município de Laranjal Paulista, e dá outras providências.”</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/pl-74-2025_-_credito_adicional_especial__r_120.00000_-_sec_servicos__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/pl-74-2025_-_credito_adicional_especial__r_120.00000_-_sec_servicos__.pdf</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/0808_-_credito_adicional_especial__rr_481.10400_-_recape_av._francisco_pillon__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/0808_-_credito_adicional_especial__rr_481.10400_-_recape_av._francisco_pillon__.pdf</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/0822_-_credito_adicional_especial__r450.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/0822_-_credito_adicional_especial__r450.00000___.pdf</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/0848_-_loa_2026_-_laranjal_paulista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/0848_-_loa_2026_-_laranjal_paulista.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2026, e dá outras providencias</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/pl-78-2025_-_cameras_nas_escolas-leandro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/pl-78-2025_-_cameras_nas_escolas-leandro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da instalação de câmeras de monitoramento nas escolas públicas municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/pl-79-2025_-_leandro_achados_perdidos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/pl-79-2025_-_leandro_achados_perdidos.pdf</t>
   </si>
   <si>
     <t>"Institui a Central Municipal de Achados e Perdidos no âmbito do Município de Laranjal Paulista e dá outras providências."</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/0882-dispoe_sobre_abertura_de_credito_adicional_suplementar-r_1.726.87376.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/0882-dispoe_sobre_abertura_de_credito_adicional_suplementar-r_1.726.87376.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl-81-2025_-_flavio_institui_calendario_oficial.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl-81-2025_-_flavio_institui_calendario_oficial.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Calendário Oficial de Eventos no âmbito do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl-82-2025-_alteracao_ldo_2026_com_anexos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl-82-2025-_alteracao_ldo_2026_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/pl-83-2025_-_alteracao_ppa_2026-2029.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/pl-83-2025_-_alteracao_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl-84-2025_-_regina_marcio_merenda_professoras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl-84-2025_-_regina_marcio_merenda_professoras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de merenda escolar aos professores e demais profissionais da educação, em efetivo exercício nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl-85-25_-marcha_jesus_ricardo_oliveira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl-85-25_-marcha_jesus_ricardo_oliveira.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município a Marcha para Jesus</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/pl-86-25_-iptu_isencao_marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/pl-86-25_-iptu_isencao_marcio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento do Imposto Predial e Territorial Urbano – IPTU aos contribuintes residentes em vias públicas que apresentem ausência de infraestrutura e serviços básicos, e dá outras providências.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pl-87-2025_-_credito_adicional_especial__r1.200.00000___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pl-87-2025_-_credito_adicional_especial__r1.200.00000___.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pl-88-2025__-_altera_a_lei_no_3.345_-_transporte_coletivo_gratuito_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pl-88-2025__-_altera_a_lei_no_3.345_-_transporte_coletivo_gratuito_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 3.345 de 24 de agosto de 2.021, para novas disposições sobre o transporte coletivo gratuito no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/pl-89-2025_-_credito_adicional_especial__r_seg._publica_-_equip.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/pl-89-2025_-_credito_adicional_especial__r_seg._publica_-_equip.pdf</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/pl-90-25_-janeiro_branco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/pl-90-25_-janeiro_branco.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Laranjal Paulista o “Janeiro Branco”, dedicado à conscientização e promoção da saúde mental e emocional, e dá outras providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/pl-91-25_-marcio_proibido_venda_combustivel.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/pl-91-25_-marcio_proibido_venda_combustivel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da venda ou abastecimento de combustíveis, inclusive para bicicletas motorizadas, a crianças e adolescentes no município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/pl-92-2025_-_credito_adicional_especial__r1.550.00000__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/pl-92-2025_-_credito_adicional_especial__r1.550.00000__.pdf</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/0991-_credito_adicional_especial__r7.93769_-_emenda_impositiva_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/0991-_credito_adicional_especial__r7.93769_-_emenda_impositiva_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/1019_-_dipoe_sobre_escuta_especializada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/1019_-_dipoe_sobre_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o protocolo de Escuta Especializada no município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/1021_-_credito_adicional_suplementar-r_6.012.51000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/1021_-_credito_adicional_suplementar-r_6.012.51000.pdf</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/1037_-__criacao_e_instituicao_fundo_municipal_de_desenvolvimento_rural_-_funder_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/1037_-__criacao_e_instituicao_fundo_municipal_de_desenvolvimento_rural_-_funder_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instituição do Fundo Municipal de Desenvolvimento Rural – FUNDER e dá outras providências</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/1008-credito_adicional_suplementar_r_200.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/1008-credito_adicional_suplementar_r_200.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento De 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/032_-_revisao_geral_anual_executivo_e_legislativo_2025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/032_-_revisao_geral_anual_executivo_e_legislativo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos vencimentos e subsídios dos servidores públicos efetivos e comissionados dos Poderes Executivo e Legislativo, na forma que especifica.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/033_-_revisao_geral_anual_executivo_2025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/033_-_revisao_geral_anual_executivo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos dos empregados públicos e servidores comissionados do Poder Executivo Municipal que especifica.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/034_-_revisao_geral_anual_-_agentes_politicos_executivo_2025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/034_-_revisao_geral_anual_-_agentes_politicos_executivo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos agentes políticos do Poder Executivo Municipal na forma que especifica.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/036_-reajuste_bolsa_estagiario__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/036_-reajuste_bolsa_estagiario__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste no valor da bolsa estágio e auxílio transporte dos estagiários do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/038_-_aumento_cartao__alimentacao_2025_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/038_-_aumento_cartao__alimentacao_2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de aumento no valor mensal do “Cartão Alimentação” dos servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/plc-06-2025-aumento_vencimentos_empregados_legislativo_completo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/plc-06-2025-aumento_vencimentos_empregados_legislativo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos dos empregados públicos e servidores comissionados do Poder Legislativo Municipal que especifica.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/0127_-_altera__lc_217-22_-_bombeiro_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/0127_-_altera__lc_217-22_-_bombeiro_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 271 de 26 de julho de 2022, que cria no âmbito do Poder Executivo o emprego público efetivo de Bombeiro Municipal.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2684/0299_-_altera_lc_314_-_comandante_e_subcomandante.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2684/0299_-_altera_lc_314_-_comandante_e_subcomandante.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 314, de 03 de junho de 2024, para instituir a forma de remuneração dos cargos em comissão de Comandante e Subcomandante da Guarda Civil Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2685/0315_-_nova_estrutura_superior_-_cria_sec._turismo_e_cargos_comissionados.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2685/0315_-_nova_estrutura_superior_-_cria_sec._turismo_e_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura administrativa superior do Poder Executivo de Laranjal Paulista, cria a Secretaria Municipal de Turismo, cria cargos comissionados e dá outras providências.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2690/plc-10-2025-mesa_diretora__alter._plano_de_carreira_-_qualificacao-assinado-assinado-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2690/plc-10-2025-mesa_diretora__alter._plano_de_carreira_-_qualificacao-assinado-assinado-assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 241/2020, no que dispõe sobre o adicional por qualificação profissional e dá outras providências.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/0454_-_nova_estrutura_superior_-_cria_secretaria_de__turismo_25-05_-12.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/0454_-_nova_estrutura_superior_-_cria_secretaria_de__turismo_25-05_-12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura administrativa superior do Poder Executivo de Laranjal Paulista, cria a Secretaria Municipal de Turismo e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/0461_-__plano_municipal_de_gestao_integrada_de_residuos_solidos_-_pmgirs__.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/0461_-__plano_municipal_de_gestao_integrada_de_residuos_solidos_-_pmgirs__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição, como Política Pública Municipal, do Plano Municipal de Gestão Integrada de Resíduos Sólidos do Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/plc-13-2025-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_l.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/plc-13-2025-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_l.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 209/2018, Código de Posturas Municipal, para estabelecer normas específicas de controle da poluição sonora urbana no Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/plc-14-2025_-_programa_de_parcelamento_incentivado_de_2025_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/plc-14-2025_-_programa_de_parcelamento_incentivado_de_2025_.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado de 2025 - PPI 2025, em conformidade com a Lei Complementar no 311/2024, a Emenda Constitucional no 113/2021 e o Código Tributário Nacional.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/plc-15-2025__-_programa_de_parcelamento_individual__2025_-ppi_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/plc-15-2025__-_programa_de_parcelamento_individual__2025_-ppi_.pdf</t>
   </si>
   <si>
     <t>-Institui o Programa de Parcelamento Incentivado de 2025 - PPI 2025, em conformidade com a Lei Complementar nº 311/2024, a Emenda Constitucional nº 113/2021 e o Código Tributário Nacional</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/plc-16-2025-altera_o_anexo_i_da_lei_complementar_no_085_-_carga_horaria_e_salario_procuradores.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/plc-16-2025-altera_o_anexo_i_da_lei_complementar_no_085_-_carga_horaria_e_salario_procuradores.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei Complementar nº 085, de 12 de dezembro de 2007, sobre emprego público efetivo que especifica.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/plc-17-2025_-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/plc-17-2025_-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 209/2018, Código de Posturas Municipal, para regulamentar a aplicação das normas federais de controle da poluição sonora urbana no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/0880-cria_vagas_de_coord_assitente_e_motorista_veic._especial_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/0880-cria_vagas_de_coord_assitente_e_motorista_veic._especial_.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo que especifica.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/plc-19-2025_-_incentivos_fiscais_instalacao_e_expansao_industrial_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/plc-19-2025_-_incentivos_fiscais_instalacao_e_expansao_industrial_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proporcionar incentivos e serviços ao desenvolvimento industrial e comercial do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/plc-20-2025_-_altera_o_anexo_ix_da_lc_85_-07_para_novas_e_claras_disposicoes_sobre_a_jornada_semanal_nas_escolas_municipais___.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/plc-20-2025_-_altera_o_anexo_ix_da_lc_85_-07_para_novas_e_claras_disposicoes_sobre_a_jornada_semanal_nas_escolas_municipais___.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IX da Lei Complementar no 085, de 12 de dezembro de 2007, para novas e claras disposições sobre a jornada semanal nas creches e escolas municipais de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/0999-_altera_codigo_posturas_-_poluicao_sonora_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/0999-_altera_codigo_posturas_-_poluicao_sonora_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 209/2018, Código de Posturas Municipal, para novas disposições sobre penalidade administrativa que especifica.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/1001_-_cria_cargos_educcao_-_psicopedagogo_prof._subistituto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/1001_-_cria_cargos_educcao_-_psicopedagogo_prof._subistituto.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo o emprego público efetivo de Professor Substituto e de Psicopedagogo.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_resolucao_no_01_comissao_de_assuntos_relevantes_jovens_na_politica_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_resolucao_no_01_comissao_de_assuntos_relevantes_jovens_na_politica_final.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Assuntos Relevantes para instituir o Projeto Jovens na Política na Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_resolucao_n_02_2025_consignado_bb_completo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_resolucao_n_02_2025_consignado_bb_completo-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Laranjal Paulista a celebrar convênio com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_resolucao_no_03_controle_interno_alt_res_02_20131.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_resolucao_no_03_controle_interno_alt_res_02_20131.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno do Poder Legislativo do Município de Laranjal Paulista, e dá outras providências</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_resolucao_no_04_controle_interno_nomeacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_resolucao_no_04_controle_interno_nomeacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do responsável pelo Controle Interno da Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_resolucao_no_05_mocao_aplauso.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_resolucao_no_05_mocao_aplauso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Moção de Aplauso no âmbito da Câmara Municipal de Laranjal Paulista e dá outras providências</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/requerimento_n_01_2025_leandro__assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/requerimento_n_01_2025_leandro__assinado.pdf</t>
   </si>
   <si>
     <t>Considerando que em maio de 2024 os funcionários do Poder Executivo receberam uma folha com algumas opções de empresas de vale alimentação para assinar qual era sua opção. E em dezembro de 2024 todos os funcionários receberam, no dia 20 de dezembro, o valor mensal de R$ 650,00 (seiscentos e cinquenta reais) normalmente, porém no dia 26 de dezembro os funcionários que optaram por continuar com a empresa Verocard, receberam um depósito a mais no valor de R$ 300,00 (trezentos reais). Na ocasião o RH foi questionado sobre esse valor, e respondeu que devia ser um erro da empresa Verocard, pois esse valor não foi agendado pela Prefeitura Municipal, que não se tratava de uma bonificação e que provavelmente esse valor seria descontado no próximo depósito, pois somente os que optaram pelo Verocard receberam, no caso mais de 1.000 funcionários e apenas os 22 restantes, que optaram por outras empresas, não receberam o valor citado acima. Porém, após o recesso, o RH novamente foi questionado e disse se tratar de uma bonificação que a empresa Verocard deu, por gratidão, aos funcionários que permaneceram com eles. _x000D_
 Diante desses fatos, para esclarecer a situação, REQUEIRO saber se o pagamento de R$ 300 (trezentos reais) foi realmente uma bonificação da empresa Verocard, se houve algum tipo de erro ou se existe alguma outra explicação para esse valor e como ficará a situação dos funcionários que mudaram de cartão, que não receberam esse acréscimo no mês de dezembro.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/requerimento_n_02_2025_saude_leandro_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/requerimento_n_02_2025_saude_leandro_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita as informações e os documentos abaixo descritos, para conhecimento e providências cabíveis: _x000D_
 1.	CONTRATO 257/2024 – Especialidades:_x000D_
 •	Todos os documentos do processo 318/2024;_x000D_
 •	Termo de Referência;_x000D_
 •	Estudo Técnico Preliminar;_x000D_
 •	Parecer Jurídico;_x000D_
 •	Parecer Controladoria Interna._x000D_
 •	Edital de Licitação;_x000D_
 •	Lista dos concorrentes e lances dados durante o pregão 037/2024;_x000D_
 •	Documentos dos profissionais para cada especialidades (currículo, certificado, diploma); e_x000D_
 •	Contrato Assinado 257/2024._x000D_
 _x000D_
 2.	CONTRATO 150/2022 – Atendimento nas Unidades Básicas    _x000D_
 •	Todos os documentos do processo 049/2022;_x000D_
 •	Termo de Referência;_x000D_
 •	Estudo Técnico Preliminar;_x000D_
 •	Parecer Jurídico;_x000D_
 •	Parecer Controladoria Interna._x000D_
 •	Contrato Assinado 150/2022;_x000D_
 •	Ofícios solicitando Aditivos;_x000D_
 •	Casa haja parecer sobre os Aditivos, todos os pareceres relacionados;_x000D_
 •	Notas Fiscais pagas dos últimos 24 meses;_x000D_
 _x000D_
 3.	CONTRATO 156/2022 – Centro de Atendimento infantil    _x000D_
 •	Todos os documentos do processo 052/2022;_x000D_
 •	Termo de Referência;_x000D_
 •	Estudo Técnico Preliminar;_x000D_
 •	Parecer Jurídico;_x000D_
 •	Parecer Controladoria Interna._x000D_
 •	Contrato Assinado 15/2022;_x000D_
 •	Ofícios solicitando Aditivos;_x000D_
 •	Casa haja parecer sobre os Aditivos, todos os pareceres relacionados;_x000D_
 •	Notas Fiscais pagas dos últimos 24 meses;_x000D_
 _x000D_
 4.	CONTRATO 058/2019 – Especialidades_x000D_
 •	Contrato Assinado 058/2019;_x000D_
 •	Notas Fiscais pagas dos últimos 24 meses;</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>André Pieroni, Leandro Silveira Lara</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_n_03_2025_vig.epidemiologica_leandro_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_n_03_2025_vig.epidemiologica_leandro_assinado.pdf</t>
   </si>
   <si>
     <t>Requer saber qual o número de notificações de violência interpessoal ou autoprovocada foram feitas no ano de 2.024.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/requerimento_n_04_2025_servico_escuta_andre_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/requerimento_n_04_2025_servico_escuta_andre_final.pdf</t>
   </si>
   <si>
     <t>Com base na Lei nº 13.431, de 04 de abril de 2017, que estabelece as diretrizes para a escuta especializada de crianças e adolescentes vítimas ou testemunhas de violência, venho, por meio deste, solicitar informações detalhadas acerca do serviço de escuta especializada, conforme seguem:_x000D_
 	1) Como são os fluxos de atendimento às crianças com suspeita ou vítimas ou testemunhas de violência, conforme previsto na referida legislação?_x000D_
 	2) Como é realizado o encaminhamento e acompanhamento das crianças que necessitam deste atendimento?_x000D_
 	3) Existem estratégias preventivas que estão sendo planejadas ou implementadas?_x000D_
 	4) Como as origens das denúncias e os serviços de atendimento (como escolas, unidades de saúde, pronto atendimento, entre outros) estão sendo adequadamente capacitados para identificar e encaminhar corretamente os casos, garantindo que todas as crianças que necessitam da escuta especializada recebam o devido atendimento?_x000D_
 	5) Como se dá a comunicação entre os membros da rede de proteção, especialmente no que diz respeito à troca de informações entre os profissionais envolvidos, de forma a garantir um acompanhamento integrado e eficaz do caso._x000D_
 	6) Existe algum critério ou circunstância em que uma criança não passe pelo procedimento da escuta especializada, mesmo após denúncia? Se sim, como se dá o acompanhamento dos casos em que essa escuta não ocorre?</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/requerimento_n_05__2025_-leandro_multas_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/requerimento_n_05__2025_-leandro_multas_assinado.pdf</t>
   </si>
   <si>
     <t>I.	Requer a relação dos Autos de Infrações de Trânsito (AIT), confeccionados nos anos de 2022 a 2024;_x000D_
 II.	Requer a relação dos AITs que foram processados e se tornaram autuações, no mesmo período acima citado.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/requerimento_n_06_2025__-_marcio_-_inventario_do_patrimonio_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/requerimento_n_06_2025__-_marcio_-_inventario_do_patrimonio_municipal.pdf</t>
   </si>
   <si>
     <t>1. Solicito cópia atualizada do inventário completo do patrimônio municipal até dezembro_x000D_
 de 2024, incluindo imóveis, veículos, bens móveis, bens intangíveis e bens recebidos por_x000D_
 doação._x000D_
 2. Solicito a relação detalhada de todos os imóveis alugados pela Prefeitura, contendo as_x000D_
 seguintes informações: endereço do imóvel, nome do proprietário, valor atualizado do_x000D_
 aluguel, data de início do contrato e o setor da administração municipal que utiliza o_x000D_
 espaço</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/requerimento_n_07_2025__-_marcio_-_escola_d._isabel_alves_lima_-_consumo_de_agua_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/requerimento_n_07_2025__-_marcio_-_escola_d._isabel_alves_lima_-_consumo_de_agua_.pdf</t>
   </si>
   <si>
     <t>1. Solicito cópias integrais das faturas de consumo de água da Escola Dona Isabel Alves_x000D_
 Lima, referentes ao período de maio de 2024 a janeiro de 2025._x000D_
 2. Solicito cópia de documentos que comprovem a apuração da responsabilidade pelo_x000D_
 vazamento ocorrido na escola durante esse período, incluindo laudos técnicos,_x000D_
 relatórios de vistoria e eventuais notificações emitidas. Além disso, requer informações_x000D_
 detalhadas sobre as medidas adotadas para o ressarcimento dos cofres públicos,_x000D_
 esclarecendo se os prejuízos serão integralmente cobertos pela empresa responsável_x000D_
 pela obra recém-inaugurada que apresentou o vazamento._x000D_
 3. Informações se a Sabesp vai abater algum valor das contas, haja visto que em alguns_x000D_
 meses a conta foi de R$1.000, para R$11.000 reais.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/requerimento_n_08_2025_leandro_esporte_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/requerimento_n_08_2025_leandro_esporte_assinado.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de transparência e o interesse em conhecer as ações e a estrutura da Secretaria da Juventude, Esporte e Lazer para o exercício de 2025, venho por meio deste solicitar as seguintes informações:_x000D_
 _x000D_
  	01 - Cronograma de Obras e Melhorias: Solicito o cronograma completo de obras e melhorias programadas para o ano de 2025._x000D_
  	02 - Prioridade de Reforma do Ginásio de Esportes Anízio Garpelli: Requeiro informações sobre a situação da reforma ou substituição do telhado do Ginásio de Esportes Anízio Garpelli, verificando se esta intervenção consta como prioridade no cronograma de obras._x000D_
  	03 - Quadro de Funcionários da Secretaria de Esportes: Solicito a relação completa dos funcionários e colaboradores vinculados à Secretaria, incluindo concursados, contratados, microempreendedores individuais (MEIs) e demais prestadores de serviços. Favor indicar, para cada profissional, as respectivas funções, atribuições, carga horária, local de trabalho e função atual._x000D_
  	04 - Modalidades Esportivas e Público Atendido: Solicito informações sobre o número de modalidades esportivas atualmente oferecidas pela Secretaria, bem como o número aproximado de alunos atendidos em cada modalidade._x000D_
  	05 - Participação nos Jogos Regionais de 2025: Requeiro informações acerca das modalidades previstas para competir nos Jogos Regionais de 2025 e quais incentivos estão sendo ofertados para o seu desenvolvimento._x000D_
  	06 - Praças Esportivas no Município: Solicito a relação das praças esportivas existentes no município sob a responsabilidade da Secretaria, com a indicação de sua respectiva localização. Além disso, favor informar qual órgão ou entidade é responsável pela manutenção de cada uma delas._x000D_
  	07 - Concessão para Comercialização de Alimentos e Bebidas: Solicito esclarecimentos sobre a existência de concessão para a comercialização de comes e bebes nas áreas esportivas municipais. Em caso afirmativo, identificar o responsável pela concessão._x000D_
  	08 - Fornecer cópia do calendário de eventos 2025 da secretaria de esportes.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/requerimento_n_09_2025_everton_repasse_estudantes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/requerimento_n_09_2025_everton_repasse_estudantes.pdf</t>
   </si>
   <si>
     <t>1.	 Relatórios detalhados dos pagamentos efetuados de 2010 até a data atual referente ao subsídio para transporte de estudantes que frequentam cursos de nível superior ou técnico profissionalizante._x000D_
 2.	Informações sobre a quantidade de estudantes beneficiados anualmente por esse subsídio, dentro do período mencionado.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/requerimento_n_10_2025_andre_lei_acessibilidade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/requerimento_n_10_2025_andre_lei_acessibilidade.pdf</t>
   </si>
   <si>
     <t>1.	Quais são os órgãos responsáveis pela fiscalização do cumprimento da Lei nº 13.146/2015 no município, tanto em espaços públicos quanto privados?_x000D_
 2.	Qual é o procedimento adotado pela Prefeitura Municipal para garantir que as edificações e espaços públicos e privados estejam acessíveis às pessoas com deficiência, conforme estabelece a referida lei?_x000D_
 3.	Em caso de descumprimento das normas de acessibilidade, quais são as sanções e penalidades previstas pela Prefeitura para os responsáveis, e como é feito o acompanhamento da regularização?_x000D_
 4.	Há algum planejamento ou ação específica em andamento para melhorar a fiscalização da acessibilidade no município e garantir maior efetividade na implementação das exigências da Lei Brasileira de Inclusão da Pessoa com Deficiência?</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_n_11_2025_everton_andre_informacoes_sobre_a_limpeza.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_n_11_2025_everton_andre_informacoes_sobre_a_limpeza.pdf</t>
   </si>
   <si>
     <t>1.	Quantos funcionários atualmente compõem a equipe responsável pela limpeza e manutenção das áreas públicas?_x000D_
 	2.	Existe algum planejamento para a ampliação dessa equipe? Se sim, qual a previsão de novas contratações?_x000D_
 	3.	Qual é a frequência estabelecida para a realização dos serviços de roçagem e limpeza em cada bairro?_x000D_
              4.          Qual é o valor destinado anualmente para esse setor?_x000D_
 	5.	Há previsão de terceirização ou contratação emergencial para suprir essa demanda?_x000D_
 	6.	Existe algum planejamento orçamentário para reforçar essa área nos próximos meses?</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Ricardo José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_n_12_2025_flavio.port_ric.oliveira_informacoe_sobre_servicos_vicamp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_n_12_2025_flavio.port_ric.oliveira_informacoe_sobre_servicos_vicamp.pdf</t>
   </si>
   <si>
     <t>1. Fornecer uma cópia do Contrato de Prestação de Serviços entre a empresa Vicamp e a Prefeitura Municipal detalhando o serviço para a linha entre Laranjal e o Distrito de Laras para usuários não estudantes;_x000D_
 2. Fornecer uma cópia do Contrato de Prestação de Serviços entre a empresa Vicamp e a Prefeitura Municipal detalhando o serviço para a linha entre Laranjal e o Distrito de Laras para usuários que são estudantes;_x000D_
 3. Informar se os horários das viagens, dos usuários estudantes e não estudantes, são definidos pela Prefeitura e ou pela empresa Vicamp, e então apresentar qual o critério utilizado para definir os horários;_x000D_
 4. Informar se o itinerário das viagens, para os usuários estudantes e não estudantes, é definido pela prefeitura e ou pela empresa Vicamp, e então apresentar qual o critério utilizado para definir o itinerário.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_13_2025_everton_emenda_deputada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_13_2025_everton_emenda_deputada.pdf</t>
   </si>
   <si>
     <t>1.	 Qual situação atual da emenda parlamentar da Deputada Estadual Maria Lucia Amary, referente à demanda nº 072701, que visa o recapeamento da Avenida São Paulo?_x000D_
 2.	O município realizou todos os cadastros e encaminhamento da documentação necessária? Caso positivo, solicito cópia do processo, em caso negativo solicito a justificativa. _x000D_
 3.	Após o recebimento da emenda parlamentar no orçamento do município, qual o prazo para iniciar e finalizar a obra?</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_14_2025_granzotto_registro_de_ponto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_14_2025_granzotto_registro_de_ponto.pdf</t>
   </si>
   <si>
     <t>1.	Requer cópia do registro de ponto, de janeiro de 2025 até o presente momento, dos servidores públicos do setor de compras do Poder Executivo.  Ressalto, que estou iniciando a fiscalização pelo setor de compras, contudo, outros setores, de outras secretarias, também serão alvos de fiscalização.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_n_15_2025_roseval_blitz.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_n_15_2025_roseval_blitz.pdf</t>
   </si>
   <si>
     <t>Durante as abordagens, quais condutas abaixo elencadas estão sendo realizadas:_x000D_
 1. blitz orientativa ou punitiva?_x000D_
 2. Recolha de motocicleta com escapamento aberto ou com barulho excessivo, produzindo poluição sonora?_x000D_
 3. Tem previsão de campanha de trânsito orientando os motociclistas, sobre possíveis multas e recolhas de suas motocicletas, se não atentarem aos cuidados necessárias na condução, conservação dos veículos e uso correto dos equipamentos de segurança durante o percurso?_x000D_
 4. Como estão as tratativas para a realização do convênio municipal ou estadual do pátio para recolha de veículos e motocicletas?</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_16_2025_roseval_divida_administracao_anterior.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_16_2025_roseval_divida_administracao_anterior.pdf</t>
   </si>
   <si>
     <t>1. Requer saber qual o valor atual da dívida total do município._x000D_
 2. Requer uma planilha contendo o saldo positivo ou negativo de cada secretaria._x000D_
 3. Requer uma planilha detalha da dívida.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2669/requerimento_n_17_2025_roseval_residencial_nene_garpelli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2669/requerimento_n_17_2025_roseval_residencial_nene_garpelli.pdf</t>
   </si>
   <si>
     <t>quanto ao Residencial Nenê Garpelli, para conhecimento e providências cabíveis:_x000D_
 _x000D_
 1.	Como estão sendo feitas as fiscalizações pelo setor competente;_x000D_
 2.	Se os donos dos lotes estão sendo notificados quanto ao mato alto;_x000D_
 3.	Quantos focos de incêndio houve;_x000D_
 4.	Quantas multas foram aplicadas, devido à falta de limpeza dos lotes;_x000D_
 5.	Devido à demora do Corpo de Bombeiros, em chegar no local, por estar atendendo outras ocorrências, por que não está sendo acionado o caminhão da defesa Civil para iniciar o combate ao incêndio.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2670/requerimento_n_18_2025_marcio_garpelli_-_manutencao_do_corrego_da_vila_zala_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2670/requerimento_n_18_2025_marcio_garpelli_-_manutencao_do_corrego_da_vila_zala_.pdf</t>
   </si>
   <si>
     <t>Cópias dos documentos correspondentes ao empenho nº 6165/2024 no valor de R$27.500,00, referente a manutenção emergencial do córrego da Vila Zalla.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_n_19_2025_roseval_vagas_em_frente_as_escolas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_n_19_2025_roseval_vagas_em_frente_as_escolas.pdf</t>
   </si>
   <si>
     <t>Requer saber se a prioridade para estacionar é por ordem de chegada ou pelo tamanho do veículo, tendo em vista as inúmeras reclamações dos motoristas de vans escolares que estão passando por constrangimentos diante das palavras proferidas por alguns motoristas de ônibus, que alegam ter prioridade de estacionamento por estarem utilizando as vagas por mais tempo._x000D_
 Requer saber qual embasamento legal está servindo como base para regularizar essa situação, se é o Código de Trânsito Brasileiro ou legislação pertinente.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_20_2025_andre_fogos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_20_2025_andre_fogos.pdf</t>
   </si>
   <si>
     <t>requerer as seguintes informações sobre a fiscalização e o cumprimento da Lei nº 3354 de 14 de outubro de 2021, sobre a proibição de queima e soltura de fogos de estampido._x000D_
 _x000D_
 1. Como ocorre a fiscalização desta referida Lei?_x000D_
 2. De que forma as pessoas podem denunciar e quais as punições diante do descumprimento?_x000D_
 3. Diante das frequentes respostas aos denunciantes, onde lhes é solicitado provas, e diante da dificuldade dos munícipes em conseguir tais provas, qual alternativa o poder executivo dá para tais situações, visto o constante e visível descumprimento da lei?</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_21_informacoes_sobre_avenida_francisco_pillon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_21_informacoes_sobre_avenida_francisco_pillon.pdf</t>
   </si>
   <si>
     <t>1.	Solicito informações sobre a verba destinada ao recapeamento da Avenida Cesário Carlos de Almeida e da Avenida Francisco Pillon._x000D_
 2.	Qual é o número da demanda correspondente a esse recapeamento?_x000D_
 3.	A verba já está disponível para utilização? Em caso positivo, qual é o prazo previsto para o início das obras?_x000D_
 4.	Caso não exista nenhuma verba destinada especificamente para o recapeamento dessas avenidas, há alguma previsão ou estudo em andamento para a realização dessa obra? Se sim, qual o prazo estimado para o início?</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_22_sesi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_22_sesi.pdf</t>
   </si>
   <si>
     <t>1.	Cópia integral do contrato firmado entre o Município e o SESI, incluindo eventuais aditivos;_x000D_
 2.	Cópia do processo administrativo que originou a contratação, incluindo:_x000D_
 a) Justificativa da escolha do fornecedor;_x000D_
 b) Pareceres jurídicos e técnicos;_x000D_
 c) Estudo de viabilidade e impacto financeiro;_x000D_
 d) Comprovação de que a contratação respeitou os princípios da legalidade, economicidade e interesse público;_x000D_
 3.	Informação sobre o valor global do contrato e a forma de pagamento acordada;_x000D_
 	4.	Cópia do procedimento licitatório ou, em caso de dispensa/inexigibilidade, o respectivo ato e fundamentação legal.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_n_23_leandro_aposentadoria.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_n_23_leandro_aposentadoria.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca da situação dos servidores públicos efetivos aposentados a partir de 2019, se existem servidores públicos efetivos que, após a aposentadoria, continuam exercendo suas atividades nos mesmos postos de trabalho ou em cargos correlatos, bem como os critérios que são adotados para tal manutenção de vínculo com a administração pública.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2702/requerimento_n_24_2025_everton_despesas_viagens_executivo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2702/requerimento_n_24_2025_everton_despesas_viagens_executivo-assinado.pdf</t>
   </si>
   <si>
     <t>1.	Relação detalhada de todas as despesas realizadas com viagens pelo Prefeito Municipal e por todos os Secretários Municipais, no período de 01/01/2025 até 07/04/2025, incluindo:_x000D_
 o	Destino da viagem;_x000D_
 o	Finalidade institucional;_x000D_
 o	Nome dos servidores envolvidos;_x000D_
 o	Valores pagos com passagens, diárias, hospedagens, alimentação e demais despesas relacionadas;_x000D_
 o	Cópia dos comprovantes de pagamento e empenhos_x000D_
 2.	Relação detalhada de todas as despesas com alimentação custeadas com recursos públicos referentes ao Prefeito e seu secretariado, no mesmo período, incluindo:_x000D_
 o	Eventos ou ocasiões em que houve consumo;_x000D_
 o	Quantia gasta;_x000D_
 o	CNPJ ou nome do fornecedor;_x000D_
 o	Cópias de notas fiscais, recibos e empenhos.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2703/requerimento_n_25_2025_andre_pagamento_especially.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2703/requerimento_n_25_2025_andre_pagamento_especially.pdf</t>
   </si>
   <si>
     <t>1.	Requer saber qual o motivo do atraso do pagamento de salário dos funcionários da Empresa Especially, terceirizada da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/requerimento_n_26_2025_everton_informacoes_sobre_demandas1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/requerimento_n_26_2025_everton_informacoes_sobre_demandas1.pdf</t>
   </si>
   <si>
     <t>Em atenção à Portaria nº 11, de 19 de fevereiro de 2025, que estabelece o processo de seleção de propostas para a implementação de Espaços Esportivos Comunitários, custeados com recursos do Orçamento Geral da União no âmbito do PAC (Programa de Aceleração do Crescimento), venho, por meio deste, solicitar as seguintes informações oficiais desta Secretaria:_x000D_
 1.	Referente à proposta que encaminhei, gostaria de obter esclarecimentos formais sobre:_x000D_
 A)	Se a mesma foi devidamente cadastrada junto ao sistema competente do Governo Federal;_x000D_
 B)	Qual o estágio atual do processo (em cadastramento, se em análise técnica, aprovação ou indeferimento);_x000D_
 C)	Informar quais documentos ou providências foram exigidos e quais foram adotados pela municipalidade;_x000D_
 Caso não tenha sido efetivada ou em caso de indeferimento, apresentar cópia do parecer técnico do respectivo órgão sobre os motivos dos indeferimentos e/ou os critérios que não foram atendidos pelo município._x000D_
 2.	Estendo o pedido às demais demandas, que tenham participado de editais ou processos semelhantes no mesmo período, solicitando:_x000D_
 A) Relação completa de todas as propostas e projetos cadastrados junto a programas federais, estaduais ou regionais, inclusive as demandas cadastradas no sistema SP Sem Papel, entre 1º de janeiro de 2025 e 10 de abril de 2025;_x000D_
 B) Informações sobre o andamento de cada uma das propostas, destacando:_x000D_
 	Propostas efetivadas;_x000D_
 	Propostas que se encontram em fase de diligência, cadastramento ou análise técnica;_x000D_
 	Propostas indeferidas, especificando a razão e explicando seus prazos._x000D_
 3.	Solicito, ainda, informações complementares acerca da aplicabilidade prática de cada uma das propostas cadastradas, ou seja, a destinação prevista dos recursos, localização dos projetos no município e o impacto social ou estrutural esperado.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_n_27_2025_marcio_garpelli_-_obra_cozinha_piloto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_n_27_2025_marcio_garpelli_-_obra_cozinha_piloto.pdf</t>
   </si>
   <si>
     <t>1. Documentos Administrativos e Contratuais_x000D_
 - Cópia do edital de licitação e seus anexos;_x000D_
 - Cópia integral do contrato administrativo firmado com a empresa contratada;_x000D_
 - Proposta vencedora apresentada pela empresa licitante;_x000D_
 - Termos aditivos firmados (se houver), com justificativas e pareceres técnicos;_x000D_
 - Cópia do cronograma físico-financeiro da obra;_x000D_
 - Cópia das ordens de serviço emitidas._x000D_
 2. Documentos Técnicos_x000D_
 - Projeto executivo completo (plantas, memoriais, especificações e cálculos);_x000D_
 - Anotações de Responsabilidade Técnica (ARTs ou RRTs) dos profissionais responsáveis _x000D_
    pelas fases de projeto, execução e fiscalização;_x000D_
 - Diários de obra completos, com registros assinados por responsáveis técnicos;_x000D_
 - Boletins de medição e respectivos relatórios de fiscalização emitidos pela prefeitura ou _x000D_
   empresa contratada para fiscalizar;_x000D_
 - Termo de recebimento provisório e/ou definitivo da obra, se já lavrado._x000D_
 3. Documentos Relacionados à Qualidade da Obra_x000D_
 - Laudos técnicos já elaborados sobre as falhas ou problemas estruturais identificados;_x000D_
 - Resultados de ensaios e testes de controle tecnológico dos materiais utilizados (concreto, _x000D_
   solo, aço etc);_x000D_
 - Relatórios de vistorias, fiscalizações e notificações à empresa executora da obra;_x000D_
 - Notas fiscais e comprovantes de pagamento emitidos à empresa, com respectivos _x000D_
   empenhos e liquidações._x000D_
 4. Outras Informações_x000D_
 - Registros fotográficos ou audiovisuais da execução da obra (se houver);_x000D_
 - Cópia de eventuais comunicações oficiais entre a prefeitura e a empresa contratada _x000D_
    relativas a atrasos, inconformidades ou incidentes;_x000D_
 - Registro de eventuais denúncias, reclamações ou manifestações da população sobre a _x000D_
   Obra.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_n_28_2025_marcio_garpelli_-_obra_canalizacao_vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_n_28_2025_marcio_garpelli_-_obra_canalizacao_vila_zalla.pdf</t>
   </si>
   <si>
     <t>1. Documentos Administrativos e Contratuais_x000D_
 - Cópia do edital de licitação e seus anexos;_x000D_
 - Cópia integral do contrato administrativo firmado com a empresa contratada;_x000D_
 - Proposta vencedora apresentada pela empresa licitante;_x000D_
 - Termos aditivos firmados (se houver), com justificativas e pareceres técnicos;_x000D_
 - Cópia do cronograma físico-financeiro da obra;_x000D_
 - Cópia das ordens de serviço emitidas._x000D_
 2. Documentos Técnicos_x000D_
 - Projeto executivo completo (plantas, memoriais, especificações e cálculos);_x000D_
 - Anotações de Responsabilidade Técnica (ARTs ou RRTs) dos profissionais responsáveis _x000D_
    pelas fases de projeto, execução e fiscalização;_x000D_
 - Diários de obra completos, com registros assinados por responsáveis técnicos;_x000D_
 - Boletins de medição e respectivos relatórios de fiscalização emitidos pela prefeitura ou _x000D_
   empresa contratada para fiscalizar;_x000D_
 - Termo de recebimento provisório e/ou definitivo da obra, se já lavrado._x000D_
 3. Informações sobre movimentação de terra após chuvas de 28/11/2022_x000D_
 - Quantidade exata de caminhões utilizados e a origem da terra utilizada (mais de 300 _x000D_
   caminhões, conforme informado);_x000D_
 - Relação de caminhões e máquinas utilizados no transporte da terra, com identificação dos _x000D_
   veículos e datas de operação (Público e contratado);_x000D_
 - Informações sobre quem custeou o combustível utilizado nas operações;_x000D_
 - Informações sobre quem efetuou o pagamento das horas trabalhadas dos motoristas;_x000D_
 - Cópia de eventuais documentos que comprovem parceria entre a prefeitura e a _x000D_
   empreiteira responsável pela obra de canalização do ribeirão da Vila Zalla._x000D_
 4. Informações sobre a garantia da obra e manutenção emergencial_x000D_
 - Informar o prazo de garantia contratual da obra finalizada em 15/08/2023;_x000D_
 - Justificativa para o pagamento de nota fiscal referente à manutenção emergencial no _x000D_
   valor de R$ 27.000,00 em 02/08/2024, haja visto que a obra ainda se encontra na garantia;_x000D_
 - Explicações sobre a necessidade da manutenção antes do término do prazo de garantia;_x000D_
 - Informar se houve acionamento da garantia e, em caso negativo, justificar.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_n_29_2025_regina_emenda_deputada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_n_29_2025_regina_emenda_deputada.pdf</t>
   </si>
   <si>
     <t>1.	 Qual situação atual da emenda parlamentar da Deputada Federal Simone Marquetto, no valor de R$ 500.000,00 (quinhentos mil reais), que visa o recapeamento da Avenida Francisco Pillon?_x000D_
 2.	O município realizou todos os cadastros e encaminhamento da documentação necessária? Caso positivo, solicito cópia do processo, em caso negativo solicito a justificativa. _x000D_
 3.	O valor está disponível no cofre público? Foi iniciado o processo licitatório? Há previsão da realização da obra? Solicito cópia de toda documentação referente a obra.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/requerimento_n_30_2025_regina_veiculo_uti.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/requerimento_n_30_2025_regina_veiculo_uti.pdf</t>
   </si>
   <si>
     <t>1. A ambulância UTI do município de Laranjal Paulista vem sendo emprestada para ser_x000D_
 utilizada pelo município de Pereiras?_x000D_
 2. Em caso positivo, qual a regulamentação que fundamenta e autoriza tal empréstimo_x000D_
 entre os municípios?_x000D_
 3. Quando a ambulância retorna ao município, é realizada alguma fiscalização técnica para_x000D_
 averiguar o estado do veículo no momento da devolução?_x000D_
 4. Caso sejam constatados danos no veículo, quem é o responsável por arcar com os_x000D_
 eventuais prejuízos decorrentes da utilização por outro município?</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/requerimento_n_31_2025_flavio_e_granzotto_leis_na_pratica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/requerimento_n_31_2025_flavio_e_granzotto_leis_na_pratica.pdf</t>
   </si>
   <si>
     <t>Está sendo cumprida a Lei Municipal nº 3.485, de 27 de fevereiro de 2024, qual institui, no âmbito do Município de Laranjal Paulista, o Cartão Municipal de Identificação para pessoas com o Transtorno do Espectro Autista (TEA), conforme Lei Federal nº 13.977/2020? Em caso negativo para o momento, então quais são as ações e as providências que estão sendo tomadas para promover a regulamentação e aplicação prática desta Lei?</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/requerimento_n_32_2025_regina_carnaval-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/requerimento_n_32_2025_regina_carnaval-assinado.pdf</t>
   </si>
   <si>
     <t>1.	Qual foi o gasto total com o carnaval 2025?_x000D_
 2.	Requeiro cópia de todo processo de contratação e pagamentos, com notas fiscais, referentes ao carnaval de 2025.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/requerimento_n_33_2025_everton_informacoes_sobre_joao_salto-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/requerimento_n_33_2025_everton_informacoes_sobre_joao_salto-assinado.pdf</t>
   </si>
   <si>
     <t>acerca da situação funcional da Escola Municipal João Salto:_x000D_
 1. A atual diretora foi nomeada em caráter definitivo ou provisório? Em caso de nomeação_x000D_
 provisória, qual o fundamento legal?_x000D_
 2. A diretora anteriormente responsável pela unidade, atualmente afastada, ainda_x000D_
 responde a processo administrativo? Em caso afirmativo, qual o estágio atual do_x000D_
 processo?_x000D_
 3. A diretora afastada continua percebendo remuneração pelo cargo? Em caso positivo,_x000D_
 informar a forma de pagamento e a fonte orçamentária._x000D_
 4. A atual diretora está recebendo integralmente o salário correspondente ao cargo de_x000D_
 direção escolar? Qual o seu vínculo com o Município?_x000D_
 5. Com relação a coordenadora: a coordenadora preenche todos os requisitos legais para_x000D_
 o exercício do cargo, especialmente quanto à formação específica exigida, tempo_x000D_
 mínimo de experiência docente e carga horária mínima exigida em sala de aula,_x000D_
 conforme a legislação vigente?_x000D_
 6. Foi realizada análise formal do cumprimento desses requisitos antes da designação para_x000D_
 o cargo? Em caso afirmativo, anexar cópia do ato de nomeação e da documentação_x000D_
 comprobatória.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/requerimento_n_34_2025_marcio_g_-_secretaria_de_servicos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/requerimento_n_34_2025_marcio_g_-_secretaria_de_servicos.pdf</t>
   </si>
   <si>
     <t>1. Cópia das planilhas de entrada e saída de veículos e máquinas da Garagem Municipal, durante o período citado. Caso exista controle diário individualizado por motorista, favor incluir também esses registros; 2. Cópia dos requerimentos/protocolos feitos por munícipes solicitando serviços públicos, registrados entre novembro de 2024 e abril de 2025; 3. Cópia das guias de recolhimento de taxas referentes ao uso de máquinas e caminhões no mesmo período; 4. Informar se os serviços continuam sendo solicitados via telefone da Secretaria de Serviços. Em caso afirmativo, detalhar como esses pedidos são registrados, organizados e atendidos; 5. Esclarecer de que forma as demandas dos vereadores são recebidas pela Secretaria de_x000D_
 Serviços, se por ofício, verbalmente ou por outro meio; 6. Informar se houve, entre janeiro e abril de 2025, solicitações de caminhão de terra, seja por_x000D_
 parte da população ou por vereadores (verbalmente ou oficialmente), e se tais pedidos foram efetivamente atendidos; 7. Informar se ainda se utiliza a prática de entregar “papelzinhos” aos motoristas como forma de repasse de ordens de serviço. Em caso afirmativo, justificar o motivo de tal procedimento ainda ser adotado e esclarecer se há algum controle formal sobre isso</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_n_35_2025_leandro_veiculo_conselho_tutelar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_n_35_2025_leandro_veiculo_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>solicitando as informações e os_x000D_
 documentos abaixo descritos, para conhecimento e providências cabíveis as seguintes informações_x000D_
 acerca da situação do veículo utilizado pelo Conselho Tutelar:_x000D_
 1. Quais manutenções foram realizadas no veículo nos últimos 12 meses;_x000D_
 2. Existe algum registro de multas aplicadas nesse período? Caso positivo, quem pagou pelas_x000D_
 multas;_x000D_
 3. É notório que veículo está totalmente danificado, mesmo com baixíssima quilometragem,_x000D_
 portanto, solicito informações se os responsáveis pelos danos e as batidas foram_x000D_
 identificados e, se houve responsabilização, o conserto será pago pelo responsável ou o_x000D_
 setor público que terá que arcar com o prejuízo?_x000D_
 4. Há previsão de manutenção, com consertos de todas as batidas e desgastes do veículo?_x000D_
 5. Quais são as normas internas ou regras para utilização do veículo? Em caso de plantão, o_x000D_
 conselho pode utilizar o veículo para locomoção particular ou apenas quando acionado?_x000D_
 6. O veículo pode ser utilizado fora do horário de expediente?</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_n_36_2025_everton_emenda_20_2022_chip.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_n_36_2025_everton_emenda_20_2022_chip.pdf</t>
   </si>
   <si>
     <t>solicitando as informações e os documentos abaixo descritos, para conhecimento e providências cabíveis as seguintes informações detalhadas sobre a situação da aplicação da Emenda Impositiva nº 20/2022, de autoria da Vereadora Sueli, cujo objeto é a aquisição e microchipagem dos animais do município de Laranjal Paulista._x000D_
 1. A emenda impositiva nº 20/2022 foi devidamente executada?_x000D_
 2. Em caso positivo, favor encaminhar relatório detalhado das ações realizadas, valores_x000D_
 empenhados, número de animais beneficiados e responsáveis pela execução._x000D_
 3. Em caso negativo, informar os motivos da não execução, bem como a previsão para a sua_x000D_
 efetivação._x000D_
 4. Existe contrato ou licitação vigente relacionada à aquisição de microchips e/ou realização da_x000D_
 microchipagem? Encaminhar cópias, se houver.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/requerimento_n_37_2025_granzotto_garagem.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/requerimento_n_37_2025_granzotto_garagem.pdf</t>
   </si>
   <si>
     <t>1. Requer cópia da gravação da filmagem das câmeras de segurança, tanto da entrada, como_x000D_
 do pátio, da garagem municipal, dos dias 28 de maio, a partir das 07h, até o dia 30 de_x000D_
 maio, às 07h.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/requerimento_n_38_2025_andre-ciee.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/requerimento_n_38_2025_andre-ciee.pdf</t>
   </si>
   <si>
     <t>1. Requer cópia do contrato com o CIEE (Centro de Integração Empresa-Escola)</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/requerimento_n_39_2025_granzotto_emenda_22_2024.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/requerimento_n_39_2025_granzotto_emenda_22_2024.pdf</t>
   </si>
   <si>
     <t>solicitando as informações e os documentos abaixo descritos, para conhecimento e providências cabíveis as seguintes informações_x000D_
 detalhadas sobre a situação da aplicação da Emenda Impositiva nº22/2024, de autoria do Vereador na época, Francisco Ubiratam de Santana, cujo objeto é a destinação de valores para aquisição de material de consumo para as unidades escolares de ensino Creche Municipal Nossa Senhora_x000D_
 Auxiliadora, Escola Municipal Profª. Mônica Beneton de Lara e Escola Municipal Profª. Iara Selma Baddo._x000D_
 1. A emenda impositiva nº 22/2024 foi devidamente executada?_x000D_
 2. Em caso positivo, favor encaminhar relatório detalhado dos materiais adquiridos e valores_x000D_
 empenhados._x000D_
 3. Em caso negativo, informar os motivos da não execução, bem como a previsão para a sua_x000D_
 efetivação.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_n_40_2025_granzotto_transporte_gratuit0.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_n_40_2025_granzotto_transporte_gratuit0.pdf</t>
   </si>
   <si>
     <t>1.	Qual a justificativa para não implantação até o momento da Lei nº 3.517 de 2024, que dispõe sobre o transporte público gratuito em todo território do município de Laranjal Paulista?_x000D_
 2.	Já há uma licitação em andamento para a contratação do serviço previsto em Lei?_x000D_
 3.	Em caso positivo, solicito cópia da documentação; caso negativo, solicito maiores esclarecimentos do motivo para não ter iniciado ainda o processo de licitação, visto que está previsto em lei o transporte gratuito.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/requerimento_n_41_2025_andre_aee.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/requerimento_n_41_2025_andre_aee.pdf</t>
   </si>
   <si>
     <t>1 – Como funciona o fluxo para inserção de alunos no Atendimento Educacional Especializado -AEE?_x000D_
 2 – É exigido laudo médico para tal inserção?_x000D_
 3 – Se sim, qual a justificativa e embasamento legal?</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/requerimento_n_42_2025_everton_iss.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/requerimento_n_42_2025_everton_iss.pdf</t>
   </si>
   <si>
     <t>1.	Relação dos profissionais liberais atualmente cadastrados no Município de Laranjal Paulista, com a discriminação por categoria profissional (ex.: advogados, dentistas, médicos, engenheiros, arquitetos, contadores, etc.);_x000D_
 	2.	Quantidade de profissionais ativos em cada uma dessas categorias;_x000D_
 	3.	Valor do ISS (Imposto Sobre Serviços) cobrado atualmente de cada uma dessas categorias profissionais, especificando se a cobrança se dá por alíquota sobre faturamento ou por valor fixo anual/mensal;_x000D_
 	4.	Caso haja diferença de cobrança entre os profissionais autônomos e os estabelecidos em pessoa jurídica, esclarecer os critérios adotados para tal diferenciação;_x000D_
 	5.	Informar se houve alteração recente na legislação municipal referente ao ISS incidente sobre profissionais liberais, especificando o conteúdo das mudanças e a data de sua entrada em vigor.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/requerimento_n_43_leandro_coleta_de_lixo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/requerimento_n_43_leandro_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>1. Qual o limite diário de toneladas que podem ser destinadas ao aterro; 2. Cópia de todos os CDR´s gerados (Controle de Destinação de Resíduos), ou documentos equivalentes que comprovem: I- a identificação do transportador, II- a identificação detalhada do tipo ou espécie de resíduo, III- identificação do local de origem e destinação dos resíduos, IV- quantidade e tipo de resíduos, V- placa do veículo, e VI- data e horário; 3. Cópia do contrato administrativo da prestação de serviço de coleta e destinação do lixo não reciclável.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/requerimento_n_44_andre_coveiros.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/requerimento_n_44_andre_coveiros.pdf</t>
   </si>
   <si>
     <t>1. Requer saber quais os fundamentos legais levados em consideração para a redução do adicional de insalubridade dos coveiros._x000D_
 2. Requer ainda, cópia do processo administrativo, com pareceres jurídicos e técnicos referentes a redução do adicional de insalubridade dos coveiros</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/requerimento_n_45_everton_cronogramas-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/requerimento_n_45_everton_cronogramas-assinado.pdf</t>
   </si>
   <si>
     <t>1.	Requer que sejam encaminhados os cronogramas oficiais e atualizados referentes aos serviços de limpeza de mato, bem como aos trabalhos de recapeamento e reparo das vias públicas no município de Laranjal Paulista, contendo, obrigatoriamente, o nome das ruas e as respectivas datas previstas para a execução dos serviços.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_n_46_2025_marcio_g_-_copia_p.a._do_executivo_no._13_de_2025_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_n_46_2025_marcio_g_-_copia_p.a._do_executivo_no._13_de_2025_.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do Processo Administrativo nº 13/2025, o qual encontra-se sobrestado nos termos do Parecer Jurídico nº 170/2025.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/requerimento_n_47_2025_regina_granzotto_lixo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/requerimento_n_47_2025_regina_granzotto_lixo.pdf</t>
   </si>
   <si>
     <t>1. Cópia da íntegra do processo administrativo que ensejou a rescisão contratual com a empresa_x000D_
 Evolução Serviços e Soluções Ambientais LTDA;_x000D_
 2. Informações se houve o pagamento de alguma multa para rescisão contratual._x000D_
 3. informações se há contratação emergencial em andamento?_x000D_
 4. cópia da íntegra do processo de contratação emergencial, se houver_x000D_
 5. informações sobre o porquê não foi convocada a segunda colocada no Pregão Eletrônico 006/2022_x000D_
 que deu origem a contratação da empresa Beta Ambiental, posteriormente cedido para a_x000D_
 Empresa Evolução.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_n_48_2025_regina_granzotto_atividade_delegada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_n_48_2025_regina_granzotto_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>1. Requerem informações se há convênio vigente de acordo com a Lei nº 3392, que dispõe sobre a_x000D_
 atividade delegada._x000D_
 2. Em caso negativo, apresentar justificativa, visto que a atividade está devidamente regulamentada e_x000D_
 é um benefício para a segurança de nossa população.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_n_49_2025_everton_presidente.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_n_49_2025_everton_presidente.pdf</t>
   </si>
   <si>
     <t>1.	A prorrogação do prazo, por mais 60 (sessenta) dias, da Comissão de Assuntos Relevantes que instituiu o Projeto Jovens na Política na Câmara Municipal de Laranjal Paulista, regulamentada pela Resolução nº 01/2025, visando deter tempo hábil para conclusão dos trabalhos que vem sendo realizados com os jovens integrantes do projeto.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/requerimento_n_50_2025_regina_granzotto_contratacao_emergencial.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/requerimento_n_50_2025_regina_granzotto_contratacao_emergencial.pdf</t>
   </si>
   <si>
     <t>1.	Referente ao processo TC-014561.989.25-2, que trata da representação acerca da dispensa de licitação emergencial para execução dos serviços destinados à limpeza pública municipal, houve eventual manifestação da Procuradoria do Poder Executivo no referido processo? Caso positivo, solicitamos que seja encaminhada cópia da referida manifestação.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/requerimento_n_51_2025_evereton_cronograma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/requerimento_n_51_2025_evereton_cronograma.pdf</t>
   </si>
   <si>
     <t>1. Cópia documental dos cronogramas oficiais mencionados pelo senhor secretário,_x000D_
 especialmente aqueles supostamente foram elaborados em reuniões semanais de_x000D_
 alinhamento, conforme informado, contendo obrigatoriamente a indicação das vias e as_x000D_
 respectivas datas previstas para execução dos serviços de recapeamento, reparos de vias_x000D_
 públicas e limpeza de mato no município de Laranjal Paulista._x000D_
 2. Relatórios detalhados dos serviços efetivamente executados no período de janeiro a_x000D_
 agosto de 2025, indicando:_x000D_
 A) as ruas atendidas,_x000D_
 B) as datas de execução.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/requerimento_n_52_2025_marcio_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/requerimento_n_52_2025_marcio_.pdf</t>
   </si>
   <si>
     <t>• Referente ao rolo compactador que foi utilizado pela Secretaria Municipal de Serviços e_x000D_
 que não se encontra mais no pátio da Secretaria._x000D_
 o De quem era o rolo compactador? Informar nome/razão social e CPF/CNPJ do_x000D_
 proprietário._x000D_
 o Como esse rolo entrou na Secretaria? Foi compra, locação, empréstimo, doação ou_x000D_
 outro?_x000D_
 o Há contrato, termo ou ato que autorizou o uso pela Prefeitura? Enviar cópia._x000D_
 o Período de uso: informar data de entrada no pátio/garagem e data em que foi_x000D_
 devolvido ao proprietário._x000D_
 o Onde e em quais serviços públicos o rolo foi utilizado? Enviar planilha/resumo com_x000D_
 datas, locais/obras e horas de trabalho._x000D_
 o Quem operou o equipamento? Informar nome(s) e cargo(s)._x000D_
 o Houve pagamento pelo uso? Informar valores e forma de cálculo (hora/diária/mês)_x000D_
 e enviar notas fiscais/comprovantes._x000D_
 o A Prefeitura forneceu combustível, peças ou manutenção para esse rolo? Em caso_x000D_
 afirmativo, quais itens, valores e notas._x000D_
 o Pneus: a Secretaria comprou pneus que servem apenas nesse rolo? Por quê?_x000D_
 Informar processo de compra, destino atual e responsáveis pela solicitação e_x000D_
 autorização._x000D_
 o Situação atual: o rolo já foi devolvido? Quando e em que condições foi entregue ao_x000D_
 proprietário?_x000D_
 Quem autorizou o uso, quem acompanhou/fiscalizou e quem respondeu pelo equipamento_x000D_
 durante o período em que esteve na Secretaria? Informar nomes e cargos.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/requerimento_n_53_2025_marcio_horas_extra.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/requerimento_n_53_2025_marcio_horas_extra.pdf</t>
   </si>
   <si>
     <t>1- Pagamentos de horas extras fixas: Nos últimos 5 (cinco) anos, houve pagamento de horas_x000D_
 extras de forma fixa, isto é, sem a devida comprovação de que as horas efetivamente_x000D_
 foram trabalhadas?_x000D_
 2- Autorização legal: Em caso positivo de pagamento de horas extras fixas, existe alguma_x000D_
 portaria, decreto ou ato administrativo que autorize esse pagamento? Ainda, caso sim,_x000D_
 favor encaminhar cópia integral do ato normativo;_x000D_
 3- Relação de servidores beneficiados: Encaminhar a lista nominal dos servidores públicos_x000D_
 que receberam horas extras de forma fixa nesse período;_x000D_
 4- Justificativa administrativa: Em caso de confirmação do pagamento sem prestação efetiva_x000D_
 do serviço extraordinário, qual a justificativa administrativa para essa prática? Ainda,_x000D_
 houve alguma apuração interna ou controle por parte da administração?</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, André Pieroni, Everton Henrique da Silva Galhardi, José Roque de Camargo, Leandro Silveira Lara, Regina Maria de Araújo Abdala, Ricardo José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/requerimento_n_54_2025_granzotto_ppp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/requerimento_n_54_2025_granzotto_ppp.pdf</t>
   </si>
   <si>
     <t>1. Quando será apresentado o Projeto Político Pedagógico para a população, professores_x000D_
 e servidores da rede apresentarem suas sugestões e indicações?_x000D_
 2. Haverá audiência pública ou ao menos consulta pública para elaboração do Projeto_x000D_
 Político Pedagógico?_x000D_
 3. A coordenação da creche do Distrito de Maristela poderá apresentar suas manifestações_x000D_
 para elaboração do projeto?_x000D_
 4. Qual a atuação situação do projeto?</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/requerimento_n_55_flavio_portela_-_cronograma_execucao_da_emenda_impostiva_15_de_2024.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/requerimento_n_55_flavio_portela_-_cronograma_execucao_da_emenda_impostiva_15_de_2024.pdf</t>
   </si>
   <si>
     <t>Situação da execução da Emenda Impositiva nº 15 de 2024.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_n_56_2025_marcio_ama.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_n_56_2025_marcio_ama.pdf</t>
   </si>
   <si>
     <t>solicitando informações a_x000D_
 respeito do credenciamento da entidade Associação Mão Amiga – AMA junto à área da Saúde_x000D_
 Municipal, considerando que a solicitação foi protocolada na Prefeitura Municipal de Laranjal_x000D_
 Paulista em 13/02/2025, Processo 0100000649/2025, mais de oito (08) meses e, até a presente_x000D_
 data, não houve retorno por parte do Poder Executivo._x000D_
 A Associação Mão Amiga – AMA é entidade atuante no Município, prestadora de_x000D_
 relevantes serviços à população, inclusive no atendimento de pessoas da zona urbana e rural,_x000D_
 razão pela qual a ausência de resposta ao pedido de credenciamento prejudica o andamento de_x000D_
 atividades de interesse público e social._x000D_
 Diante do exposto, requer:_x000D_
 1. Que a Prefeitura informe oficialmente qual a situação atual do processo de_x000D_
 credenciamento da Associação Mão Amiga – AMA;_x000D_
 2. Caso o pedido ainda não tenha sido deferido, solicita-se que Vossa Excelência esclareça_x000D_
 quais os procedimentos, documentos ou exigências que a entidade deverá cumprir para_x000D_
 que o credenciamento possa ser efetivamente analisado e aprovado;</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, André Pieroni, Everton Henrique da Silva Galhardi, Nilso Ventris, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_57_regina_andre_everton_granzotto_nilso.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_57_regina_andre_everton_granzotto_nilso.pdf</t>
   </si>
   <si>
     <t>I- Requer saber quantas emendas impositivas, do exercício de 2025, já foram_x000D_
 executadas. Solicita planilha constando o número da emenda, vereador autor,_x000D_
 objeto e data da execução._x000D_
 II- Requer saber quantas emendas impositivas, do exercício de 2025, ainda não_x000D_
 foram executadas. Solicita planilha detalhada com número da emenda, vereador_x000D_
 autor e objeto._x000D_
 III- Requer saber qual o cronograma de execução das emendas impositivas que ainda_x000D_
 não foram executadas, tendo em vista que a legislação determina a execução no_x000D_
 exercício.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_n_58_2025_andre_insalubridade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_n_58_2025_andre_insalubridade.pdf</t>
   </si>
   <si>
     <t>1.	Qual é a base de cálculo atualmente utilizada pelo Município para o pagamento do adicional de insalubridade aos servidores públicos municipais?_x000D_
 2.	Existe norma municipal (lei, decreto ou regulamento) que discipline expressamente a forma de cálculo desse adicional?_x000D_
 3.	Há previsão de adequação do cálculo do adicional de insalubridade em conformidade com o entendimento firmado pelo STF, de modo a afastar o uso do salário mínimo como indexador?</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n_59_2025_regina_inspetor.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n_59_2025_regina_inspetor.pdf</t>
   </si>
   <si>
     <t>1. Qual o número total de vagas efetivas criadas para o cargo de Inspetor de Alunos_x000D_
 conforme a lei/regulamentação municipal vigente._x000D_
 2. Quantas dessas vagas estão atualmente providas (ou seja, quantos servidores estão_x000D_
 ocupando efetivamente o cargo)._x000D_
 3. Quantas dessas vagas estão ainda em aberto para provimento (ou seja, quantas vagas_x000D_
 não foram ocupadas ou estão desocupadas)._x000D_
 4. Informar se o concurso está vigente, ou seja, se ainda existe validade legal para_x000D_
 convocações e nomeações, e até que data._x000D_
 5. Caso disponível, informar também quantos candidatos já foram nomeados e quantos_x000D_
 ainda aguardam convocação.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n_60_2025_marcio_manut-rolo-compactador.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n_60_2025_marcio_manut-rolo-compactador.pdf</t>
   </si>
   <si>
     <t>1. Cópia integral do demonstrativo de despesas de manutenção do rolo compactador DYNAPAC, de propriedade da D.N.P., referente aos últimos 24 meses, incluindo identificação dos serviços realizados, materiais empregados, datas, valores e responsáveis pela execução._x000D_
 2. Cópia da requisição e da nota fiscal emitidas pela empresa MC Pneus, referentes à Requisição nº 545/2022, datada de 15/03/2022, que discrimina “02 ressolagem de pneu 1400x24 (desenho compactador)”, no valor unitário de R$ 9.700,00, totalizando R$19.400,00.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_n_61_2025_marcio_informacoes_corelpa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_n_61_2025_marcio_informacoes_corelpa.pdf</t>
   </si>
   <si>
     <t>1- Nome e função de todos os integrantes da Diretoria da CORELPA entre 2012 e 2016._x000D_
 2 – Quais veículos e demais bens públicos foram utilizados pela entidade para transporte_x000D_
 de colaboradores no período de 2012 a 2016._x000D_
 3 – Quem eram os motoristas responsáveis pelo transporte dos colaboradores da_x000D_
 CORELPA de 2012 a 2016._x000D_
 4 – Onde o veículo cedido pela prefeitura permanecia após realizar o transporte dos_x000D_
 colaboradores nesse mesmo período._x000D_
 5 – Em quais anos o veículo BVZ-2880 foi utilizado pela CORELPA para transporte de_x000D_
 colaboradores._x000D_
 6 – Informar se o veículo BVZ-2880 era usado exclusivamente de segunda a sexta-feira_x000D_
 para transporte de colaboradores ou se também havia uso do veículo para fins_x000D_
 particulares do motorista</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/requerimento_n_62_2025_everton.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/requerimento_n_62_2025_everton.pdf</t>
   </si>
   <si>
     <t>Todas as informações e documentos referentes a despesas de viagens realizadas pelo Prefeito, Vice-Prefeita e todos os Secretários Municipais, no período de abril de 2025 até a presente data._x000D_
 O pedido abrange, de forma detalhada:_x000D_
 	1.	Deslocamentos em veículos oficiais ou locados, incluindo:_x000D_
 	•	Ordens de serviço, rotas, quilometragem, motoristas e finalidade das viagens;_x000D_
 	•	Notas fiscais de combustível, pedágios e eventuais manutenções relacionadas ao deslocamento._x000D_
 	2.	Viagens aéreas, incluindo:_x000D_
 	•	Passagens, reservas, bilhetes, comprovantes de embarque e justificativa administrativa de cada deslocamento._x000D_
 	3.	Hospedagens, incluindo:_x000D_
 	•	Notas fiscais, nome dos hotéis, período de permanência, valores pagos e indicação do servidor/político hospedado._x000D_
 	4.	Despesas com alimentação, incluindo:_x000D_
 	•	Notas fiscais, recibos, cartões corporativos e identificação dos responsáveis por cada despesa._x000D_
 	5.	Finalidade oficial de cada viagem, com a indicação dos resultados, reuniões, eventos ou compromissos institucionais cumpridos.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>RECURSO</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/0393-_pl_17_-_recurso_parecer_ccj1_2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/0393-_pl_17_-_recurso_parecer_ccj1_2.pdf</t>
   </si>
   <si>
     <t>Recurso ao Parecer contrário da CCJR ao PL 17 de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4231,67 +4241,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_01_pl_14_25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2672/emenda_02_pl_14_25_-_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emenda_03_pl_54_25_-_supressiva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/emenda_04-_pl_77_2025_emenda_impositiva_-_granzotto-_educacao-_escola_-_cecilia_e_domingos_fuglini.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/emenda_05-_pl_77_2025_emenda_impositiva_-_granzotto-_saude_apae-alarde.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/emenda_06-_pl_77_2025_emenda_impositiva_-_andre_marcio_ricardo_planejamento_recapeamento_maristela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/emenda_07-_pl_77_2025_emenda_impositiva_-_regina_transito_veiculo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/emenda_08-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_saude_ubs_maristela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_09-_pl_77_2025_emenda_impositiva_-_leandro_saude_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_10-_pl_77_2025_emenda_impositiva_-_nilso_esporte_nello_parducci.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_11-_pl_77_2025_emenda_impositiva_-_nilso_garagem_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_12-_pl_77_2025_emenda_impositiva_-flavio_regina_saude_van_laras.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_13-_pl_77_2025_emenda_impositiva_-everton-assistencia_acel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_14-_pl_77_2025_emenda_impositiva_-_everton-_educacao-_iara_selma_baddo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_15-_pl_77_2025_emenda_impositiva_-_leandro_livre_drone_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_16-_pl_77_2025_emenda_impositiva_-_kant_saude_afrac_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_17-_pl_77_2025_emenda_impositiva_-kant_meio_ambiente_cep_rural_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/emenda_18-_pl_77_2025_emenda_impositiva_-kant_turismo_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_19-_pl_77_2025_emenda_impositiva_-_andre_educacao_aee.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_20-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_parque_jardim_estrela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_21-_pl_77_2025_emenda_impositiva_-_jose_roque_ama.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_22-_pl_77_2025_emenda_impositiva_-_jose_roque_garagem_ambulancia_afrac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_23-_pl_77_2025_emenda_impositiva_-_marcio_afrac_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_24-_pl_77_2025_emenda_impositiva_-_andre_everton_saude_centro_mulher_crianca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_25-_pl_77_2025_emenda_impositiva_-_marcio-_educacao-_escola_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_26-_pl_77_2025_emenda_impositiva_-_leandro_parquinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/emenda_27-_pl_77_2025_emenda_impositiva_-_flavio_gcm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_28-_pl_77_2025_emenda_impositiva_-_flavio_laras_reforma.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_29_pl__supressi-assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_01_-_anteprojeto_-_reducao_jornada_-_tea_-_andre_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_02_elaborar_novo_ppi_granzotto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_03_iptu_-_everton-assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_04_iptu_-_marcio_-_comunicados_adicionais_ao_carne_iptu_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_05_at_-_andre.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_06_sinalizacao_autismo-_andre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_07_regina_professores_reforco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_08_everton_e_andre_contratacao_emergencial_limpeza.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao_no_09_ricardo_oliveira_-_base_gcm_maristela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_10_regina_professores_educacao_especial-assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no_11_-_ricardo_oliveira_-_acesso_remedio_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_12_everton_e_andre__destinacao_emenda_parlamentar-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_13_roseval_policia_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no_14_regina_aulas_ginastica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_15_regina_aulas_violao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_16_regina_instalacao_placas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_17_regina_psicologo_distrito_laras.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_no_18__andre_-tea_abril.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_no_19_-_marcio_anteprojeto_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_no_20__leandro.conscientizacao_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_no_21_andre_recreacao_distrito_maristela_matine.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_no_22_regina_quinzinho_do_amaral_1o.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no_23_andre_acoes_saude_mental_educacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no_24_roseval_plantio_arvores_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no_25_regina_aulas_de_ballet._centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no_26_regina_aulas_de_teclado_e_violao._centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no_27_regina_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2688/indicacao_no_28_regina_lombada_vicinal_km_8.5.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2689/indicacao_no_29_regina_transporte_aula_espanhol_distrito_maristela-assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_30_andre_iluminacao_trevo_bidico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_no_31_leandro_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_32_andre_vale_alimentacao_estagiarios-assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_33_granzotto_cismetro_limeira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_34_regina_plano_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_35_-_anteprojeto_-_flavio_kant__programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_36_regina_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_37_regina_residencial_firenze.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_38_ricardo_iluminacao_distrito_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_39_regina_andre_instalacao_rede.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_40__andre_cacamba.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no_41_regina_placas_ruas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_no_42_andre_denominaca_salas_caps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_43_-__cumprimento_da_lei_2984_de_2012_-_leandro_lara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_44_-__manutencao_das_vias_publicas_-_leandro_lara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_45_-__saude_animal_everton-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_46_-__lombada_r._pereira_barreto_andre.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_no_47_-__agentes_de_transito_regina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_48_-__conselho_municipal_andre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_no_49_-__atividade_delegada_pol._militar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_50_-__reitera_ind.44_para_a_manutencao_das_vias_publicas_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_51_-_ricardo_oliveira_-_jogos_de_futsal_interbairros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_52_leandro_vacinacao_antirrabica-vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_53_leandro_melhorias_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_54_regina_psicopedagoga.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_55_marcio._lei_municipal_no_3.5652025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_56_marcio._aplicativo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_57_regina_residuos_solidos_indaguacu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_58_marcio._oficio_comercios-assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_59_everton_vacinacao_antirra.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_60_andre_transporte_tea.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_no_61_leandro_faixa_transito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_62_alteracao_da_cobranca_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no_63_marcio_cartoa_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_64_regina_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_65_marcio__acompanhante_de_idoso_-_falta_justificada-assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_66_leandro_chamamento_publico_fecop_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_67_flavio_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_68_ricardo_joao_roma.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_69_andre_dignidade_menstrual-assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_70_regina_barro_preto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_71_regina_tres_carolinas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_no_72_-_denominacao_de_centro_esportivo_glauber_jensen.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_no_73_-_uso_maquina_publica_completo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_74_-marcio_-_ama.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_75_regina_telas_janelas_e._joao_brunheira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_76_-marcio_-_manut.cozininha.piloto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_77_-leandro_-modernizacao_da_camara_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2646/1a_-_mensagem_pl_06-2025_-_cred._ad_e_sup.r_408.28089_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/002_-_mensagem_-_emenda_plc_11-2025_-_secretaria...inovacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/msg_003_-_1a_mensagem_que_emenda_pl_68-2025_-_samads.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/004_-emenda_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/005-_emenda_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/006-_mensagem_-_emenda_plc_15-2025_-_ppi-2025_atualizada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/007-_mensagem_-_emenda_plc_16-2025_-_procuradoria_rdp.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/msg_008_-_1a_mensagem_loa_2026_ao_pl-77_correcao_contabeis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/msg_009_-_1a_mensagem_-_emenda_pl_18-2025_-_cria_vagas_coord._assist._de_gestao_e_mot._ambulancia_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/010-mensagem_transporte_coletivo_para_distritos_-_gratuito_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_no_01__apelo_-_marcio_-_atendimento_da_sabesp_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_no_02__apelo_-_marcio_-_atendimento_da_cx_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_no_03__apelo_-_marcio_-_cx_d_agua_3_carolinas_maristela_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2651/mocao_no_04__apoio-_marcio-pec_da_anistia_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2660/mocao_no_05__aplauso_-_ricardo_oliveira_-_karatecas.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2676/mocao_no_06__aplauso_andre_mao_ajudam.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_no_07__aplauso_roseval_gcm.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2705/mocao_no_08_aplauso_regina_andre_everton_formandos_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/mocao_no_09_aplaus_andre_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/mocao_no_10__aplauso_marcio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/mocao_no_11__aplauso_flavio_assistentes_sociais_-_copia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/mocao_no_12_aplauso_leandro_pm-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/mocao_no_13_aplauso_marcio_-_elucidacao_dos_furtos_em_maristela_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/mocao_no_14__pesar_-_marcio_-_familia_sra._carla_janaina_rodrigues_de_lara_silveira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/mocao_no_15_apelo__-_everton__andre_regina_posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/mocao_no_16__pesar_-_marcio_-_familia_sra._reinaldo_uliana_-assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/mocao_no_17__apelo_-_marcio_-_ao_grupo_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_no_18__pesar_-_marcio_-_familia_sr._dirgam.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/mocao_no_19__apelo_-_marcio_-_ao_grupo_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no_20__pesar_-_marcio_-_familia_euripedes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/mocao_no_21__aplauso-_andre-_capoeira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_no_22__repudio_-_granzotto_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_no_23__aplauso-_marcio__juiza.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/mocao_no_24__apelo_kant_flavio_marcio_capital_brinquedo-1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/mocao_no_25__apoio_flavio_agropecuario.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/mocao_no_26__aplauso_marcio_dep_luiz_motta.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/mocao_no_27__aplauso_marcio_dep_itamar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/mocao_no_28__aplauso_marcio_jose_basilio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/mocao_no_29__pesar_flavio_familiares_kaua.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_no_30__pesar_-_marcio_-_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/mocao_no_31__aplauso_everton_estudantes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/mocao_no_32__pesar_-_flavio_chico_boia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/mocao_no_33__aplauso_everton_estudantes_-matematica.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/mocao_no_34__aplauso_kant_roque_bruno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/mocao_no_35__repudio_flavio_decreto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_no_36__pesar_-_granzotto_famillia_admur.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/mocao_no_37__aplauso-_andre_igreja-assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_no_38__apoio_leandro_pl_racao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/mocao_no_39__aplauso-_jose_roque_atleta-assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/pdl_002_2025_decreto_legislativo_cartao_alimentacao_completo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/1_pdl_002_2025_torrao_natal_-_caio_castanheira_completo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/1_pdl_003_2025_torrao_natal_-tete_completo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/1_pdl_004_2025_torrao_natal_-djalma_bordginon_completo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/1_pdl_005_2025_piraju_cidadao_laranjalense_completo_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/1_pdl_006_2025_bira_cidadao_laranjalense_completo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/1_pdl_007_2025_ismael_cidadao_laranjalense_completo_final.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/1_pdl_008_medalha_do_merito_-_jose_luiz_completo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pdl_009__aprovacao_das_contas_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/pdl_010__sustando_decreto_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/023_-credito_adicional_especial_-_r2._-__docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/035_-_revisao_conselho_tutelar_-__docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/0130_-_credito_adicional_especial_-_cip_-_r2.408.00000__.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/0136_-_credito_adicional_especial_-_fundeb_r_1.871.87316___.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/pl_05_2025_semana_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/0147_-_credito_adicional_especial_e_suplementar_-_r_408.28089___.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/0148_-_credito_adicional_especial_r_2.054.51644__.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/0149_-_credito_adicional_especial_r_385.00000___.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/0151_-_cria_o_fundo_municipal_de_saneamento_ambiental_e_infraestrutura_-_fmsai__.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/0169_-_credito_adicional_especial_r_150.00000_i__.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/0170_-_credito_adicional_especial_r_50.00000___.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/0171-_credito_adicional_especial_r_105.30000___.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/0172-_credito_adicional_suplementar_r_654.00000__.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2626/pl-14-2025_-_projeto_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/0188_-_ratifica_o_protocolo_de_intencoes_cesiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/0189_-_criacao_da__romu___-_ronda_ostensiva_municipal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/0190_-_diaria_por_atividade_eventual_dae_diaria__.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/0191-_programa_de_guarda_cidada_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/0192_-_criacao_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/0193-_cria_conselho_municipal_de_seguranca_publica_comsep_e_do_fundo_mun._de_seg._publica_fumsep3-.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/0194-_criacao_do_gabinete_de_gestao_integrada_municipal_-_ggim_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2643/0195-cria_e_estabelece_as_diretrizes_de_atuacao_da_guarnicao_especial_da_guarda_civil_municipal_na_implementacao_da_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2644/0196_-criacao_do__pam__pelotao_ambiental_da_guarda_civil_municipal-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2645/0199_-_convenio_inter_cidades.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2652/0214_-_autoriza_celebrar_convenio_governo_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2666/pl-26-2025_-_microchip_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2673/pl-27-2025_-fibromialgia_marcio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2675/pl-28-25_-abril_azul_andre_flavio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2680/pl-29-2025_-_credito_adicional_especial__r_7.95613.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2687/0337-dispoe_sobre_o_programa_de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_segurancapais.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2693/0348_-_credito_adicional_especial-r101.00000_-_esporte___.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2695/0351_-_credito_adicional_especial-r15.22909__.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2697/0352_-_credito_adicional_especial__r_r_48.45674__.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2706/pl-34-25_-direito_acompanhante_mulher_andre_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2710/0390_-_credito_adicional_especial__rr_15.50350__-_campanha_da_vacinacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2711/0391_-_credito_adicional_especial__r_500.86299___-_esporte.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/0423_-_credito_adicional_especial__r237.51348.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/0413_-_credito_adicional_especial__r_1.119.00000-_pista_caminhada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/pl-39-025_-fibromialgia_marcio_-_novo-assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/0432_-_credito_adicional_especial__rr_41.53817__-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/0447-correcao-credito_adicional_especial-r_48.75674-cultura_e_turismo-emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/pl-42-025_-odontologico_regina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/0462_-_criacao_e_instituicao_do_fundo_municipal_do_meio_ambiente_-_fundema_.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/0463-_criacao_e_instituicao_da_feira_da_lua_municipal_de_economia_criativa_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/0468-_intensidade_maxima_permitida_na_difusao_de_sons_e_ruidos_por_meio_de_veiculos_automotores_ou_de_tracao_animal__.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/0474-_credito_adicional_especial-r_133.75674_-_emenda_impositiva_apae-__.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/0495_-_altera_lei__3.549-_2025_-comsepe_fumsep___.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/pl-48-2025_-_credito_adicional_especial-r_3.356.02813_-_saldo_saude_2024_.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/pl-49-2025_-_credito_adicional_especial-r_200.00000_-_saude__.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/pl-50-2025_--_credito_adiconal_r268.75674___-_criacao_secretaria_turismo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/0636_-_credito_adicional_especial_r_369.27882_-_educacao_-_escola_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/0641_-_credito_adicional_especial__r52.00000_-_creas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/0689_-altera_o_artigo_3o_da_lei_municipal_no_1.876_-_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl-54-2025_-everton.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl-55-2025-_autoriza_consorcio_intermunicipal_de_saude_da_regiao_metropolitana_de_piracicaba_-_cismetro_limeira_-_.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl-56-202-delimitacao_da_zona_urbana_da_sede_do_mun._de_laranjal_paulista_com_o_distrito_de_maristela_tem_mapa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl-57-2025_-_delimitacao_da_zona_urbana_da_sede_do_distrito_de_laras_municipio_de_laranjal_paulista___-1-10_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/pl-58-025_-leucena.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/pl-59-2025_-_prog._de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_seguranca_-_pais_-__.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/pl-60-025_-_flavio_p._-_projeto_de_lei_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/pl-61-2025_-__ppa_2026_2029_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/pl-62-2025_-__lei_de_diretrizes_orcamentarias_ldo_2026__.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/pl-63-2025_-_credito_adicional_suplementar_r3.800.00000___.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/pl-64-025_-_andre_-_italiano.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/pl-65-025_-_leandro_achados_perdidos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/pl-66-025_-_leandro_detectores_metais_250815_162109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl-67-025_-_andre_-fisio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/pl-68-2025___-_altera_lei_3264-19_patrulha_agricola_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl-69-2025__-_credito_adicional_especial__r1.199.92800_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl-70-2025__-_credito_adicional_especial__r_739.00000__.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pl-71-2025_-_credito_adicional_suplementar_r377.00000___.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/pl-72-2025_-_credito_adicional_especial__r_293.37917___.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/pl-73-025_-_andre_-_granzotto_antirracismo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/pl-74-2025_-_credito_adicional_especial__r_120.00000_-_sec_servicos__.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/0808_-_credito_adicional_especial__rr_481.10400_-_recape_av._francisco_pillon__.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/0822_-_credito_adicional_especial__r450.00000___.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/0848_-_loa_2026_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/pl-78-2025_-_cameras_nas_escolas-leandro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/pl-79-2025_-_leandro_achados_perdidos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/0882-dispoe_sobre_abertura_de_credito_adicional_suplementar-r_1.726.87376.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl-81-2025_-_flavio_institui_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl-82-2025-_alteracao_ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/pl-83-2025_-_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl-84-2025_-_regina_marcio_merenda_professoras.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl-85-25_-marcha_jesus_ricardo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/pl-86-25_-iptu_isencao_marcio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pl-87-2025_-_credito_adicional_especial__r1.200.00000___.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pl-88-2025__-_altera_a_lei_no_3.345_-_transporte_coletivo_gratuito_.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/pl-89-2025_-_credito_adicional_especial__r_seg._publica_-_equip.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/pl-90-25_-janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/pl-91-25_-marcio_proibido_venda_combustivel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/pl-92-2025_-_credito_adicional_especial__r1.550.00000__.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/0991-_credito_adicional_especial__r7.93769_-_emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/1019_-_dipoe_sobre_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/1021_-_credito_adicional_suplementar-r_6.012.51000.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/1037_-__criacao_e_instituicao_fundo_municipal_de_desenvolvimento_rural_-_funder_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/1008-credito_adicional_suplementar_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/032_-_revisao_geral_anual_executivo_e_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/033_-_revisao_geral_anual_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/034_-_revisao_geral_anual_-_agentes_politicos_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/036_-reajuste_bolsa_estagiario__.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/038_-_aumento_cartao__alimentacao_2025_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/plc-06-2025-aumento_vencimentos_empregados_legislativo_completo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/0127_-_altera__lc_217-22_-_bombeiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2684/0299_-_altera_lc_314_-_comandante_e_subcomandante.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2685/0315_-_nova_estrutura_superior_-_cria_sec._turismo_e_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2690/plc-10-2025-mesa_diretora__alter._plano_de_carreira_-_qualificacao-assinado-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/0454_-_nova_estrutura_superior_-_cria_secretaria_de__turismo_25-05_-12.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/0461_-__plano_municipal_de_gestao_integrada_de_residuos_solidos_-_pmgirs__.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/plc-13-2025-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_l.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/plc-14-2025_-_programa_de_parcelamento_incentivado_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/plc-15-2025__-_programa_de_parcelamento_individual__2025_-ppi_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/plc-16-2025-altera_o_anexo_i_da_lei_complementar_no_085_-_carga_horaria_e_salario_procuradores.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/plc-17-2025_-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/0880-cria_vagas_de_coord_assitente_e_motorista_veic._especial_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/plc-19-2025_-_incentivos_fiscais_instalacao_e_expansao_industrial_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/plc-20-2025_-_altera_o_anexo_ix_da_lc_85_-07_para_novas_e_claras_disposicoes_sobre_a_jornada_semanal_nas_escolas_municipais___.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/0999-_altera_codigo_posturas_-_poluicao_sonora_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/1001_-_cria_cargos_educcao_-_psicopedagogo_prof._subistituto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_resolucao_no_01_comissao_de_assuntos_relevantes_jovens_na_politica_final.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_resolucao_n_02_2025_consignado_bb_completo-assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_resolucao_no_03_controle_interno_alt_res_02_20131.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_resolucao_no_04_controle_interno_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_resolucao_no_05_mocao_aplauso.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/requerimento_n_01_2025_leandro__assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/requerimento_n_02_2025_saude_leandro_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_n_03_2025_vig.epidemiologica_leandro_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/requerimento_n_04_2025_servico_escuta_andre_final.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/requerimento_n_05__2025_-leandro_multas_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/requerimento_n_06_2025__-_marcio_-_inventario_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/requerimento_n_07_2025__-_marcio_-_escola_d._isabel_alves_lima_-_consumo_de_agua_.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/requerimento_n_08_2025_leandro_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/requerimento_n_09_2025_everton_repasse_estudantes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/requerimento_n_10_2025_andre_lei_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_n_11_2025_everton_andre_informacoes_sobre_a_limpeza.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_n_12_2025_flavio.port_ric.oliveira_informacoe_sobre_servicos_vicamp.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_13_2025_everton_emenda_deputada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_14_2025_granzotto_registro_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_n_15_2025_roseval_blitz.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_16_2025_roseval_divida_administracao_anterior.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2669/requerimento_n_17_2025_roseval_residencial_nene_garpelli.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2670/requerimento_n_18_2025_marcio_garpelli_-_manutencao_do_corrego_da_vila_zala_.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_n_19_2025_roseval_vagas_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_20_2025_andre_fogos.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_21_informacoes_sobre_avenida_francisco_pillon.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_22_sesi.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_n_23_leandro_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2702/requerimento_n_24_2025_everton_despesas_viagens_executivo-assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2703/requerimento_n_25_2025_andre_pagamento_especially.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/requerimento_n_26_2025_everton_informacoes_sobre_demandas1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_n_27_2025_marcio_garpelli_-_obra_cozinha_piloto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_n_28_2025_marcio_garpelli_-_obra_canalizacao_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_n_29_2025_regina_emenda_deputada.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/requerimento_n_30_2025_regina_veiculo_uti.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/requerimento_n_31_2025_flavio_e_granzotto_leis_na_pratica.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/requerimento_n_32_2025_regina_carnaval-assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/requerimento_n_33_2025_everton_informacoes_sobre_joao_salto-assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/requerimento_n_34_2025_marcio_g_-_secretaria_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_n_35_2025_leandro_veiculo_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_n_36_2025_everton_emenda_20_2022_chip.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/requerimento_n_37_2025_granzotto_garagem.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/requerimento_n_38_2025_andre-ciee.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/requerimento_n_39_2025_granzotto_emenda_22_2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_n_40_2025_granzotto_transporte_gratuit0.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/requerimento_n_41_2025_andre_aee.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/requerimento_n_42_2025_everton_iss.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/requerimento_n_43_leandro_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/requerimento_n_44_andre_coveiros.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/requerimento_n_45_everton_cronogramas-assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_n_46_2025_marcio_g_-_copia_p.a._do_executivo_no._13_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/requerimento_n_47_2025_regina_granzotto_lixo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_n_48_2025_regina_granzotto_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_n_49_2025_everton_presidente.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/requerimento_n_50_2025_regina_granzotto_contratacao_emergencial.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/requerimento_n_51_2025_evereton_cronograma.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/requerimento_n_52_2025_marcio_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/requerimento_n_53_2025_marcio_horas_extra.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/requerimento_n_54_2025_granzotto_ppp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/requerimento_n_55_flavio_portela_-_cronograma_execucao_da_emenda_impostiva_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_n_56_2025_marcio_ama.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_57_regina_andre_everton_granzotto_nilso.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_n_58_2025_andre_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n_59_2025_regina_inspetor.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n_60_2025_marcio_manut-rolo-compactador.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_n_61_2025_marcio_informacoes_corelpa.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/requerimento_n_62_2025_everton.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/0393-_pl_17_-_recurso_parecer_ccj1_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_01_pl_14_25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2672/emenda_02_pl_14_25_-_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2837/emenda_03_pl_54_25_-_supressiva.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2885/emenda_04-_pl_77_2025_emenda_impositiva_-_granzotto-_educacao-_escola_-_cecilia_e_domingos_fuglini.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2886/emenda_05-_pl_77_2025_emenda_impositiva_-_granzotto-_saude_apae-alarde.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2887/emenda_06-_pl_77_2025_emenda_impositiva_-_andre_marcio_ricardo_planejamento_recapeamento_maristela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2888/emenda_07-_pl_77_2025_emenda_impositiva_-_regina_transito_veiculo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2889/emenda_08-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_saude_ubs_maristela.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2890/emenda_09-_pl_77_2025_emenda_impositiva_-_leandro_saude_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2891/emenda_10-_pl_77_2025_emenda_impositiva_-_nilso_esporte_nello_parducci.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2892/emenda_11-_pl_77_2025_emenda_impositiva_-_nilso_garagem_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2893/emenda_12-_pl_77_2025_emenda_impositiva_-flavio_regina_saude_van_laras.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2894/emenda_13-_pl_77_2025_emenda_impositiva_-everton-assistencia_acel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2895/emenda_14-_pl_77_2025_emenda_impositiva_-_everton-_educacao-_iara_selma_baddo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2896/emenda_15-_pl_77_2025_emenda_impositiva_-_leandro_livre_drone_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2897/emenda_16-_pl_77_2025_emenda_impositiva_-_kant_saude_afrac_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2898/emenda_17-_pl_77_2025_emenda_impositiva_-kant_meio_ambiente_cep_rural_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2899/emenda_18-_pl_77_2025_emenda_impositiva_-kant_turismo_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2900/emenda_19-_pl_77_2025_emenda_impositiva_-_andre_educacao_aee.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2901/emenda_20-_pl_77_2025_emenda_impositiva_-_ricardo_oliveira_parque_jardim_estrela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2902/emenda_21-_pl_77_2025_emenda_impositiva_-_jose_roque_ama.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2903/emenda_22-_pl_77_2025_emenda_impositiva_-_jose_roque_garagem_ambulancia_afrac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2904/emenda_23-_pl_77_2025_emenda_impositiva_-_marcio_afrac_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2905/emenda_24-_pl_77_2025_emenda_impositiva_-_andre_everton_saude_centro_mulher_crianca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2906/emenda_25-_pl_77_2025_emenda_impositiva_-_marcio-_educacao-_escola_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2907/emenda_26-_pl_77_2025_emenda_impositiva_-_leandro_parquinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2908/emenda_27-_pl_77_2025_emenda_impositiva_-_flavio_gcm.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2909/emenda_28-_pl_77_2025_emenda_impositiva_-_flavio_laras_reforma.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2910/emenda_29_pl__supressi-assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_01_-_anteprojeto_-_reducao_jornada_-_tea_-_andre_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_02_elaborar_novo_ppi_granzotto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_03_iptu_-_everton-assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_04_iptu_-_marcio_-_comunicados_adicionais_ao_carne_iptu_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_05_at_-_andre.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_06_sinalizacao_autismo-_andre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_07_regina_professores_reforco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_08_everton_e_andre_contratacao_emergencial_limpeza.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2648/indicacao_no_09_ricardo_oliveira_-_base_gcm_maristela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_10_regina_professores_educacao_especial-assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2653/indicacao_no_11_-_ricardo_oliveira_-_acesso_remedio_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_12_everton_e_andre__destinacao_emenda_parlamentar-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_13_roseval_policia_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no_14_regina_aulas_ginastica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_15_regina_aulas_violao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_16_regina_instalacao_placas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_17_regina_psicologo_distrito_laras.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2664/indicacao_no_18__andre_-tea_abril.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2665/indicacao_no_19_-_marcio_anteprojeto_-_auxilio_saude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2667/indicacao_no_20__leandro.conscientizacao_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2668/indicacao_no_21_andre_recreacao_distrito_maristela_matine.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2671/indicacao_no_22_regina_quinzinho_do_amaral_1o.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2674/indicacao_no_23_andre_acoes_saude_mental_educacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2677/indicacao_no_24_roseval_plantio_arvores_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2681/indicacao_no_25_regina_aulas_de_ballet._centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2682/indicacao_no_26_regina_aulas_de_teclado_e_violao._centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2683/indicacao_no_27_regina_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2688/indicacao_no_28_regina_lombada_vicinal_km_8.5.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2689/indicacao_no_29_regina_transporte_aula_espanhol_distrito_maristela-assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2692/indicacao_no_30_andre_iluminacao_trevo_bidico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2698/indicacao_no_31_leandro_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_32_andre_vale_alimentacao_estagiarios-assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_33_granzotto_cismetro_limeira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_34_regina_plano_saude.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_35_-_anteprojeto_-_flavio_kant__programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_36_regina_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_37_regina_residencial_firenze.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_38_ricardo_iluminacao_distrito_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2725/indicacao_no_39_regina_andre_instalacao_rede.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2726/indicacao_no_40__andre_cacamba.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2731/indicacao_no_41_regina_placas_ruas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2733/indicacao_no_42_andre_denominaca_salas_caps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_43_-__cumprimento_da_lei_2984_de_2012_-_leandro_lara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_no_44_-__manutencao_das_vias_publicas_-_leandro_lara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2755/indicacao_no_45_-__saude_animal_everton-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2757/indicacao_no_46_-__lombada_r._pereira_barreto_andre.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2759/indicacao_no_47_-__agentes_de_transito_regina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2763/indicacao_no_48_-__conselho_municipal_andre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2768/indicacao_no_49_-__atividade_delegada_pol._militar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2779/indicacao_no_50_-__reitera_ind.44_para_a_manutencao_das_vias_publicas_-_leandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2782/indicacao_no_51_-_ricardo_oliveira_-_jogos_de_futsal_interbairros.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2784/indicacao_no_52_leandro_vacinacao_antirrabica-vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2785/indicacao_no_53_leandro_melhorias_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2791/indicacao_no_54_regina_psicopedagoga.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2793/indicacao_no_55_marcio._lei_municipal_no_3.5652025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2794/indicacao_no_56_marcio._aplicativo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2798/indicacao_no_57_regina_residuos_solidos_indaguacu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2799/indicacao_no_58_marcio._oficio_comercios-assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2800/indicacao_no_59_everton_vacinacao_antirra.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2802/indicacao_no_60_andre_transporte_tea.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2804/indicacao_no_61_leandro_faixa_transito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2820/indicacao_no_62_alteracao_da_cobranca_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2831/indicacao_no_63_marcio_cartoa_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2838/indicacao_no_64_regina_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2839/indicacao_no_65_marcio__acompanhante_de_idoso_-_falta_justificada-assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2846/indicacao_no_66_leandro_chamamento_publico_fecop_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_67_flavio_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_68_ricardo_joao_roma.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_69_andre_dignidade_menstrual-assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_70_regina_barro_preto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_71_regina_tres_carolinas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2881/indicacao_no_72_-_denominacao_de_centro_esportivo_glauber_jensen.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2882/indicacao_no_73_-_uso_maquina_publica_completo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_74_-marcio_-_ama.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_75_regina_telas_janelas_e._joao_brunheira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_76_-marcio_-_manut.cozininha.piloto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_77_-leandro_-modernizacao_da_camara_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2646/1a_-_mensagem_pl_06-2025_-_cred._ad_e_sup.r_408.28089_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2740/002_-_mensagem_-_emenda_plc_11-2025_-_secretaria...inovacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2858/msg_003_-_1a_mensagem_que_emenda_pl_68-2025_-_samads.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2862/004_-emenda_ppa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2863/005-_emenda_ldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2870/006-_mensagem_-_emenda_plc_15-2025_-_ppi-2025_atualizada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2871/007-_mensagem_-_emenda_plc_16-2025_-_procuradoria_rdp.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2914/msg_008_-_1a_mensagem_loa_2026_ao_pl-77_correcao_contabeis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2929/msg_009_-_1a_mensagem_-_emenda_pl_18-2025_-_cria_vagas_coord._assist._de_gestao_e_mot._ambulancia_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2935/010-mensagem_transporte_coletivo_para_distritos_-_gratuito_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2945/msg_011_-_1a_mensagem-_emenda_plc_21-2025_-_penalidade_adm_sossego_publico.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2618/mocao_no_01__apelo_-_marcio_-_atendimento_da_sabesp_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2619/mocao_no_02__apelo_-_marcio_-_atendimento_da_cx_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2620/mocao_no_03__apelo_-_marcio_-_cx_d_agua_3_carolinas_maristela_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2651/mocao_no_04__apoio-_marcio-pec_da_anistia_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2660/mocao_no_05__aplauso_-_ricardo_oliveira_-_karatecas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2676/mocao_no_06__aplauso_andre_mao_ajudam.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2700/mocao_no_07__aplauso_roseval_gcm.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2705/mocao_no_08_aplauso_regina_andre_everton_formandos_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2727/mocao_no_09_aplaus_andre_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2728/mocao_no_10__aplauso_marcio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2729/mocao_no_11__aplauso_flavio_assistentes_sociais_-_copia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2736/mocao_no_12_aplauso_leandro_pm-assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2749/mocao_no_13_aplauso_marcio_-_elucidacao_dos_furtos_em_maristela_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2750/mocao_no_14__pesar_-_marcio_-_familia_sra._carla_janaina_rodrigues_de_lara_silveira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2754/mocao_no_15_apelo__-_everton__andre_regina_posto_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2765/mocao_no_16__pesar_-_marcio_-_familia_sra._reinaldo_uliana_-assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2767/mocao_no_17__apelo_-_marcio_-_ao_grupo_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2780/mocao_no_18__pesar_-_marcio_-_familia_sr._dirgam.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2783/mocao_no_19__apelo_-_marcio_-_ao_grupo_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2792/mocao_no_20__pesar_-_marcio_-_familia_euripedes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2824/mocao_no_21__aplauso-_andre-_capoeira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2827/mocao_no_22__repudio_-_granzotto_-_presidente.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2828/mocao_no_23__aplauso-_marcio__juiza.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2829/mocao_no_24__apelo_kant_flavio_marcio_capital_brinquedo-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2840/mocao_no_25__apoio_flavio_agropecuario.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2841/mocao_no_26__aplauso_marcio_dep_luiz_motta.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2842/mocao_no_27__aplauso_marcio_dep_itamar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2843/mocao_no_28__aplauso_marcio_jose_basilio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2844/mocao_no_29__pesar_flavio_familiares_kaua.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2845/mocao_no_30__pesar_-_marcio_-_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2851/mocao_no_31__aplauso_everton_estudantes.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2853/mocao_no_32__pesar_-_flavio_chico_boia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2855/mocao_no_33__aplauso_everton_estudantes_-matematica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2860/mocao_no_34__aplauso_kant_roque_bruno.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2880/mocao_no_35__repudio_flavio_decreto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2883/mocao_no_36__pesar_-_granzotto_famillia_admur.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2884/mocao_no_37__aplauso-_andre_igreja-assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2916/mocao_no_38__apoio_leandro_pl_racao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2918/mocao_no_39__aplauso-_jose_roque_atleta-assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2599/pdl_002_2025_decreto_legislativo_cartao_alimentacao_completo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2770/1_pdl_002_2025_torrao_natal_-_caio_castanheira_completo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2771/1_pdl_003_2025_torrao_natal_-tete_completo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2772/1_pdl_004_2025_torrao_natal_-djalma_bordginon_completo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2773/1_pdl_005_2025_piraju_cidadao_laranjalense_completo_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2774/1_pdl_006_2025_bira_cidadao_laranjalense_completo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2775/1_pdl_007_2025_ismael_cidadao_laranjalense_completo_final.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2776/1_pdl_008_medalha_do_merito_-_jose_luiz_completo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2856/pdl_009__aprovacao_das_contas_2023_completo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2943/pdl_010__sustando_decreto_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2590/023_-credito_adicional_especial_-_r2._-__docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2591/035_-_revisao_conselho_tutelar_-__docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2602/0130_-_credito_adicional_especial_-_cip_-_r2.408.00000__.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2605/0136_-_credito_adicional_especial_-_fundeb_r_1.871.87316___.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2608/pl_05_2025_semana_maternidade_atipica.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2609/0147_-_credito_adicional_especial_e_suplementar_-_r_408.28089___.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2610/0148_-_credito_adicional_especial_r_2.054.51644__.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2611/0149_-_credito_adicional_especial_r_385.00000___.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2612/0151_-_cria_o_fundo_municipal_de_saneamento_ambiental_e_infraestrutura_-_fmsai__.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2622/0169_-_credito_adicional_especial_r_150.00000_i__.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2623/0170_-_credito_adicional_especial_r_50.00000___.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2624/0171-_credito_adicional_especial_r_105.30000___.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2625/0172-_credito_adicional_suplementar_r_654.00000__.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2626/pl-14-2025_-_projeto_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2636/0188_-_ratifica_o_protocolo_de_intencoes_cesiro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2637/0189_-_criacao_da__romu___-_ronda_ostensiva_municipal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2638/0190_-_diaria_por_atividade_eventual_dae_diaria__.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2639/0191-_programa_de_guarda_cidada_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2640/0192_-_criacao_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2641/0193-_cria_conselho_municipal_de_seguranca_publica_comsep_e_do_fundo_mun._de_seg._publica_fumsep3-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2642/0194-_criacao_do_gabinete_de_gestao_integrada_municipal_-_ggim_-.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2643/0195-cria_e_estabelece_as_diretrizes_de_atuacao_da_guarnicao_especial_da_guarda_civil_municipal_na_implementacao_da_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2644/0196_-criacao_do__pam__pelotao_ambiental_da_guarda_civil_municipal-.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2645/0199_-_convenio_inter_cidades.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2652/0214_-_autoriza_celebrar_convenio_governo_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2666/pl-26-2025_-_microchip_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2673/pl-27-2025_-fibromialgia_marcio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2675/pl-28-25_-abril_azul_andre_flavio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2680/pl-29-2025_-_credito_adicional_especial__r_7.95613.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2687/0337-dispoe_sobre_o_programa_de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_segurancapais.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2693/0348_-_credito_adicional_especial-r101.00000_-_esporte___.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2695/0351_-_credito_adicional_especial-r15.22909__.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2697/0352_-_credito_adicional_especial__r_r_48.45674__.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2706/pl-34-25_-direito_acompanhante_mulher_andre_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2710/0390_-_credito_adicional_especial__rr_15.50350__-_campanha_da_vacinacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2711/0391_-_credito_adicional_especial__r_500.86299___-_esporte.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2720/0423_-_credito_adicional_especial__r237.51348.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2721/0413_-_credito_adicional_especial__r_1.119.00000-_pista_caminhada.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2722/pl-39-025_-fibromialgia_marcio_-_novo-assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2723/0432_-_credito_adicional_especial__rr_41.53817__-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2732/0447-correcao-credito_adicional_especial-r_48.75674-cultura_e_turismo-emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2735/pl-42-025_-odontologico_regina.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2742/0462_-_criacao_e_instituicao_do_fundo_municipal_do_meio_ambiente_-_fundema_.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2743/0463-_criacao_e_instituicao_da_feira_da_lua_municipal_de_economia_criativa_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2744/0468-_intensidade_maxima_permitida_na_difusao_de_sons_e_ruidos_por_meio_de_veiculos_automotores_ou_de_tracao_animal__.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2746/0474-_credito_adicional_especial-r_133.75674_-_emenda_impositiva_apae-__.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2751/0495_-_altera_lei__3.549-_2025_-comsepe_fumsep___.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2758/pl-48-2025_-_credito_adicional_especial-r_3.356.02813_-_saldo_saude_2024_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2766/pl-49-2025_-_credito_adicional_especial-r_200.00000_-_saude__.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2769/pl-50-2025_--_credito_adiconal_r268.75674___-_criacao_secretaria_turismo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2777/0636_-_credito_adicional_especial_r_369.27882_-_educacao_-_escola_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2778/0641_-_credito_adicional_especial__r52.00000_-_creas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2786/0689_-altera_o_artigo_3o_da_lei_municipal_no_1.876_-_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2787/pl-54-2025_-everton.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2788/pl-55-2025-_autoriza_consorcio_intermunicipal_de_saude_da_regiao_metropolitana_de_piracicaba_-_cismetro_limeira_-_.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2789/pl-56-202-delimitacao_da_zona_urbana_da_sede_do_mun._de_laranjal_paulista_com_o_distrito_de_maristela_tem_mapa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2790/pl-57-2025_-_delimitacao_da_zona_urbana_da_sede_do_distrito_de_laras_municipio_de_laranjal_paulista___-1-10_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2796/pl-58-025_-leucena.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2801/pl-59-2025_-_prog._de_seguranca_cidada_e_a_criacao_dos_polos_de_acoes_integradas_em_seguranca_-_pais_-__.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2807/pl-60-025_-_flavio_p._-_projeto_de_lei_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2809/pl-61-2025_-__ppa_2026_2029_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2810/pl-62-2025_-__lei_de_diretrizes_orcamentarias_ldo_2026__.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2811/pl-63-2025_-_credito_adicional_suplementar_r3.800.00000___.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2815/pl-64-025_-_andre_-_italiano.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2816/pl-65-025_-_leandro_achados_perdidos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2817/pl-66-025_-_leandro_detectores_metais_250815_162109.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2819/pl-67-025_-_andre_-fisio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2821/pl-68-2025___-_altera_lei_3264-19_patrulha_agricola_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2822/pl-69-2025__-_credito_adicional_especial__r1.199.92800_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2823/pl-70-2025__-_credito_adicional_especial__r_739.00000__.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2825/pl-71-2025_-_credito_adicional_suplementar_r377.00000___.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2826/pl-72-2025_-_credito_adicional_especial__r_293.37917___.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2830/pl-73-025_-_andre_-_granzotto_antirracismo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2833/pl-74-2025_-_credito_adicional_especial__r_120.00000_-_sec_servicos__.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2848/0808_-_credito_adicional_especial__rr_481.10400_-_recape_av._francisco_pillon__.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2852/0822_-_credito_adicional_especial__r450.00000___.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2861/0848_-_loa_2026_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2866/pl-78-2025_-_cameras_nas_escolas-leandro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2867/pl-79-2025_-_leandro_achados_perdidos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2869/0882-dispoe_sobre_abertura_de_credito_adicional_suplementar-r_1.726.87376.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2872/pl-81-2025_-_flavio_institui_calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2873/pl-82-2025-_alteracao_ldo_2026_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2874/pl-83-2025_-_alteracao_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2876/pl-84-2025_-_regina_marcio_merenda_professoras.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2911/pl-85-25_-marcha_jesus_ricardo_oliveira.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2913/pl-86-25_-iptu_isencao_marcio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2919/pl-87-2025_-_credito_adicional_especial__r1.200.00000___.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2920/pl-88-2025__-_altera_a_lei_no_3.345_-_transporte_coletivo_gratuito_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2924/pl-89-2025_-_credito_adicional_especial__r_seg._publica_-_equip.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2925/pl-90-25_-janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2928/pl-91-25_-marcio_proibido_venda_combustivel.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2930/pl-92-2025_-_credito_adicional_especial__r1.550.00000__.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2936/0991-_credito_adicional_especial__r7.93769_-_emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2939/1019_-_dipoe_sobre_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2940/1021_-_credito_adicional_suplementar-r_6.012.51000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2941/1037_-__criacao_e_instituicao_fundo_municipal_de_desenvolvimento_rural_-_funder_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2944/1008-credito_adicional_suplementar_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2592/032_-_revisao_geral_anual_executivo_e_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2593/033_-_revisao_geral_anual_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2594/034_-_revisao_geral_anual_-_agentes_politicos_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2595/036_-reajuste_bolsa_estagiario__.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2596/038_-_aumento_cartao__alimentacao_2025_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2598/plc-06-2025-aumento_vencimentos_empregados_legislativo_completo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2601/0127_-_altera__lc_217-22_-_bombeiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2684/0299_-_altera_lc_314_-_comandante_e_subcomandante.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2685/0315_-_nova_estrutura_superior_-_cria_sec._turismo_e_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2690/plc-10-2025-mesa_diretora__alter._plano_de_carreira_-_qualificacao-assinado-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2734/0454_-_nova_estrutura_superior_-_cria_secretaria_de__turismo_25-05_-12.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2741/0461_-__plano_municipal_de_gestao_integrada_de_residuos_solidos_-_pmgirs__.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2805/plc-13-2025-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_l.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2806/plc-14-2025_-_programa_de_parcelamento_incentivado_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2849/plc-15-2025__-_programa_de_parcelamento_individual__2025_-ppi_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2850/plc-16-2025-altera_o_anexo_i_da_lei_complementar_no_085_-_carga_horaria_e_salario_procuradores.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2865/plc-17-2025_-_altera_a_lei_compl._no_209-2018-_codigo_de_posturas_-_ruidos_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2868/0880-cria_vagas_de_coord_assitente_e_motorista_veic._especial_.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2922/plc-19-2025_-_incentivos_fiscais_instalacao_e_expansao_industrial_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2923/plc-20-2025_-_altera_o_anexo_ix_da_lc_85_-07_para_novas_e_claras_disposicoes_sobre_a_jornada_semanal_nas_escolas_municipais___.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2937/0999-_altera_codigo_posturas_-_poluicao_sonora_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2942/1001_-_cria_cargos_educcao_-_psicopedagogo_prof._subistituto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2628/projeto_resolucao_no_01_comissao_de_assuntos_relevantes_jovens_na_politica_final.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_resolucao_n_02_2025_consignado_bb_completo-assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_resolucao_no_03_controle_interno_alt_res_02_20131.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_resolucao_no_04_controle_interno_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2875/projeto_resolucao_no_05_mocao_aplauso.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2603/requerimento_n_01_2025_leandro__assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2604/requerimento_n_02_2025_saude_leandro_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2607/requerimento_n_03_2025_vig.epidemiologica_leandro_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2613/requerimento_n_04_2025_servico_escuta_andre_final.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2614/requerimento_n_05__2025_-leandro_multas_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2616/requerimento_n_06_2025__-_marcio_-_inventario_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2617/requerimento_n_07_2025__-_marcio_-_escola_d._isabel_alves_lima_-_consumo_de_agua_.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2621/requerimento_n_08_2025_leandro_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2629/requerimento_n_09_2025_everton_repasse_estudantes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2631/requerimento_n_10_2025_andre_lei_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2634/requerimento_n_11_2025_everton_andre_informacoes_sobre_a_limpeza.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2647/requerimento_n_12_2025_flavio.port_ric.oliveira_informacoe_sobre_servicos_vicamp.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2650/requerimento_n_13_2025_everton_emenda_deputada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_n_14_2025_granzotto_registro_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2662/requerimento_n_15_2025_roseval_blitz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2663/requerimento_n_16_2025_roseval_divida_administracao_anterior.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2669/requerimento_n_17_2025_roseval_residencial_nene_garpelli.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2670/requerimento_n_18_2025_marcio_garpelli_-_manutencao_do_corrego_da_vila_zala_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2678/requerimento_n_19_2025_roseval_vagas_em_frente_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2691/requerimento_n_20_2025_andre_fogos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2694/requerimento_n_21_informacoes_sobre_avenida_francisco_pillon.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2696/requerimento_n_22_sesi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_n_23_leandro_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2702/requerimento_n_24_2025_everton_despesas_viagens_executivo-assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2703/requerimento_n_25_2025_andre_pagamento_especially.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2712/requerimento_n_26_2025_everton_informacoes_sobre_demandas1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2716/requerimento_n_27_2025_marcio_garpelli_-_obra_cozinha_piloto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_n_28_2025_marcio_garpelli_-_obra_canalizacao_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2719/requerimento_n_29_2025_regina_emenda_deputada.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2724/requerimento_n_30_2025_regina_veiculo_uti.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2730/requerimento_n_31_2025_flavio_e_granzotto_leis_na_pratica.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2737/requerimento_n_32_2025_regina_carnaval-assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2745/requerimento_n_33_2025_everton_informacoes_sobre_joao_salto-assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2747/requerimento_n_34_2025_marcio_g_-_secretaria_de_servicos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2748/requerimento_n_35_2025_leandro_veiculo_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2752/requerimento_n_36_2025_everton_emenda_20_2022_chip.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2753/requerimento_n_37_2025_granzotto_garagem.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2756/requerimento_n_38_2025_andre-ciee.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2760/requerimento_n_39_2025_granzotto_emenda_22_2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2761/requerimento_n_40_2025_granzotto_transporte_gratuit0.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2762/requerimento_n_41_2025_andre_aee.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2764/requerimento_n_42_2025_everton_iss.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2781/requerimento_n_43_leandro_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2795/requerimento_n_44_andre_coveiros.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2797/requerimento_n_45_everton_cronogramas-assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2808/requerimento_n_46_2025_marcio_g_-_copia_p.a._do_executivo_no._13_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2812/requerimento_n_47_2025_regina_granzotto_lixo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2813/requerimento_n_48_2025_regina_granzotto_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2814/requerimento_n_49_2025_everton_presidente.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2818/requerimento_n_50_2025_regina_granzotto_contratacao_emergencial.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2832/requerimento_n_51_2025_evereton_cronograma.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2834/requerimento_n_52_2025_marcio_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2835/requerimento_n_53_2025_marcio_horas_extra.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2836/requerimento_n_54_2025_granzotto_ppp.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2879/requerimento_n_55_flavio_portela_-_cronograma_execucao_da_emenda_impostiva_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2912/requerimento_n_56_2025_marcio_ama.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_57_regina_andre_everton_granzotto_nilso.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_n_58_2025_andre_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_n_59_2025_regina_inspetor.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_n_60_2025_marcio_manut-rolo-compactador.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_n_61_2025_marcio_informacoes_corelpa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2938/requerimento_n_62_2025_everton.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2025/2714/0393-_pl_17_-_recurso_parecer_ccj1_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H353"/>
+  <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7301,6176 +7311,6202 @@
       </c>
       <c r="D117" t="s">
         <v>404</v>
       </c>
       <c r="E117" t="s">
         <v>405</v>
       </c>
       <c r="F117" t="s">
         <v>406</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H117" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>436</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D118" t="s">
+        <v>404</v>
+      </c>
+      <c r="E118" t="s">
+        <v>405</v>
+      </c>
+      <c r="F118" t="s">
+        <v>406</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="E118" t="s">
+      <c r="H118" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>439</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>440</v>
+      </c>
+      <c r="E119" t="s">
         <v>441</v>
       </c>
-      <c r="B119" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F119" t="s">
+        <v>93</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>444</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" t="s">
+        <v>440</v>
+      </c>
+      <c r="E120" t="s">
+        <v>441</v>
+      </c>
+      <c r="F120" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H120" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>448</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D121" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E121" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F121" t="s">
+        <v>445</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>451</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>25</v>
+      </c>
+      <c r="D122" t="s">
+        <v>440</v>
+      </c>
+      <c r="E122" t="s">
+        <v>441</v>
+      </c>
+      <c r="F122" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H122" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>455</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E123" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H123" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>458</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D124" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E124" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F124" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H124" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>461</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D125" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E125" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F125" t="s">
+        <v>156</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>464</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>41</v>
+      </c>
+      <c r="D126" t="s">
+        <v>440</v>
+      </c>
+      <c r="E126" t="s">
+        <v>441</v>
+      </c>
+      <c r="F126" t="s">
         <v>465</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>466</v>
       </c>
       <c r="H126" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>468</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D127" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E127" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>471</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" t="s">
+        <v>440</v>
+      </c>
+      <c r="E128" t="s">
+        <v>441</v>
+      </c>
+      <c r="F128" t="s">
         <v>472</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>473</v>
       </c>
       <c r="H128" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>475</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D129" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E129" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F129" t="s">
-        <v>46</v>
+        <v>107</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H129" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>478</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D130" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E130" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F130" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>479</v>
       </c>
       <c r="H130" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>481</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D131" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E131" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F131" t="s">
         <v>93</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H131" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>484</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D132" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E132" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F132" t="s">
+        <v>93</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>487</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>66</v>
+      </c>
+      <c r="D133" t="s">
+        <v>440</v>
+      </c>
+      <c r="E133" t="s">
+        <v>441</v>
+      </c>
+      <c r="F133" t="s">
         <v>488</v>
-      </c>
-[...13 lines deleted...]
-        <v>469</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H133" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>491</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D134" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E134" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F134" t="s">
-        <v>93</v>
+        <v>472</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>492</v>
       </c>
       <c r="H134" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>494</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D135" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E135" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F135" t="s">
         <v>93</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H135" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>497</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D136" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E136" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F136" t="s">
         <v>93</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H136" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>500</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D137" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E137" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F137" t="s">
         <v>93</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>501</v>
       </c>
       <c r="H137" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>503</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D138" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E138" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H138" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>506</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D139" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E139" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>509</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>89</v>
+      </c>
+      <c r="D140" t="s">
+        <v>440</v>
+      </c>
+      <c r="E140" t="s">
+        <v>441</v>
+      </c>
+      <c r="F140" t="s">
         <v>510</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H140" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>513</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D141" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E141" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F141" t="s">
+        <v>93</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>516</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>96</v>
+      </c>
+      <c r="D142" t="s">
+        <v>440</v>
+      </c>
+      <c r="E142" t="s">
+        <v>441</v>
+      </c>
+      <c r="F142" t="s">
         <v>517</v>
       </c>
-      <c r="B142" t="s">
-[...11 lines deleted...]
-      <c r="F142" t="s">
+      <c r="G142" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>520</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>100</v>
+      </c>
+      <c r="D143" t="s">
+        <v>440</v>
+      </c>
+      <c r="E143" t="s">
+        <v>441</v>
+      </c>
+      <c r="F143" t="s">
         <v>521</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H143" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>524</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D144" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E144" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F144" t="s">
         <v>93</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H144" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>527</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D145" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E145" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F145" t="s">
         <v>93</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H145" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>530</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D146" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E146" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F146" t="s">
-        <v>340</v>
+        <v>93</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H146" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>533</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>209</v>
+        <v>113</v>
       </c>
       <c r="D147" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E147" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F147" t="s">
-        <v>93</v>
+        <v>340</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H147" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>536</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D148" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E148" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F148" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H148" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>539</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D149" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E149" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F149" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H149" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>542</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D150" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E150" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F150" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>543</v>
       </c>
       <c r="H150" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>545</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D151" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E151" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F151" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H151" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>548</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D152" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E152" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F152" t="s">
+        <v>70</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>551</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>229</v>
+      </c>
+      <c r="D153" t="s">
+        <v>440</v>
+      </c>
+      <c r="E153" t="s">
+        <v>441</v>
+      </c>
+      <c r="F153" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H153" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>555</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D154" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E154" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F154" t="s">
+        <v>26</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>558</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>238</v>
+      </c>
+      <c r="D155" t="s">
+        <v>440</v>
+      </c>
+      <c r="E155" t="s">
+        <v>441</v>
+      </c>
+      <c r="F155" t="s">
         <v>559</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H155" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>562</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D156" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E156" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F156" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H156" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>565</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D157" t="s">
+        <v>440</v>
+      </c>
+      <c r="E157" t="s">
+        <v>441</v>
+      </c>
+      <c r="F157" t="s">
+        <v>86</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="E157" t="s">
+      <c r="H157" t="s">
         <v>567</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>568</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
+        <v>569</v>
+      </c>
+      <c r="E158" t="s">
+        <v>570</v>
+      </c>
+      <c r="F158" t="s">
         <v>571</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H158" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>574</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D159" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E159" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F159" t="s">
         <v>93</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H159" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>577</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D160" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E160" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F160" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H160" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>580</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D161" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E161" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F161" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H161" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>583</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D162" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E162" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H162" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>586</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D163" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E163" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F163" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H163" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>589</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D164" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E164" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F164" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H164" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>592</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D165" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E165" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F165" t="s">
-        <v>568</v>
+        <v>93</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H165" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>595</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D166" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E166" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F166" t="s">
+        <v>571</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="G166" s="1" t="s">
+      <c r="H166" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>598</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>49</v>
+      </c>
+      <c r="D167" t="s">
+        <v>569</v>
+      </c>
+      <c r="E167" t="s">
+        <v>570</v>
+      </c>
+      <c r="F167" t="s">
         <v>599</v>
       </c>
-      <c r="B167" t="s">
-[...5 lines deleted...]
-      <c r="D167" t="s">
+      <c r="G167" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="E167" t="s">
+      <c r="H167" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>602</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>603</v>
+      </c>
+      <c r="E168" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>601</v>
       </c>
       <c r="F168" t="s">
         <v>406</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H168" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>607</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D169" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E169" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F169" t="s">
         <v>406</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H169" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D170" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E170" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F170" t="s">
         <v>406</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H170" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>612</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D171" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E171" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F171" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H171" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>615</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D172" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E172" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F172" t="s">
-        <v>406</v>
+        <v>21</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H172" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>618</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D173" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E173" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F173" t="s">
         <v>406</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>619</v>
       </c>
       <c r="H173" t="s">
-        <v>603</v>
+        <v>620</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D174" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E174" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F174" t="s">
         <v>406</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="H174" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D175" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E175" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F175" t="s">
         <v>406</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H175" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>625</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D176" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E176" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F176" t="s">
         <v>406</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H176" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D177" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E177" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F177" t="s">
         <v>406</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="H177" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D178" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E178" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F178" t="s">
         <v>406</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H178" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D179" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E179" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F179" t="s">
         <v>406</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H179" t="s">
-        <v>633</v>
+        <v>606</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>634</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D180" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E180" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>635</v>
       </c>
       <c r="H180" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>637</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D181" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E181" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F181" t="s">
-        <v>406</v>
+        <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H181" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>640</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D182" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E182" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F182" t="s">
         <v>406</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>641</v>
       </c>
       <c r="H182" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>643</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D183" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E183" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F183" t="s">
         <v>406</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>644</v>
       </c>
       <c r="H183" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>646</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D184" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E184" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F184" t="s">
         <v>406</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>647</v>
       </c>
       <c r="H184" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>649</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D185" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E185" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F185" t="s">
         <v>406</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H185" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>652</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D186" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E186" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F186" t="s">
         <v>406</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H186" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>655</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D187" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E187" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F187" t="s">
         <v>406</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H187" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>658</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D188" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E188" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F188" t="s">
         <v>406</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>659</v>
       </c>
       <c r="H188" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>661</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D189" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E189" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F189" t="s">
         <v>406</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>662</v>
       </c>
       <c r="H189" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>664</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D190" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E190" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F190" t="s">
         <v>406</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H190" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>667</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D191" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E191" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F191" t="s">
         <v>406</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>668</v>
       </c>
       <c r="H191" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>670</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D192" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E192" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F192" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>671</v>
       </c>
       <c r="H192" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>673</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D193" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E193" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F193" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H193" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>676</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D194" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E194" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F194" t="s">
+        <v>93</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>679</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>110</v>
+      </c>
+      <c r="D195" t="s">
+        <v>603</v>
+      </c>
+      <c r="E195" t="s">
+        <v>604</v>
+      </c>
+      <c r="F195" t="s">
         <v>680</v>
-      </c>
-[...13 lines deleted...]
-        <v>406</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H195" t="s">
-        <v>603</v>
+        <v>682</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>209</v>
+        <v>113</v>
       </c>
       <c r="D196" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E196" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F196" t="s">
         <v>406</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="H196" t="s">
-        <v>684</v>
+        <v>606</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>685</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D197" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E197" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F197" t="s">
         <v>406</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>686</v>
       </c>
       <c r="H197" t="s">
-        <v>603</v>
+        <v>687</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D198" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E198" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F198" t="s">
         <v>406</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H198" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D199" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E199" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F199" t="s">
         <v>406</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H199" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D200" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E200" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="H200" t="s">
-        <v>693</v>
+        <v>606</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>694</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D201" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E201" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F201" t="s">
-        <v>406</v>
+        <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>695</v>
       </c>
       <c r="H201" t="s">
-        <v>603</v>
+        <v>696</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D202" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E202" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F202" t="s">
         <v>406</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H202" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D203" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E203" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F203" t="s">
         <v>406</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H203" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D204" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E204" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F204" t="s">
         <v>406</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H204" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D205" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E205" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F205" t="s">
-        <v>93</v>
+        <v>406</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="H205" t="s">
-        <v>704</v>
+        <v>606</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>705</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D206" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E206" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F206" t="s">
-        <v>406</v>
+        <v>93</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H206" t="s">
-        <v>603</v>
+        <v>707</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D207" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E207" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F207" t="s">
         <v>406</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H207" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D208" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E208" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F208" t="s">
-        <v>38</v>
+        <v>406</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="H208" t="s">
-        <v>711</v>
+        <v>606</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>712</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D209" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E209" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F209" t="s">
-        <v>406</v>
+        <v>38</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>713</v>
       </c>
       <c r="H209" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>715</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D210" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E210" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F210" t="s">
         <v>406</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>716</v>
       </c>
       <c r="H210" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>718</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D211" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E211" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F211" t="s">
         <v>406</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H211" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>721</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D212" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E212" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F212" t="s">
         <v>406</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H212" t="s">
-        <v>603</v>
+        <v>723</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D213" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E213" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F213" t="s">
         <v>406</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H213" t="s">
-        <v>725</v>
+        <v>606</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>726</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D214" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E214" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F214" t="s">
         <v>406</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H214" t="s">
-        <v>617</v>
+        <v>728</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D215" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" t="s">
         <v>406</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H215" t="s">
-        <v>603</v>
+        <v>620</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D216" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E216" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F216" t="s">
         <v>406</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H216" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D217" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E217" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F217" t="s">
         <v>406</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H217" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D218" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E218" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F218" t="s">
         <v>406</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="H218" t="s">
-        <v>736</v>
+        <v>606</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>737</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D219" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E219" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F219" t="s">
         <v>406</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>738</v>
       </c>
       <c r="H219" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>740</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D220" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E220" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F220" t="s">
-        <v>21</v>
+        <v>406</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>741</v>
       </c>
       <c r="H220" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>743</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D221" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E221" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F221" t="s">
-        <v>406</v>
+        <v>21</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H221" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>746</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D222" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E222" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F222" t="s">
         <v>406</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H222" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>749</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D223" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E223" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F223" t="s">
         <v>406</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H223" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>752</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D224" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E224" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H224" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>755</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D225" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E225" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F225" t="s">
-        <v>406</v>
+        <v>13</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>756</v>
       </c>
       <c r="H225" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>758</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D226" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E226" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F226" t="s">
-        <v>107</v>
+        <v>406</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>759</v>
       </c>
       <c r="H226" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>761</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D227" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E227" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F227" t="s">
-        <v>406</v>
+        <v>107</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>762</v>
       </c>
       <c r="H227" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>764</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D228" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E228" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F228" t="s">
         <v>406</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H228" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>767</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="D229" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E229" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F229" t="s">
         <v>406</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>768</v>
       </c>
       <c r="H229" t="s">
-        <v>633</v>
+        <v>769</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D230" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E230" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H230" t="s">
-        <v>771</v>
+        <v>636</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>772</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D231" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E231" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F231" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H231" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>775</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D232" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E232" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F232" t="s">
         <v>46</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H232" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>778</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D233" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E233" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F233" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>779</v>
       </c>
       <c r="H233" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>781</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D234" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E234" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F234" t="s">
-        <v>406</v>
+        <v>13</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>782</v>
       </c>
       <c r="H234" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>784</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D235" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E235" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F235" t="s">
         <v>406</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>785</v>
       </c>
       <c r="H235" t="s">
-        <v>603</v>
+        <v>786</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D236" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E236" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F236" t="s">
         <v>406</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H236" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="D237" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E237" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F237" t="s">
         <v>406</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H237" t="s">
-        <v>790</v>
+        <v>606</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>791</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D238" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E238" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F238" t="s">
         <v>406</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>792</v>
       </c>
       <c r="H238" t="s">
-        <v>603</v>
+        <v>793</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D239" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E239" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F239" t="s">
-        <v>794</v>
+        <v>406</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>795</v>
       </c>
       <c r="H239" t="s">
-        <v>796</v>
+        <v>606</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>796</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>384</v>
+      </c>
+      <c r="D240" t="s">
+        <v>603</v>
+      </c>
+      <c r="E240" t="s">
+        <v>604</v>
+      </c>
+      <c r="F240" t="s">
         <v>797</v>
-      </c>
-[...13 lines deleted...]
-        <v>406</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>798</v>
       </c>
       <c r="H240" t="s">
-        <v>603</v>
+        <v>799</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="D241" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E241" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F241" t="s">
         <v>406</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H241" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D242" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E242" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F242" t="s">
         <v>406</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H242" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="D243" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E243" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F243" t="s">
         <v>406</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H243" t="s">
-        <v>805</v>
+        <v>606</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>806</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
+        <v>400</v>
+      </c>
+      <c r="D244" t="s">
+        <v>603</v>
+      </c>
+      <c r="E244" t="s">
+        <v>604</v>
+      </c>
+      <c r="F244" t="s">
+        <v>406</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="D244" t="s">
-[...8 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>809</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>810</v>
       </c>
-      <c r="B245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D245" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E245" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F245" t="s">
         <v>46</v>
       </c>
       <c r="G245" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H245" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>813</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>814</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="D246" t="s">
+        <v>603</v>
+      </c>
+      <c r="E246" t="s">
+        <v>604</v>
+      </c>
+      <c r="F246" t="s">
+        <v>46</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="D246" t="s">
-[...8 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>817</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>818</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="D247" t="s">
+        <v>603</v>
+      </c>
+      <c r="E247" t="s">
+        <v>604</v>
+      </c>
+      <c r="F247" t="s">
+        <v>406</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="D247" t="s">
-[...8 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>821</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>822</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="D248" t="s">
+        <v>603</v>
+      </c>
+      <c r="E248" t="s">
+        <v>604</v>
+      </c>
+      <c r="F248" t="s">
+        <v>107</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="D248" t="s">
-[...8 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>825</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
         <v>826</v>
       </c>
-      <c r="B249" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D249" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E249" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F249" t="s">
         <v>406</v>
       </c>
       <c r="G249" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H249" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>829</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>830</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>603</v>
+      </c>
+      <c r="E250" t="s">
+        <v>604</v>
+      </c>
+      <c r="F250" t="s">
+        <v>406</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="D250" t="s">
-[...5 lines deleted...]
-      <c r="F250" t="s">
+      <c r="H250" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>833</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>834</v>
+      </c>
+      <c r="D251" t="s">
+        <v>603</v>
+      </c>
+      <c r="E251" t="s">
+        <v>604</v>
+      </c>
+      <c r="F251" t="s">
         <v>835</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="G251" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="D251" t="s">
-[...8 lines deleted...]
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>838</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>839</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="D252" t="s">
+        <v>603</v>
+      </c>
+      <c r="E252" t="s">
+        <v>604</v>
+      </c>
+      <c r="F252" t="s">
+        <v>42</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="D252" t="s">
-[...8 lines deleted...]
-      <c r="G252" s="1" t="s">
+      <c r="H252" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>842</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
         <v>843</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>603</v>
+      </c>
+      <c r="E253" t="s">
+        <v>604</v>
+      </c>
+      <c r="F253" t="s">
+        <v>93</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="D253" t="s">
-[...8 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>846</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>847</v>
       </c>
       <c r="D254" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E254" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F254" t="s">
         <v>406</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>848</v>
       </c>
       <c r="H254" t="s">
-        <v>849</v>
+        <v>606</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>849</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>850</v>
       </c>
-      <c r="B255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D255" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E255" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F255" t="s">
         <v>406</v>
       </c>
       <c r="G255" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H255" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>853</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>854</v>
       </c>
       <c r="D256" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E256" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>406</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>855</v>
       </c>
       <c r="H256" t="s">
-        <v>856</v>
+        <v>606</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>856</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
         <v>857</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="D257" t="s">
+        <v>603</v>
+      </c>
+      <c r="E257" t="s">
+        <v>604</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="D257" t="s">
-[...8 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>860</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>861</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>603</v>
+      </c>
+      <c r="E258" t="s">
+        <v>604</v>
+      </c>
+      <c r="F258" t="s">
+        <v>93</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="D258" t="s">
-[...8 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>864</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>865</v>
       </c>
       <c r="D259" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E259" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F259" t="s">
         <v>406</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>866</v>
       </c>
       <c r="H259" t="s">
-        <v>867</v>
+        <v>606</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>867</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>868</v>
       </c>
-      <c r="B260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D260" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E260" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F260" t="s">
         <v>406</v>
       </c>
       <c r="G260" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H260" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>871</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
         <v>872</v>
       </c>
-      <c r="B261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D261" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E261" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F261" t="s">
         <v>406</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H261" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>875</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>876</v>
       </c>
       <c r="D262" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E262" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F262" t="s">
         <v>406</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>877</v>
       </c>
       <c r="H262" t="s">
-        <v>878</v>
+        <v>820</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>878</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>879</v>
       </c>
-      <c r="B263" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D263" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E263" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F263" t="s">
         <v>406</v>
       </c>
       <c r="G263" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H263" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>882</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>883</v>
       </c>
-      <c r="B264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D264" t="s">
-        <v>884</v>
+        <v>603</v>
       </c>
       <c r="E264" t="s">
-        <v>885</v>
+        <v>604</v>
       </c>
       <c r="F264" t="s">
         <v>406</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="H264" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>886</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265" t="s">
+        <v>887</v>
+      </c>
+      <c r="E265" t="s">
         <v>888</v>
-      </c>
-[...10 lines deleted...]
-        <v>885</v>
       </c>
       <c r="F265" t="s">
         <v>406</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>889</v>
       </c>
       <c r="H265" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>891</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D266" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E266" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F266" t="s">
         <v>406</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>892</v>
       </c>
       <c r="H266" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>894</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D267" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E267" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F267" t="s">
         <v>406</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>895</v>
       </c>
       <c r="H267" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>897</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D268" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E268" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F268" t="s">
         <v>406</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>898</v>
       </c>
       <c r="H268" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>900</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D269" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E269" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F269" t="s">
-        <v>568</v>
+        <v>406</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>901</v>
       </c>
       <c r="H269" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>903</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D270" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E270" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F270" t="s">
-        <v>406</v>
+        <v>571</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>904</v>
       </c>
       <c r="H270" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>906</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D271" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E271" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F271" t="s">
         <v>406</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>907</v>
       </c>
       <c r="H271" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>909</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D272" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E272" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F272" t="s">
         <v>406</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>910</v>
       </c>
       <c r="H272" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>912</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D273" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E273" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F273" t="s">
-        <v>568</v>
+        <v>406</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>913</v>
       </c>
       <c r="H273" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>915</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D274" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E274" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F274" t="s">
-        <v>406</v>
+        <v>571</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>916</v>
       </c>
       <c r="H274" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>918</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D275" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E275" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F275" t="s">
         <v>406</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>919</v>
       </c>
       <c r="H275" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>921</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D276" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E276" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F276" t="s">
         <v>406</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>922</v>
       </c>
       <c r="H276" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>924</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D277" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E277" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F277" t="s">
         <v>406</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>925</v>
       </c>
       <c r="H277" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>927</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D278" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E278" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F278" t="s">
         <v>406</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>928</v>
       </c>
       <c r="H278" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>930</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D279" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E279" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F279" t="s">
         <v>406</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>931</v>
       </c>
       <c r="H279" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>933</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D280" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E280" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F280" t="s">
         <v>406</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>934</v>
       </c>
       <c r="H280" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>936</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D281" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E281" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F281" t="s">
         <v>406</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H281" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>939</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D282" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E282" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F282" t="s">
         <v>406</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>940</v>
       </c>
       <c r="H282" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>942</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D283" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E283" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F283" t="s">
         <v>406</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>943</v>
       </c>
       <c r="H283" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>945</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D284" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E284" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F284" t="s">
         <v>406</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>946</v>
       </c>
       <c r="H284" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>948</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D285" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E285" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F285" t="s">
         <v>406</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>949</v>
       </c>
       <c r="H285" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>951</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D286" t="s">
+        <v>887</v>
+      </c>
+      <c r="E286" t="s">
+        <v>888</v>
+      </c>
+      <c r="F286" t="s">
+        <v>406</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="E286" t="s">
+      <c r="H286" t="s">
         <v>953</v>
-      </c>
-[...7 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>954</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>955</v>
+      </c>
+      <c r="E287" t="s">
         <v>956</v>
       </c>
-      <c r="B287" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F287" t="s">
-        <v>568</v>
+        <v>21</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>957</v>
       </c>
       <c r="H287" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>959</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D288" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E288" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F288" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H288" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>962</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D289" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E289" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F289" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>963</v>
       </c>
       <c r="H289" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>965</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D290" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E290" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F290" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H290" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>968</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D291" t="s">
+        <v>955</v>
+      </c>
+      <c r="E291" t="s">
+        <v>956</v>
+      </c>
+      <c r="F291" t="s">
+        <v>571</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="E291" t="s">
+      <c r="H291" t="s">
         <v>970</v>
-      </c>
-[...7 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>971</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>10</v>
+      </c>
+      <c r="D292" t="s">
+        <v>972</v>
+      </c>
+      <c r="E292" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F292" t="s">
         <v>46</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>974</v>
       </c>
       <c r="H292" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>976</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D293" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E293" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F293" t="s">
+        <v>46</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="G293" s="1" t="s">
+      <c r="H293" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>979</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>20</v>
+      </c>
+      <c r="D294" t="s">
+        <v>972</v>
+      </c>
+      <c r="E294" t="s">
+        <v>973</v>
+      </c>
+      <c r="F294" t="s">
         <v>980</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>981</v>
       </c>
       <c r="H294" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>983</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D295" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E295" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F295" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H295" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>986</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D296" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E296" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F296" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>987</v>
       </c>
       <c r="H296" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>989</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D297" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E297" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F297" t="s">
         <v>93</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>990</v>
       </c>
       <c r="H297" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>992</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D298" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E298" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F298" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>993</v>
       </c>
       <c r="H298" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>995</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D299" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E299" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F299" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>996</v>
       </c>
       <c r="H299" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>998</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D300" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E300" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F300" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>999</v>
       </c>
       <c r="H300" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1001</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D301" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E301" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F301" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="H301" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>1004</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D302" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E302" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F302" t="s">
+        <v>140</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="G302" s="1" t="s">
+      <c r="H302" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>56</v>
+      </c>
+      <c r="D303" t="s">
+        <v>972</v>
+      </c>
+      <c r="E303" t="s">
+        <v>973</v>
+      </c>
+      <c r="F303" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="H303" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1011</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D304" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E304" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F304" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="H304" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1014</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D305" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E305" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F305" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="H305" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1017</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D306" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E306" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F306" t="s">
         <v>156</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="H306" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1020</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D307" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E307" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F307" t="s">
         <v>156</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="H307" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1023</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D308" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E308" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F308" t="s">
-        <v>93</v>
+        <v>156</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="H308" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1026</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D309" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E309" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F309" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="H309" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1029</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D310" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E310" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="H310" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1032</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D311" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E311" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F311" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="H311" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1035</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D312" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E312" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F312" t="s">
         <v>21</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="H312" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>1038</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D313" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E313" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F313" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="H313" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1041</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D314" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E314" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F314" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H314" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1044</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D315" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E315" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H315" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1047</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D316" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E316" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F316" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="H316" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1050</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D317" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E317" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F317" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="H317" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>1053</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D318" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E318" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F318" t="s">
         <v>93</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="H318" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1056</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D319" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E319" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F319" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="H319" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1059</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>209</v>
+        <v>113</v>
       </c>
       <c r="D320" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E320" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F320" t="s">
         <v>38</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="H320" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1062</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D321" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E321" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F321" t="s">
+        <v>38</v>
+      </c>
+      <c r="G321" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="G321" s="1" t="s">
+      <c r="H321" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>213</v>
+      </c>
+      <c r="D322" t="s">
+        <v>972</v>
+      </c>
+      <c r="E322" t="s">
+        <v>973</v>
+      </c>
+      <c r="F322" t="s">
         <v>1066</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H322" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1069</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D323" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E323" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F323" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="H323" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1072</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D324" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E324" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F324" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="H324" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>1075</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D325" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E325" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F325" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="H325" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1078</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D326" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E326" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F326" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="H326" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>1081</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D327" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E327" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F327" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="H327" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>1084</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D328" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E328" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F328" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="H328" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>1087</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D329" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E329" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F329" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="H329" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>1090</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D330" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E330" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F330" t="s">
         <v>26</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="H330" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>1093</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D331" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E331" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F331" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="H331" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>1096</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D332" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E332" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F332" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="H332" t="s">
         <v>1098</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>1099</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D333" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E333" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F333" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="H333" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>1102</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D334" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E334" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F334" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="H334" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1105</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D335" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E335" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F335" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H335" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1108</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D336" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E336" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F336" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H336" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1111</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D337" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E337" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F337" t="s">
+        <v>93</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="G337" s="1" t="s">
+      <c r="H337" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>279</v>
+      </c>
+      <c r="D338" t="s">
+        <v>972</v>
+      </c>
+      <c r="E338" t="s">
+        <v>973</v>
+      </c>
+      <c r="F338" t="s">
         <v>1115</v>
-      </c>
-[...13 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="H338" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1118</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D339" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E339" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F339" t="s">
-        <v>21</v>
+        <v>1115</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="H339" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1121</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D340" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E340" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F340" t="s">
+        <v>21</v>
+      </c>
+      <c r="G340" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="G340" s="1" t="s">
+      <c r="H340" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>291</v>
+      </c>
+      <c r="D341" t="s">
+        <v>972</v>
+      </c>
+      <c r="E341" t="s">
+        <v>973</v>
+      </c>
+      <c r="F341" t="s">
         <v>1125</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="H341" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1128</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D342" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E342" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F342" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="H342" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>1131</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D343" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E343" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F343" t="s">
         <v>93</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="H343" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>1134</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D344" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E344" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F344" t="s">
+        <v>93</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="G344" s="1" t="s">
+      <c r="H344" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>307</v>
+      </c>
+      <c r="D345" t="s">
+        <v>972</v>
+      </c>
+      <c r="E345" t="s">
+        <v>973</v>
+      </c>
+      <c r="F345" t="s">
         <v>1138</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="H345" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>1141</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D346" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E346" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F346" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H346" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>1144</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D347" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E347" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F347" t="s">
+        <v>93</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="G347" s="1" t="s">
+      <c r="H347" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>319</v>
+      </c>
+      <c r="D348" t="s">
+        <v>972</v>
+      </c>
+      <c r="E348" t="s">
+        <v>973</v>
+      </c>
+      <c r="F348" t="s">
         <v>1148</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="H348" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
         <v>1151</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D349" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E349" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F349" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="H349" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
         <v>1154</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D350" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E350" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F350" t="s">
-        <v>93</v>
+        <v>38</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="H350" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>1157</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D351" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E351" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F351" t="s">
         <v>93</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="H351" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>1160</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D352" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E352" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="F352" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="H352" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
         <v>1163</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
+        <v>339</v>
+      </c>
+      <c r="D353" t="s">
+        <v>972</v>
+      </c>
+      <c r="E353" t="s">
+        <v>973</v>
+      </c>
+      <c r="F353" t="s">
+        <v>21</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
         <v>10</v>
       </c>
-      <c r="D353" t="s">
-[...5 lines deleted...]
-      <c r="F353" t="s">
+      <c r="D354" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1168</v>
+      </c>
+      <c r="F354" t="s">
         <v>406</v>
       </c>
-      <c r="G353" s="1" t="s">
-[...3 lines deleted...]
-        <v>1167</v>
+      <c r="G354" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13783,50 +13819,51 @@
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
     <hyperlink ref="G348" r:id="rId347"/>
     <hyperlink ref="G349" r:id="rId348"/>
     <hyperlink ref="G350" r:id="rId349"/>
     <hyperlink ref="G351" r:id="rId350"/>
     <hyperlink ref="G352" r:id="rId351"/>
     <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>