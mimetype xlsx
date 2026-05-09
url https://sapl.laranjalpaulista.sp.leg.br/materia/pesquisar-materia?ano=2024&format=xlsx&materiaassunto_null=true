--- v0 (2025-10-08)
+++ v1 (2026-05-09)
@@ -54,2690 +54,2690 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/plc_07_-_emd_01.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/plc_07_-_emd_01.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar  nº 7/2024, que dispõe sobre a organização administrativa e o Plano de Carreira da Guarda Civil Municipal de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_02_-_plc_13_24_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_02_-_plc_13_24_.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º no Artigo 1º do Projeto de Lei Complementar nº 13/2024.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/emenda_03_-_plc_13_24.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/emenda_03_-_plc_13_24.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea ao § 4º no artigo 2º do Projeto de Lei Complementar nº 13/2024.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/emenda_04_-_plc_13_24-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/emenda_04_-_plc_13_24-assinado.pdf</t>
   </si>
   <si>
     <t>altera o §3º no artigo 2º do Projeto de Lei Complementar nº 13/2024.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/emenda_05-_plc_13_24-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/emenda_05-_plc_13_24-assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º no artigo 1º do Projeto de Lei Complementar nº 13/2024</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/emenda_no_06_2024_-_mensagem_003_-_emenda_plc_18-2024_-_farmacia_24h.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/emenda_no_06_2024_-_mensagem_003_-_emenda_plc_18-2024_-_farmacia_24h.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 18/2024, que altera a Lei Complementar nº 209, de 11 de setembro de 2018 – Código de Posturas, para novas disposições sobre o horário de plantão de funcionamento das farmácias e drogarias.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/emenda_07-_pl_42__2024.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/emenda_07-_pl_42__2024.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa do Projeto de Lei nº 42/2024</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/ok_emenda_08_-_pl_47_2024_emenda_impositiva_-_valdecir_-sade-apae.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/ok_emenda_08_-_pl_47_2024_emenda_impositiva_-_valdecir_-sade-apae.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 47/2024, que estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/ok_emenda_09_-_pl_47_2024_emenda_impositiva_-_valdecir_-_claudia_-_kant_-_veyculo_cozinha_pilot.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/ok_emenda_09_-_pl_47_2024_emenda_impositiva_-_valdecir_-_claudia_-_kant_-_veyculo_cozinha_pilot.pdf</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/ok_emenda_10_-_pl_47_2024_emenda_impositiva_-_claudia_-_lazer_-_quadra_vila_totti.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/ok_emenda_10_-_pl_47_2024_emenda_impositiva_-_claudia_-_lazer_-_quadra_vila_totti.pdf</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/ok_emenda_11-_pl_47_2024_emenda_impositiva_-_granzotto-sade-_apae.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/ok_emenda_11-_pl_47_2024_emenda_impositiva_-_granzotto-sade-_apae.pdf</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/ok_emenda_12-_pl_47_2024_emenda_impositiva_-_granzotto-sade-livre-asilo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/ok_emenda_12-_pl_47_2024_emenda_impositiva_-_granzotto-sade-livre-asilo.pdf</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Diogo Maycon Ribeiro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/ok_emenda_13-_pl_47_2024_emenda_impositiva_-_diogo_-_sade_-_medicamento_posto_soo_roque.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/ok_emenda_13-_pl_47_2024_emenda_impositiva_-_diogo_-_sade_-_medicamento_posto_soo_roque.pdf</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/ok_emenda_14-_pl_47_2024_emenda_impositiva_-_diogo_-_educaoo_-_creche_e_escola_-_soo_roque.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/ok_emenda_14-_pl_47_2024_emenda_impositiva_-_diogo_-_educaoo_-_creche_e_escola_-_soo_roque.pdf</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Flávio Antônio Portela</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/ok_emenda_15-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__fanfarra.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/ok_emenda_15-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__fanfarra.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/ok_emenda_16_-_pl_47_2024_emenda_impositiva_-_claudia-sade-alarde.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/ok_emenda_16_-_pl_47_2024_emenda_impositiva_-_claudia-sade-alarde.pdf</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/ok_emenda_17-_pl_47_2024_emenda_impositiva_-_kant-_sade-_apae.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/ok_emenda_17-_pl_47_2024_emenda_impositiva_-_kant-_sade-_apae.pdf</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/ok_emenda_18-_pl_47_2024_emenda_impositiva_-_kant-_afrac.doc</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/ok_emenda_18-_pl_47_2024_emenda_impositiva_-_kant-_afrac.doc</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/ok_emenda_19_-_pl_47_2024_emenda_impositiva_-_sueli_-sade_-_aquisioo_medicamentos-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/ok_emenda_19_-_pl_47_2024_emenda_impositiva_-_sueli_-sade_-_aquisioo_medicamentos-assinado.pdf</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/ok_emenda_20_-_pl_47_2024_emenda_impositiva_-_sueli_-_biblioteca.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/ok_emenda_20_-_pl_47_2024_emenda_impositiva_-_sueli_-_biblioteca.pdf</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ok_emenda_21_-_pl_47_2024_emenda_impositiva_-_sueli_-_drone_defesa_civil.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ok_emenda_21_-_pl_47_2024_emenda_impositiva_-_sueli_-_drone_defesa_civil.pdf</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ok_emenda_22-_pl_47_2024_emenda_impositiva_-_bira-_educaoo_-_creche_e_escola_-_iara_-_nossa_senhora_aparecida_e_mnica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ok_emenda_22-_pl_47_2024_emenda_impositiva_-_bira-_educaoo_-_creche_e_escola_-_iara_-_nossa_senhora_aparecida_e_mnica.pdf</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ok_emenda_23-_pl_47_2024_emenda_impositiva_-_mrcio_-_sade_-_construoo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ok_emenda_23-_pl_47_2024_emenda_impositiva_-_mrcio_-_sade_-_construoo.pdf</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ok_emenda_24-_pl_47_2024_emenda_impositiva_-_mrcio_-_servios_pblicos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ok_emenda_24-_pl_47_2024_emenda_impositiva_-_mrcio_-_servios_pblicos.pdf</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ok_emenda_25-_pl_47_2024_emenda_impositiva_-_mrcio_-_construoo_de_quadra_-_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ok_emenda_25-_pl_47_2024_emenda_impositiva_-_mrcio_-_construoo_de_quadra_-_maristela.pdf</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ok_emenda_26-_pl_47_2024_emenda_impositiva_-_nilso-_servios_pblicos_-_aquisioo_veyculo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ok_emenda_26-_pl_47_2024_emenda_impositiva_-_nilso-_servios_pblicos_-_aquisioo_veyculo.pdf</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ok_emenda_27-_pl_47_2024_emenda_impositiva_-_nilso_-_escola_mnica-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ok_emenda_27-_pl_47_2024_emenda_impositiva_-_nilso_-_escola_mnica-assinado.pdf</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ok_emenda_28-_pl_47_2024_emenda_impositiva_-nilso_-_sade_-_reforma_-_posto_de_sade_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ok_emenda_28-_pl_47_2024_emenda_impositiva_-nilso_-_sade_-_reforma_-_posto_de_sade_.pdf</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/ok_emenda_29-_pl_47_2024_emenda_impositiva_-bira-_sade_-_reforma_-_posto_de_sade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/ok_emenda_29-_pl_47_2024_emenda_impositiva_-bira-_sade_-_reforma_-_posto_de_sade.pdf</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/ok_emenda_30_-_pl_47_2024_emenda_impositiva_-_doutor_-_cultura.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/ok_emenda_30_-_pl_47_2024_emenda_impositiva_-_doutor_-_cultura.pdf</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/ok_emenda_31-_pl_47_2024_emenda_impositiva_-_doutor.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/ok_emenda_31-_pl_47_2024_emenda_impositiva_-_doutor.pdf</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/ok_emenda_32-_pl_47_2024_emenda_impositiva_-_doutor_-_sade_-_centro_do_autista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/ok_emenda_32-_pl_47_2024_emenda_impositiva_-_doutor_-_sade_-_centro_do_autista.pdf</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ok_emenda_33_-_pl_47_2024_emenda_impositiva_-_valdecir_-_parque__jooo_roma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ok_emenda_33_-_pl_47_2024_emenda_impositiva_-_valdecir_-_parque__jooo_roma.pdf</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ok_emenda_34_-_pl_47_2024_emenda_impositiva_-_flvio_-sade_-_ambuloncia_-_distrito_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ok_emenda_34_-_pl_47_2024_emenda_impositiva_-_flvio_-sade_-_ambuloncia_-_distrito_laras.pdf</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ok_emenda_35_-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__campos_-_laras-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ok_emenda_35_-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__campos_-_laras-assinado.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_01_-_cartao_gestante.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_01_-_cartao_gestante.pdf</t>
   </si>
   <si>
     <t>Que seja fornecido às pessoas com mobilidade reduzida, residentes em Laranjal Paulista, credencial para estacionamento em vagas reservadas.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Antônio Valdecir Berto Filho, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no_02_-_limpeza_de_terreno_-_conta_para_proprietario_-_claudia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no_02_-_limpeza_de_terreno_-_conta_para_proprietario_-_claudia.pdf</t>
   </si>
   <si>
     <t>Que a limpeza de terrenos sujos seja realizada através da Prefeitura e_x000D_
 posteriormente, notifique o proprietário para pagar pelo serviço.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_no_03_-_acompanhante_de_idoso_-_falta_justificada_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_no_03_-_acompanhante_de_idoso_-_falta_justificada_1.pdf</t>
   </si>
   <si>
     <t>Que seja normatizada no município a falta justificada por acompanhamento a idosos_x000D_
 em procedimentos médicos e de saúde.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_04_-_vale_alimentacao_-_afastamento_por_doenca.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_04_-_vale_alimentacao_-_afastamento_por_doenca.pdf</t>
   </si>
   <si>
     <t>A alteração da Lei nº 2.447 de 15 de fevereiro de 2005, para que os servidores públicos afastados temporariamente por motivo de doença, mantenham o direito de recebimento do cartão alimentação.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_no_05_-_farmacia_24h_-_dr..pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_no_05_-_farmacia_24h_-_dr..pdf</t>
   </si>
   <si>
     <t>Que o município possua, através do sistema de plantão, farmácias abertas 24 horas por dia.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no_06_-_aplicativos_-_carro-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no_06_-_aplicativos_-_carro-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja regularizada a situação dos carros de aplicativos, inclusive, que seja disponibilizado um local para que durante a Festa de São João eles tenham um ponto fixo de embarque e desembarque.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_no_07_-_denominacao_de_rua_prof._julierme_de_abreu_e_castro-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_no_07_-_denominacao_de_rua_prof._julierme_de_abreu_e_castro-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Rua 1 no loteamento Residencial Firenze, seja denominada como Rua Prof. Julierme de Abreu e Castro</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_no_08_-_denominacao_de_rua_maria_luchesi_catto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_no_08_-_denominacao_de_rua_maria_luchesi_catto.pdf</t>
   </si>
   <si>
     <t>Que a Rua 2 no loteamento Residencial Firenze, seja denominada como Rua Maria Luchesi Catto.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_no_09_-_denominacao_de_rua_joao_catto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_no_09_-_denominacao_de_rua_joao_catto.pdf</t>
   </si>
   <si>
     <t>Que a Rua 3 no loteamento Residencial Firenze, seja denominada como Rua João Catto(Ginho Catto).</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_no_10_-_denominacao_de_rua_leonor_catto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_no_10_-_denominacao_de_rua_leonor_catto.pdf</t>
   </si>
   <si>
     <t>Que a Rua 4 no loteamento Residencial Firenze, seja denominada como Rua Leonor Catto.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Antônio Valdecir Berto Filho, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_no_11_2024_-_pavimentacao_estrada_joao_pires_de_campos_-_completa-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_no_11_2024_-_pavimentacao_estrada_joao_pires_de_campos_-_completa-assinado.pdf</t>
   </si>
   <si>
     <t>A pavimentação da Estrada Municipal “João Pires de Campos”, popularmente conhecida como “Estrada da Cana”, que liga a Rua Governador Pedro de Toledo a Estrada Vicinal Giovani Costa e a instalação de iluminação pública no trecho do Distrito Industrial da Estrada Vicinal Giovani Costa.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_no_12_-_rua_sergio_antonio_cattani.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_no_12_-_rua_sergio_antonio_cattani.pdf</t>
   </si>
   <si>
     <t>Que a Rua 5 no loteamento Residencial Firenze, seja denominada como Rua Prof. Sergio Antônio Cattani.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_no_13_rua_professor_jose_de_moraes_toledo_sobrinho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_no_13_rua_professor_jose_de_moraes_toledo_sobrinho.pdf</t>
   </si>
   <si>
     <t>Que a Rua 6 no loteamento Residencial Firenze, seja denominada como Rua Prof. José de Mores Toledo Sobrinho (Prof. Zezinho).</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_no_14_rua_professor_antonio_luiz_pastre-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_no_14_rua_professor_antonio_luiz_pastre-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Rua 7 no loteamento Residencial Firenze, seja denominada como Rua Prof. Antônio Luiz Pastre.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_no_15_rua_lourdes_baddo_ghiraldi_-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_no_15_rua_lourdes_baddo_ghiraldi_-.pdf</t>
   </si>
   <si>
     <t>Que a Rua 8 no loteamento Residencial Firenze, seja denominada como Rua Lourdes Baddo Ghiraldi.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_no_16_-_iluminacao_jardim_estrela.docx-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_no_16_-_iluminacao_jardim_estrela.docx-assinado.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHES:_x000D_
 Que providenciem melhorarias na iluminação do bairro Jardim Estrela e também para que analisem a possibilidade do ônibus circular passar nas últimas ruas do bairro.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_no_17_espaco_cultural_tropeiros_-_dr._jose_francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_no_17_espaco_cultural_tropeiros_-_dr._jose_francisco.pdf</t>
   </si>
   <si>
     <t>Que o Espaço Cultural do Tropeiro seja denominado como “Milton Rodrigues (MIRTÃO TROPEIRO)”.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_no_18__linha_de_transpote_publico.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_no_18__linha_de_transpote_publico.docx.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de disponibilizar transporte coletivo gratuito para a os bairros Morro Alto, Morro Vermelho e Itapuá.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_no_19_-_recapeamento_rua_antonio_rodrigues_machado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_no_19_-_recapeamento_rua_antonio_rodrigues_machado.pdf</t>
   </si>
   <si>
     <t>O recapeamento da Rua Antônio Rodrigues Machado.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_no_20_-_funcionamento_da_farmacia_municipal_24h-dia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_no_20_-_funcionamento_da_farmacia_municipal_24h-dia.pdf</t>
   </si>
   <si>
     <t>Que se mantenha a farmácia municipal funcionando 24 horas por dia, ininterruptamente, incluindo domingos e feriados, para atendimento à população.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_no_21-_triturador_de_galhos-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_no_21-_triturador_de_galhos-assinado.pdf</t>
   </si>
   <si>
     <t>Que o resíduo resultante do triturador de galhos seja destinado aos pequenos agricultores_x000D_
 cadastrados na agricultura familiar, que fornecem produtos para merenda escolar.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_no_22_-_anteprojeto_-_tematizacao_-_brasao_-_dr._jose_francisco-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_no_22_-_anteprojeto_-_tematizacao_-_brasao_-_dr._jose_francisco-assinado.pdf</t>
   </si>
   <si>
     <t>O anteprojeto que “Institui a obrigatoriedade do uso do brasão municipal em bens públicos, impressos, peças publicitárias e similares por parte dos Poderes Executivo e Legislativo e autoriza a utilização do logotipo cidade do brinquedo no município de LARANJAL PAULISTA/SP.”</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_no_23_-_correcao_taxa_de_licenciamento_-_dr._jose_francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_no_23_-_correcao_taxa_de_licenciamento_-_dr._jose_francisco.pdf</t>
   </si>
   <si>
     <t>Que a taxa devida à obtenção de Licenças para Funcionamento seja cobrada de forma proporcional a_x000D_
 quantidade de meses até a data do vencimento da respectiva licença</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_no_24_-_conselho_de_seg._alimentar-claudia.docx-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_no_24_-_conselho_de_seg._alimentar-claudia.docx-assinado.pdf</t>
   </si>
   <si>
     <t>Que o parágrafo 8º, do artigo 4º da Lei 2.403 de 10 de fevereiro de 2004, que cria o Conselho Municipal de Segurança Alimentar e Nutricional – COMSEA do Município de Laranjal Paulista, seja alterado e passe a constar como segue:_x000D_
 § 8º O COMSEA será presidido por um representante da sociedade civil, indicado pelo Conselho, entre seus membros, e designado pelo Prefeito Municipal.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_no_25_-_denominacao_de_rua_joao_pillon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_no_25_-_denominacao_de_rua_joao_pillon.pdf</t>
   </si>
   <si>
     <t>Que a Rua 1 do loteamento Treviso, seja denominada como Rua João Pillon</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_no_26_-_denominacao_de_rua-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_no_26_-_denominacao_de_rua-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Rua 3 do loteamento Treviso, seja denominada como Rua Laura Zanetini Pillon.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_no_27-_fiscalizacao_do_descarte_de_lixo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_no_27-_fiscalizacao_do_descarte_de_lixo.pdf</t>
   </si>
   <si>
     <t>Que seja realizada fiscalização para identificar e orientar residentes que estão colocando lixo doméstico_x000D_
 em local inapropriado.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_no_28_educacao_ambiental-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_no_28_educacao_ambiental-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Lei Municipal nº 3.207, que dispõe sobre a Política Municipal de Educação Ambiental de Laranjal Paulista e sobre o Programa de Educação Ambiental Municipal, seja efetivamente cumprida.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_no_29_-_rotatoria_proximidades_do_posto_shell.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_no_29_-_rotatoria_proximidades_do_posto_shell.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma rotatória nas proximidades do Auto Posto Bela Vista – Shell</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_no_30_-_denominacao_de_rua_luiz_pacileo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_no_30_-_denominacao_de_rua_luiz_pacileo-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Rua 2 do loteamento Treviso, no bairro São Roque, seja denominada como Rua Luiz Pacileo.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_002-_emenda_pl_12-2024_-_comtur.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_002-_emenda_pl_12-2024_-_comtur.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 12/2024, que dispõe sobre a reestruturação do Conselho Municipal de Turismo – COMTUR, e dá_x000D_
 providências.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mensagem_004_-_emenda_pl_46-2024_-_ldo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mensagem_004_-_emenda_pl_46-2024_-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 46/2024, que dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mensagem_005_-_emenda_pl_47-2024_-_loa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mensagem_005_-_emenda_pl_47-2024_-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 47/2024, que  estima a Receita e fixa a Despesa do Poder  Legislativo e Executivo do Município de Laranjal  Paulista, para o exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/mocao_no_01_pesar_-_luiz_marcos_zanardo-dr._jose_francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/mocao_no_01_pesar_-_luiz_marcos_zanardo-dr._jose_francisco.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Luiz Marcos Zanardo.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_no_02_pesar_-_wilce.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_no_02_pesar_-_wilce.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Wilce Brunheira Nitriri.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/mocao_no_03_pesar_-_ana_paula.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/mocao_no_03_pesar_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Vereador Márcio José Garpelli e demais familiares pelo_x000D_
 falecimento da senhora Ana Paula Domingues dos Santos.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no_04_aplausoproerd.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no_04_aplausoproerd.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO COMANDANTE DA 3ª cia 12º BPMI, CAPITÃO PM SANDRO INÁCIO DE LIMA CARVALHO E AOS DEMAIS MEMBROS DA CORPORAÇÃO PELA INICIATIVA DE REATIVAR O PROERD EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/mocao_no_05__apelo_-dr._jose_francisco_-_emendas_impositivas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/mocao_no_05__apelo_-dr._jose_francisco_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AOS DEPUTADOS FEDERAIS PARA QUE DESTINEM 60% (SESSENTA POR CENTO) DAS SUAS EMENDAS IMPOSITIVAS PARA AS CIDADES DO RIO GRANDE DO SUL, AFETADAS PELAS ENCHENTES.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/mocao_no_06__apelo_-_dr_jose_francisco-fundo_partidario.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/mocao_no_06__apelo_-_dr_jose_francisco-fundo_partidario.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AOS DEPUTADOS FEDERAIS PARA QUE, COM A CONCORDÂNCIA DE TODOS OS PARTIDOS POLÍTICOS, APROVEM O PROJETO DE LEI QUE SE ENCONTRA EM TRAMITAÇÃO NA CÂMARA DOS DEPUTADOS, QUE DESTINA METADE DA VERBA DO FUNDO PARTIDÁRIO AS VÍTIMAS DAS ENCHENTES NO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/mocao_no_07_aplauso-claudia-erick-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/mocao_no_07_aplauso-claudia-erick-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO BAILARINO ERICK SOARES BARRETO VAZ QUE CONQUISTOU O 1º LUGAR EM DUAS CATEGORIAS NO EVENTO PULS´ART FESTIVAL INTERNACIONAL DE DANÇA.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_no_08_aplauso_-_dep._federal_celso_russomanno_por_dr.j.francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_no_08_aplauso_-_dep._federal_celso_russomanno_por_dr.j.francisco.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO EXCELENTÍSSIMO DEPUTADO FEDERAL SENHOR CELSO RUSSOMANNO EM RAZÃO DO TRABALHO QUE VEM REALIZANDO EM FAVOR DA “DEFESA DO CONSUMIDOR”</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana, José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_no_09_pesar_-_celia_baldini_bira_e_dr..pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_no_09_pesar_-_celia_baldini_bira_e_dr..pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Doutor Nerino Baldini e familiares pelo falecimento da senhora Célia Angelina Catani Baldini</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/mocao_no_10_aplauso-claudia-truco_terceira_idade.docx-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/mocao_no_10_aplauso-claudia-truco_terceira_idade.docx-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SENHORES JOÃO BATISTA E PEDRO TIVERON QUE CONQUISTARAM A MEDALHA DE OURO NO TRUCO NO 26º JOGOS DA MELHOR IDADE EM CAMPO LIMPO PAULISTA.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Kant Alves Lima Junior, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/mocao_no_11_aplauso-_richard.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/mocao_no_11_aplauso-_richard.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELA MISSA DE ORDENAÇÃO PRESBITERAL DO PADRE RICHARD ALISSON FERREIRA.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/mocao_no_12_aplauso-_servidores_servicos_municipais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/mocao_no_12_aplauso-_servidores_servicos_municipais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FUNCIONÁRIOS DA SECRETARIA DE SERVIÇOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/mocao_no_13_pesar_-_alcides_da_costa.doc-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/mocao_no_13_pesar_-_alcides_da_costa.doc-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Vereadora Sueli Aparecida da Costa e demais familiares pelo falecimento do senhor Alcides Apolinario da Costa.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Diogo Maycon Ribeiro de Souza, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Nilso Ventris, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/mocao_no_14_pesar_-_pai_flavio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/mocao_no_14_pesar_-_pai_flavio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Nobre Vereador Flávio Antônio Portela e familiares pelo falecimento do senhor Getúlio Portela</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/mocao_no_15_pesar_-_jose_rubens_dos_santos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/mocao_no_15_pesar_-_jose_rubens_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor José Rubens dos Santos</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_no_16_pesar_-_mae_joao_farmaclin.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_no_16_pesar_-_mae_joao_farmaclin.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Olanda Paezani Carducci</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_no_17_pesar_-_familia_do_nicacio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_no_17_pesar_-_familia_do_nicacio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Albertino Nicácio de Souza</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/mocao_no_18_pesar_-_para_andrea_correa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/mocao_no_18_pesar_-_para_andrea_correa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Maria do Carmo Bellinacci Correa.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/mocao_no_19_pesar_-_familia_sra._eliana_maria_de_santana.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/mocao_no_19_pesar_-_familia_sra._eliana_maria_de_santana.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Eliana Maria de Santana</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/mocao_no_20_aplauso-_bombeiro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/mocao_no_20_aplauso-_bombeiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos militares 2º Sargento PM Daniel Fiusa de Lima, Soldado PM Roberto Viana da Costa Junior e aos Guardas Civil Municipais Osvaldo Antonio Paes e Fernando Gomes Lourenço Rosa, todos lotados no Grupo de Bombeiros de Laranjal Paulista, pelo destaque no atendimento a uma ocorrência de vítima em PARADA CARDIORRESPIRATÓRIA em 06 de setembro de 2024, no quartel do Grupo de Bombeiros de Laranjal Paulista/SP.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_no_21_pesar_-_familia_sr._antonio_carlos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_no_21_pesar_-_familia_sr._antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Antônio Carlos de Arruda Lara</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/mocao_no_22_pesar_-_familia_sr._jose_walmir_bento.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/mocao_no_22_pesar_-_familia_sr._jose_walmir_bento.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor José Walmir Bento</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/mocao_no_23__apelo_-_dr_jose_francisco_-_propaganda_eleitoral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/mocao_no_23__apelo_-_dr_jose_francisco_-_propaganda_eleitoral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AOS SENADORES, AOS DEPUTADOS FEDERAIS E AO TRIBUNAL_x000D_
 SUPERIOR ELEITORAL -TSE PARA ALTERAR A RESOLUÇÃO Nº 23.610 DE 2019 DO TRIBUNAL_x000D_
 SUPERIOR ELEITORAL CORRESPONDENTE AO PARÁGRAFO 1º DO ARTIGO 44 AO QUE REFERE-SE A_x000D_
 PARTICIPAÇÃO DOS CANDIDATOS E CANDIDATAS DE PARTIDOS, DE FEDERAÇÕES OU DE_x000D_
 COLIGAÇÕES, EM DEBATES POLÍTICOS TRANSMITIDOS POR EMISSORAS DE RÁDIO E TELEVISÃO,_x000D_
 ESTEJA CONDICIONADA A REPRESENTAÇÃO MÍNIMA DE CINCO PARLAMENTARES NO CONGRESSO_x000D_
 NACIONAL.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Diogo Maycon Ribeiro de Souza, Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Nilso Ventris, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/mocao_no_24_pesar_-_familia_dr._gabriel_marciliano_junior-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/mocao_no_24_pesar_-_familia_dr._gabriel_marciliano_junior-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhor Dr. Gabriel Marciliano Junior</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/mocao_no_25_aplauso-_contur.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/mocao_no_25_aplauso-_contur.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS MEMBROS DO CONTUR – CONSELHO MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/mocao_no_26_congratulacao_-_vetaranos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/mocao_no_26_congratulacao_-_vetaranos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS VETERANOS DA POLÍCIA MILITAR E CIVIL.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/mocao_no_27_aplauso-voluntarios_fanfarra_joao_salto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/mocao_no_27_aplauso-voluntarios_fanfarra_joao_salto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS EX-ALUNOS KARINA GABRIELLE DE OLIVEIRA SOUZA, LENIN DOS SANTOS NICOLAU E GUSTAVO WILLIAM DA SILVA PIRES, PELO TRABALHO REALIZADO COM A FANFARRA DA ESCOLA MUNICIPAL JOÃO SALTO.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/mocao_no_28_aplauso-secretarios_municipais_-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/mocao_no_28_aplauso-secretarios_municipais_-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SECRETÁRIOS MUNICIPAIS DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/mocao_no_29_pesar_-_familia_dr._nerino.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/mocao_no_29_pesar_-_familia_dr._nerino.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhor Dr. Nerino Baldini</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/mocao_no_30_pesar_-_familia_sra._heloisa_roberti_lovo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/mocao_no_30_pesar_-_familia_sra._heloisa_roberti_lovo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Senhora Heloisa Roberti Lovo</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2346/recurso_ao_plenario_-_pl_71_2023.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2346/recurso_ao_plenario_-_pl_71_2023.pdf</t>
   </si>
   <si>
     <t>Recurso ao Plenário referente ao Parecer Contrário da CCJR em relação ao PL 71/2023</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_01_24_cartao_alimentacao_completo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_01_24_cartao_alimentacao_completo-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 1º do Decreto Legislativo nº 04/2009.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/pdl_no_02_2024_-_cartao_alimentacao_-_700_reais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/pdl_no_02_2024_-_cartao_alimentacao_-_700_reais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 1º do Decreto Legislativo_x000D_
 nº 04/2009.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_03_24_-_contas_2021_-_com_relatorio_cfoc.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_03_24_-_contas_2021_-_com_relatorio_cfoc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer prévio do Tribunal de Contas do Estado de São Paulo referente às contas do Poder Executivo do exercício de 2021.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/pdl_04_pupo_-_cidadao_laranjalense.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/pdl_04_pupo_-_cidadao_laranjalense.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Paulo Henrique Pupo e dá outras providências.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_emenda_lom_1_2024_procuradoria-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_emenda_lom_1_2024_procuradoria-assinado.pdf</t>
   </si>
   <si>
     <t>Acrescenta os artigos 163-A, 163-B, 163-D e 163-E,  que dispõe sobre as Procuradorias dos Órgãos do Munícipio na Lei Orgânica do Município de Laranjal Paulista, na Lei Orgânica do Município de Laranjal Paulista".</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2340/0029-alteracao_lei_3.267-revisao_vencimentos_membros_conselho_tutelar-anexar_calculo_impacto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2340/0029-alteracao_lei_3.267-revisao_vencimentos_membros_conselho_tutelar-anexar_calculo_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 3.267, de 14 de maio de 2019, para estabelecer revisão nos vencimentos dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/0107_-credito_adicional_especial_-_r_7.591.20389_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/0107_-credito_adicional_especial_-_r_7.591.20389_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_03_credito_adcional_adicional_-_escola_em_tempo_integral_-_r229.96680_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_03_credito_adcional_adicional_-_escola_em_tempo_integral_-_r229.96680_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_04__credito_adcional_adicional_-_parcela_diferida_fundel_-_r_288.94787_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_04__credito_adcional_adicional_-_parcela_diferida_fundel_-_r_288.94787_.pdf</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_05_24_-_estatuto_da_desburocratizacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_05_24_-_estatuto_da_desburocratizacao.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto da Desburocratização no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_06_24_-_transparencia_vagas_sus.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_06_24_-_transparencia_vagas_sus.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência da Saúde Pública no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_07_24_-_transparencia_obras_publicas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_07_24_-_transparencia_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transparência em Obras Públicas.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_08_24_-_dados_abertos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_08_24_-_dados_abertos.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Geral da Transparência e cria a obrigatoriedade de disponibilização de dados abertos de forma organizada e estruturada para os órgãos da Administração Pública municipal.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/pl_09_-_credito_adicional_especial_-_r_100.00000_-_veiculo_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/pl_09_-_credito_adicional_especial_-_r_100.00000_-_veiculo_saude.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/pl_10_-_credito_adicional_especial_r_2.315.19562_-_emendas_saude_estado_-_superavit.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/pl_10_-_credito_adicional_especial_r_2.315.19562_-_emendas_saude_estado_-_superavit.pdf</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/0323_-valor_minimo_execucao_fiscal-r_800.00.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/0323_-valor_minimo_execucao_fiscal-r_800.00.pdf</t>
   </si>
   <si>
     <t>Fixa o valor mínimo de débito inscrito em dívida ativa para propositura de ação de execução fiscal e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/0331_-_reestruturacao_do_conselho_municipal_de_turismo_-_comtur.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/0331_-_reestruturacao_do_conselho_municipal_de_turismo_-_comtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo – COMTUR, e dá providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/0371-credito_adicional_especial-r_8.65891-cadastro_unico-anexar_portaria_mds_no_864.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/0371-credito_adicional_especial-r_8.65891-cadastro_unico-anexar_portaria_mds_no_864.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/0411_-credito_adicional_especial_-_r283.42538_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/0411_-credito_adicional_especial_-_r283.42538_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/0424_-_credito_adicional_especial_-_r_433.94757_-_reforma_de_predio_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/0424_-_credito_adicional_especial_-_r_433.94757_-_reforma_de_predio_1.pdf</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/0425_-credito_adicional_especial_-r_2.012.82500_-_construcao_de_ubs.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/0425_-credito_adicional_especial_-r_2.012.82500_-_construcao_de_ubs.pdf</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/0426_-_credito_adicional_especial_-_r_770.95334_-_finisa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/0426_-_credito_adicional_especial_-_r_770.95334_-_finisa.pdf</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/pl_18_-_credito_adicional_especial_-_emenda_saude-_r_450.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/pl_18_-_credito_adicional_especial_-_emenda_saude-_r_450.00000.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_19_-credito_adicional_emenda_impositiva_-_cultura__r15.42538.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_19_-credito_adicional_emenda_impositiva_-_cultura__r15.42538.pdf</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_20_cria__logomarca_e_slogan_capital_dos_brinquedos-1-3.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_20_cria__logomarca_e_slogan_capital_dos_brinquedos-1-3.pdf</t>
   </si>
   <si>
     <t>Cria a Logomarca e Slogan turístico do Município como “Capital dos Brinquedos”.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pl_21_credito_adicional_especial-r_25.42538-emenda_impositiva-educacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pl_21_credito_adicional_especial-r_25.42538-emenda_impositiva-educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_22_-_acresce_item_lei_3.474_-_obra_publica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_22_-_acresce_item_lei_3.474_-_obra_publica.pdf</t>
   </si>
   <si>
     <t>Acresce item na Lei nº 3.474, de 28 de novembro de 2023, na forma que especifica.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/pl_23_-_creito_adicional_especial_-_transferencia_especial_cultura-200.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/pl_23_-_creito_adicional_especial_-_transferencia_especial_cultura-200.00000.pdf</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/pl_24_-_creito_adicional_especial_-_transferencia_especial_educacao-600.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/pl_24_-_creito_adicional_especial_-_transferencia_especial_educacao-600.00000.pdf</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/pl25_-_lei_de_diretrizes_orcamentarias_ldo_2025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/pl25_-_lei_de_diretrizes_orcamentarias_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_26_-_credito_adicional_suplementarar_-camara_r125.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_26_-_credito_adicional_suplementarar_-camara_r125.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplemetar no Orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/pl_27_-credito_adicional_especial-r_300.00000-incremento_pab-saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/pl_27_-credito_adicional_especial-r_300.00000-incremento_pab-saude.pdf</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_28_24_-paroquia_santo_antonio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_28_24_-paroquia_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município a Festa da Paróquia de Santo Antônio, Distrito de Maristela.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/0528_-_credito_adicional_especial_-_beneficios_eventuais-15.53852.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/0528_-_credito_adicional_especial_-_beneficios_eventuais-15.53852.pdf</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/0538_-_credito_adicional_especial_-_r34.50400_-_cursos_fundo_social.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/0538_-_credito_adicional_especial_-_r34.50400_-_cursos_fundo_social.pdf</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_31_24_-_logotipo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_31_24_-_logotipo-assinado.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade do uso do brasão municipal em bens públicos, impressos, peças publicitárias e similares por parte dos Poderes Executivo e Legislativo e autoriza a utilização do logotipo cidade do brinquedo no município de LARANJAL PAULISTA/SP.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/0551_-_credito_adicional_especial_-_r30.00000_-assistencia_social_-_baixas_temperaturas_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/0551_-_credito_adicional_especial_-_r30.00000_-assistencia_social_-_baixas_temperaturas_.pdf</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/pl_33_24_-_alimentos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/pl_33_24_-_alimentos.pdf</t>
   </si>
   <si>
     <t>Cria-se o programa "Barriga cheia, lixo vazio”, buscando o aproveitamento total das sobras não servidas de merenda escolares, afim de destinar às entidades assistências, no âmbito do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/pl_34_-_credito_adicional_especial_r_211.39572_-_aldir_blanc.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/pl_34_-_credito_adicional_especial_r_211.39572_-_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/pl_35_-_credito_adicional_especial_r_553.05488_-_saude_-_sus_-_igm_paulista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/pl_35_-_credito_adicional_especial_r_553.05488_-_saude_-_sus_-_igm_paulista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no orçamento de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/0618_-_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/0618_-_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/0653_-_estacao_transmissora_de_radiocomunicacao_-_padrao_anatel.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/0653_-_estacao_transmissora_de_radiocomunicacao_-_padrao_anatel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/0673_-_credito_adicional_especial_r_255.00000_investimento-custeio_apae_-_assistencia_social-_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/0673_-_credito_adicional_especial_r_255.00000_investimento-custeio_apae_-_assistencia_social-_.pdf</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_39_2024_-_credito_adicional_sumplementar_r850.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_39_2024_-_credito_adicional_sumplementar_r850.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/pl_40_2024_-_altera_lei_2526-06_-_conselho_municipal_esportes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/pl_40_2024_-_altera_lei_2526-06_-_conselho_municipal_esportes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.526 de 26 de junho de 2.006, para novas disposições sobre o Conselho Municipal de Esportes.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/0780-credito_adicional_especial-r_825.79306.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/0780-credito_adicional_especial-r_825.79306.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/0788_-_obrigatoriedade_do_uso_do_brasao_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/0788_-_obrigatoriedade_do_uso_do_brasao_municipal.pdf</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/0789_-_obrigatoriedade_de_conserto_de_buracos_pela_concessionaria_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/0789_-_obrigatoriedade_de_conserto_de_buracos_pela_concessionaria_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de conserto dos buracos e valas abertas das vias e passeios públicos, no Município de Laranjal Paulista, pelas empresas concessionárias de serviços públicos, na forma que indica.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/0798_-_estacao_transmissora__de_radiocomunicacao_-_etr_-_padrao_anatel_-_reenvio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/0798_-_estacao_transmissora__de_radiocomunicacao_-_etr_-_padrao_anatel_-_reenvio.pdf</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/0848_-_alteracao_-_ppa_2022-2025_-_tem_anexos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/0848_-_alteracao_-_ppa_2022-2025_-_tem_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2022/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/0849_-_alteracao_ldo_2025_-_tem_anexos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/0849_-_alteracao_ldo_2025_-_tem_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/0850_-_loa_2025_-_tem_anexo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/0850_-_loa_2025_-_tem_anexo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/pl_48_2024_-_credito_adicional_suplementar-r_1.142.81966_saude-recursos_estado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/pl_48_2024_-_credito_adicional_suplementar-r_1.142.81966_saude-recursos_estado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial e suplementar no orçamento de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/pl_49_2024_-_altera_lei_no_3.345__-_transporte_gratuito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/pl_49_2024_-_altera_lei_no_3.345__-_transporte_gratuito.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.345 de 24 de agosto de 2.021, para novas disposições sobre o transporte coletivo gratuito no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pl_50-_alter._vale_alimentacao_camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pl_50-_alter._vale_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.450/2005, no que dispõe sobre a perda do direito do cartão alimentação aos empregados públicos da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/0935__-_credito_adicional_suplementar__r2.600.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/0935__-_credito_adicional_suplementar__r2.600.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/0936_-_credito_adicional_suplementar_-___r1.972.95884_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/0936_-_credito_adicional_suplementar_-___r1.972.95884_.pdf</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/0946_-_credito_adicional_suplementar_-___r400.00000_-_devolucao_camara_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/0946_-_credito_adicional_suplementar_-___r400.00000_-_devolucao_camara_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Suplementar no Orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/0948_-_altera_lei_2.009_-_1995_-_nome_de_pessoa__-_logradouros_-_passamento_._rev._2.184-99-_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/0948_-_altera_lei_2.009_-_1995_-_nome_de_pessoa__-_logradouros_-_passamento_._rev._2.184-99-_.pdf</t>
   </si>
   <si>
     <t>- Altera a Lei no 2.009, de 04 de maio de 1995, para novas disposições sobre designação de nomes de pessoas para designação de logradouros e próprios municipais.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/1.001_-_credito_adicional_suplementar_-_emenda_impositiva_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/1.001_-_credito_adicional_suplementar_-_emenda_impositiva_.pdf</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/1044_-_credito_adicional_suplementar-r_100.00000_-_dev._camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/1044_-_credito_adicional_suplementar-r_100.00000_-_dev._camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/1045_-_credito_adicional_suplementar-r_20.00000_-_suplementacao_camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/1045_-_credito_adicional_suplementar-r_20.00000_-_suplementacao_camara.pdf</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/1057_-_credito_adicional_suplementar-r_1.926.00000_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/1057_-_credito_adicional_suplementar-r_1.926.00000_.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2339/plc_01_reajuste_cartao_alimentacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2339/plc_01_reajuste_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de aumento no valor mensal do “Cartão Alimentação” dos servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2341/0030-reajuste_valor_bolsa_estagio-auxilio_transporte_estagiarios-anexar_calculo_impacto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2341/0030-reajuste_valor_bolsa_estagio-auxilio_transporte_estagiarios-anexar_calculo_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de reajuste no valor da bolsa estágio e auxílio transporte dos estagiários do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2342/0031-revisao_geral_anual_subsidios_agentes_politicos-anexar_calculo_impacto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2342/0031-revisao_geral_anual_subsidios_agentes_politicos-anexar_calculo_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos  subsídios dos agentes políticos do Poder  Executivo Municipal na forma que especifica.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2343/0032-aumento_vencimentos_empregados_publicos-servidores_comissionados-anexar_calculo_impacto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2343/0032-aumento_vencimentos_empregados_publicos-servidores_comissionados-anexar_calculo_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos  vencimentos dos empregados públicos e  servidores comissionados do Poder  Executivo Municipal que especifica.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2344/0033-revisao_geral_anual_vencimentos-subsidios_servidores-comissionados-executivo-legislativo-anexar_calculo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2344/0033-revisao_geral_anual_vencimentos-subsidios_servidores-comissionados-executivo-legislativo-anexar_calculo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos vencimentos e subsídios dos servidores públicos efetivos e comissionados dos Poderes Executivo e Legislativo, na forma que especifica.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2360/0059_-_cria_vagas_professor_desenvolvimento_infantil.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2360/0059_-_cria_vagas_professor_desenvolvimento_infantil.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder  Executivo, vagas para o emprego público de provimento efetivo de Professor de Desenvolvimento Infantil.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/plc_07_plano_de_carreira_guarca_civil_municipal-_gcm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/plc_07_plano_de_carreira_guarca_civil_municipal-_gcm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa e o Plano de Carreira da Guarda Civil Municipal de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2379/plc_08_-_criacao_assistente_legislativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2379/plc_08_-_criacao_assistente_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei complementar nº 145/13, para criar emprego de provimento efetivo e dá  outras providências</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2380/plc_09_24_-_codigo_de_defesa_do_pagador_de_impostos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2380/plc_09_24_-_codigo_de_defesa_do_pagador_de_impostos.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais relativas a direitos, garantias e deveres do contribuinte, principalmente quanto a sua interação perante a Fazenda Pública, dispõe sobre critérios para a responsabilidade tributária no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2381/plc_10_24_-_iptu_verde.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2381/plc_10_24_-_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Sustentabilidade Urbana, denominado “IPTU Verde”, que estabelece o desconto progressivo no IPTU de imóveis que adotarem medidas de redução de impacto ambiental e eficiência energética.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/plc_11_24_-_transparencia_iptu.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/plc_11_24_-_transparencia_iptu.pdf</t>
   </si>
   <si>
     <t>Institui a Política de transparência do valor cobrado a título de IPTU</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/plc_12_24_-_transparencia_itbi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/plc_12_24_-_transparencia_itbi.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário de Laranjal Paulista a fim de aumentar a transparência no cálculo do ITBI e proporcionar uma forma adequada para seu eventual questionamento.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/0233_-_doacao_e_publicidade-altera_posturas_e_tributario-com_alteracoes_ccjr.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/0233_-_doacao_e_publicidade-altera_posturas_e_tributario-com_alteracoes_ccjr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Laranjal Paulista a receber  por doação bancos de praça e parques, lixeiras, pontos  de ônibus, bicicletários, uniformes e materiais esportivos  em geral, e outros equipamentos, de pessoas físicas ou  jurídicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/plc_13_24_-aumento_vencimentos_empregados_publicos-_legislativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/plc_13_24_-aumento_vencimentos_empregados_publicos-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos dos empregados públicos e servidores comissionados do Poder Legislativo Municipal que especifica.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/plc_15__altera_codigo_de_posturas_-_farmacia_24h-1-2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/plc_15__altera_codigo_de_posturas_-_farmacia_24h-1-2.pdf</t>
   </si>
   <si>
     <t>- Altera a Lei Complementar nº 209, de 11 de setembro de 2018 – Código de Posturas, para novas disposições sobre o horário de funcionamento das farmácias e drogarias.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/plc_16_-_plano_diretor.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/plc_16_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Diretor.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/plc_17_-_plano_de_carreira_gcm_24-0430.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/plc_17_-_plano_de_carreira_gcm_24-0430.pdf</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_18_-altera_lc_209-codigo_de_posturas_-_farmacia_drogarias_plantao_24h_24-0515.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_18_-altera_lc_209-codigo_de_posturas_-_farmacia_drogarias_plantao_24h_24-0515.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 209, de 11 de setembro de 2018 – Código de Posturas, para novas disposições sobre o horário de plantão de funcionamento das farmácias e drogarias.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_19_-_receber_doacao_de_bancos_lixeiras-_altera_codigo_posturas_etributario_isenta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_19_-_receber_doacao_de_bancos_lixeiras-_altera_codigo_posturas_etributario_isenta.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Laranjal Paulista a receber por doação bancos de praça e parques, lixeiras, pontos de ônibus, bicicletários, uniformes e materiais esportivos em geral, e outros equipamentos, de pessoas físicas ou jurídicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_20__-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0703.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_20__-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0703.pdf</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/0629_-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0711.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/0629_-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0711.pdf</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/plc_22_24_-_plano_municipal_de_saneamento.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/plc_22_24_-_plano_municipal_de_saneamento.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/0830_-_plano_diretor_de_macrodrenagem_rural-_tem_anexo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/0830_-_plano_diretor_de_macrodrenagem_rural-_tem_anexo.pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a aprovação do Plano Diretor Municipal de Macrodrenagem Rural.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/0831_-_plano_diretor_de_macrodrenagem_urbano_-_tem_anexo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/0831_-_plano_diretor_de_macrodrenagem_urbano_-_tem_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Diretor Municipal de Macrodrenagem Urbana.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/plc_25_-_extingue_cargo_-_altera_lei_com_145.docx_mexi-assinado-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/plc_25_-_extingue_cargo_-_altera_lei_com_145.docx_mexi-assinado-assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 145/2012 para extinguir emprego de provimento em comissão denominado Chefe de Gabinete, e dá outras providências.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/plc_26-_alter._plano_de_carreira_-_qualificacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/plc_26-_alter._plano_de_carreira_-_qualificacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 241/2020, no que dispõe sobre o adicional por qualificação profissional e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2347/pr_01_alteracao_dada_base_legislativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2347/pr_01_alteracao_dada_base_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Resolução nº 01/2008, que dispõe sobre a data-base para aplicação da Revisão Geral Anual das remunerações e subsídios dos servidores do poder legislativo do município de Laranjal Paulista".</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana, Marcos Eduardo de Mello, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_resolucao_no_02_comissao_de_representatividade__conexidades.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_resolucao_no_02_comissao_de_representatividade__conexidades.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Comissão de Representação na Câmara Municipal de Laranjal Paulista, a nomeação de membros e dá outras providências".</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_resolucao_no_03_comissao_de_assuntos_relevantes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_resolucao_no_03_comissao_de_assuntos_relevantes.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Assuntos Relevantes para análise do Projeto do Plano Diretor do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/projeto_resolucao_no_04_alt._art._73_e_75_-_com._financas-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/projeto_resolucao_no_04_alt._art._73_e_75_-_com._financas-assinado.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 73 e 75 da Resolução nº 06/2018, que dispõem sobre comissões permanentes no Regimentos Interno da Câmara Municipal de Laranjal Paulista".</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_resolucao_no_05_alt._art._92_93.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_resolucao_no_05_alt._art._92_93.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 92, 94, 95, 99 e 101 da Resolução nº 06/2018, que dispõem sobre os trabalhos das comissões permanentes no Regimentos_x000D_
 Interno da Câmara Municipal de Laranjal Paulista"</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_1_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_1_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>Relação de todos os gastos da Prefeitura nos anos de 2021, 2022 e 2023 com_x000D_
 • Gráfica em geral;_x000D_
 • Materiais publicitários, incluindo impressos e confecção de folders;_x000D_
 • Comunicação digital e postagens online;_x000D_
 • Gravações, filmagens, edições de fotos e vídeos;</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no_2_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no_2_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes nos seguintes empenhos: _x000D_
 •	Empenho nº 9.152 de 16/08/2023;_x000D_
 •	Empenho nº 10.776 de 29/09/2023;_x000D_
 •	Empenho nº 13.073 de 07/12/2023_x000D_
 II.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes nos seguintes empenhos: _x000D_
 •	Empenho nº 9.955/21 de 17/12/2021;_x000D_
 •	Empenho nº 1.175/19 de 08/02/2019.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no_3_2024_-marcio_2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no_3_2024_-marcio_2.pdf</t>
   </si>
   <si>
     <t>I.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes nos seguintes empenhos: _x000D_
 •	Empenho nº 11.816 de 30/10/2023;_x000D_
 •	Empenho nº 11.819 de 30/10/2023;_x000D_
 •	Empenho nº 12.357 de 14/11/2023;_x000D_
 II.	Relatórios, atas de reuniões e demais documentos que comprovem a realização dos serviços prestados no item I, assinado pelo responsável;_x000D_
 III.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes no empenho nº 12.412 de 16/11/2023.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no_4_2024_-marcio_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no_4_2024_-marcio_1.pdf</t>
   </si>
   <si>
     <t>I.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes nos seguintes empenhos: _x000D_
 •	Empenho nº 5.567 de 11/05/2023;_x000D_
 •	Empenho nº 8.821 de 03/08/2023;_x000D_
 •	Empenho nº 9.339 de 22/08/2023;_x000D_
 •	Empenho nº 12.850 de 28/11/2023;_x000D_
 II.	Cópia da justificativa da contratação e os orçamentos referentes aos serviços constantes nos seguintes empenhos:_x000D_
 •	Empenho nº 1.533 de 13/02/2023;_x000D_
 •	Empenho nº 2.608 de 06/03/2023;_x000D_
 •	Empenho nº 2.609 de 06/03/2023;_x000D_
 •	Empenho nº 5.565 de 11/05/2023;_x000D_
 •	Empenho nº 12.849 de 28/11/2023;</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana, Marcos Eduardo de Mello</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2352/requerimento_no_5_2024_-claudia_-_bira_-_melinho.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2352/requerimento_no_5_2024_-claudia_-_bira_-_melinho.docx.pdf</t>
   </si>
   <si>
     <t>I.	Cópia da documentação completa do Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA._x000D_
 II.	Requer saber qual a função desse Conselho mediante o Conselho Tutelar._x000D_
 III.	Requer saber quem são os representantes do Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA._x000D_
 IV.	Requer cópia do Cronograma de reuniões bem como cópia das atas e demais documentações das últimas reuniões.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_no_6_2024_-claudia_-_bira.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_no_6_2024_-claudia_-_bira.docx.pdf</t>
   </si>
   <si>
     <t>I.	Informações sobre o Processo Licitatório para a aquisição dos equipamentos para o Laboratório Municipal de Análises Clínicas Doutor José Palandri, estabelecidos pela Emenda Impositiva nº 16/2022._x000D_
 II.	Requer cópia de todo o processo licitatório.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no_7_2024_-claudia-farmacias.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no_7_2024_-claudia-farmacias.docx.pdf</t>
   </si>
   <si>
     <t>I.	Informações sobre como ficou estabelecido os plantões das farmácias para o ano de 2024._x000D_
 II.	Requer saber quando foi realizada a reunião para a escolha dos plantões das farmácias, bem como cópia da ata da referida reunião, se houver._x000D_
 III.	Requer saber se todas as farmácias foram notificadas sobre a obrigatoriedade da divulgação, de forma eficaz, das farmácias que estão em plantão, conforme estabelecido pelo Código de Posturas em seu artigo 18, inciso X, alínea d, e conforme pedido feito por mim em tribuna. _x000D_
 IV.	Requer saber de que forma essa notificação foi feita e cópia da mesma.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no_8_2024_-valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no_8_2024_-valdecir.pdf</t>
   </si>
   <si>
     <t>I.	Informações sobre o Processo Licitatório para a Construção de uma Unidade Básica de Saúde no Bairro São Roque, conforme a Emenda Impositiva nº 13/2022._x000D_
 II.	Requer cópia de todo o processo licitatório. _x000D_
 III.	Há um cronograma previsto para a realização da obra? Se sim, enviar o documento._x000D_
 IV.	Há previsão orçamentária para a realização da obra esse ano? Se sim, enviar documento que comprove a reserva de dotação.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no_9_2024_-valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no_9_2024_-valdecir.pdf</t>
   </si>
   <si>
     <t>I.	Informações sobre o Processo Licitatório para a aquisição de 01 aeronave remotamente pilotada (DRONE) e 01 Kit Fly More, conforme a Emenda Impositiva nº 14/2022._x000D_
 II.	Requer cópia de todo o processo licitatório. _x000D_
 III.	Há um cronograma previsto para a realizar a compra? Se sim, enviar o documento._x000D_
 IV.	Há previsão orçamentária para a realização da compra esse ano? Se sim, enviar documento que comprove a reserva de dotação._x000D_
 V.	Informações sobre o curso de capacitação para ao menos 3 (três) Guardas Civis Municipais, conforme a Emenda Impositiva nº 14/2022._x000D_
 VI.	Informações sobre onde foi utilizado o recurso para aquisição de equipamentos na GCM, conforme a Emenda Impositiva nº 14/2022.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no_10_2024_-valdecir_-_concurso_01_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no_10_2024_-valdecir_-_concurso_01_2019.pdf</t>
   </si>
   <si>
     <t>Requer saber obter informações sobre a possibilidade de convocação dos aprovados no Concurso Público nº 01/2019 no ano de 2024, em especial para os candidatos relacionados à área de educação, como os de Professores.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/requerimento_no_11_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/requerimento_no_11_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Qual foi/foram o(s) motivo(s) do pedido de exoneração do ex-Secretário de Administração e Finanças, Luciano Marson, após 7 anos comandando a Secretaria?_x000D_
 II.	Quem foi que indicou, teve a ideia de indicar ou conhecia o Sr. Lázaro Guilherme Piunti para ser nomeado Secretário de Administração e Finanças do município?_x000D_
 III.	Antes da nomeação do Sr. Lázaro Guilherme Piunti, foi feita uma checagem de antecedentes, considerando que ele iria comandar uma das Secretarias mais importantes do município? _x000D_
 IV.	Qual o motivo que levou o Sr. Lázaro Guilherme Piunti a ser exonerado 27 dias depois de sua nomeação? _x000D_
 V.	Durante esses 27 dias, o Sr. Lázaro chegou assinar algum documento na Secretaria? Se sim, enviar cópia desses documentos com sua assinatura. Se não assinou nenhum documento, o que fez na pasta durante esses 27 dias?_x000D_
 VI.	Haja vista que o Sr. Lázaro trabalhou 27 dias, enviar o comprovante de pagamento pelos serviços prestados nesses 27 dias. Se nada foi pago, enviar justificativa.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2359/requerimento_no_12_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2359/requerimento_no_12_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Solicito cópia do decreto que nomeou a comissão permanente para a organização, acompanhamento e fiscalização de concurso público e processo seletivo da prefeitura municipal de Laranjal Paulista;_x000D_
 II.	Solicito cópia da portaria que alterou a comissão permanente para a organização, acompanhamento e fiscalização de concurso público e processo seletivo da prefeitura municipal de Laranjal Paulista;_x000D_
 III.	Enviar informações de quais concursos e processos seletivos que a comissão atuou desde a publicação do decreto._x000D_
 IV.	Enviar cópia das atas de reunião da comissão desde a publicação do decreto;_x000D_
 V.	Enviar cópia de todo processo licitatório que resultou na contratação da empresa Avança São Paulo, bem como o contrato e posteriores atualizações;_x000D_
 VI.	Enviar cópia de todos os e-mails entre a empresa Avança SP e a Prefeitura, desde a assinatura do contrato.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_13_2024_-valdecir_-_coleta_de_lixo_-_contrato.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_13_2024_-valdecir_-_coleta_de_lixo_-_contrato.pdf</t>
   </si>
   <si>
     <t>I.	Requer cópia na íntegra do contrato firmado entre o Poder Executivo e a empresa Beta Ambiental LTDA, que presta serviço de coleta de resíduos sólidos.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_14_2024_-marcio_3.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_14_2024_-marcio_3.pdf</t>
   </si>
   <si>
     <t>I.	Cópia integral do Processo Administrativo nº 24/2023;_x000D_
 II.	O PA foi concluído? Se não, informar a etapa atual em que se encontra, bem como um cronograma previsto para as etapas restantes até a conclusão;_x000D_
 III.	Caso o PA tenha sido concluído, enviar documento que comprove a imputação da sanção ao responsável, além da notificação e da multa aplicada se for o caso.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana, Kant Alves Lima Junior, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no_15_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no_15_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Cópia do estudo técnico contendo o diagnóstico do município, dando embasamento ao texto do Plano Diretor, e cópia do mapa de aplicação dos instrumentos do estatuto da cidade;_x000D_
 II.	Informar se os 2 mapas disponibilizados no site oficial foram inteiramente produzidos pela Fundação Vanzolini ou se foram utilizados dados de outras fontes ou de terceiros na sua composição, em especial o mapa de fundo (ex.: vegetação e uso do solo) presente nos mapas apresentados;_x000D_
 III.	Informar porque a prefeitura utilizou por vários anos um mapa de zoneamento diferente do aprovado pela Câmara;_x000D_
 IV.	A Cláusula Oitava do Contrato nº 075/2022 entre a Prefeitura e a Fundação Vanzolini estipula a Etapa 1 como sendo de Planejamento de Atividades. Enviar cópia de todas as atividades e documentos produzidos por essa etapa. _x000D_
 V.	A Cláusula Oitava do Contrato nº 075/2022 entre a Prefeitura e a Fundação Vanzolini estipula a Etapa 2 como sendo de Leitura Técnica Municipal. Enviar cópia de todas as atividades e documentos produzidos por essa etapa. _x000D_
 VI.	A Cláusula Oitava do Contrato nº 075/2022 entre a Prefeitura e a Fundação Vanzolini estipula a Etapa 3 como sendo de Proposta de revisão do Plano Diretor e de uso e ocupação do solo. Enviar cópia de todas as atividades e documentos produzidos por essa etapa. _x000D_
 VII.	Cópia de todas as atas de reuniões do Conselho Municipal do Plano Diretor desde a contratação da Fundação Vanzolini;_x000D_
 VIII.	Enviar o cronograma de serviço executado mês a mês pela Fundação Vanzolini desde a sua contratação;_x000D_
 IX.	Cópia do cronograma das próximas etapas do processo de elaboração do Plano Diretor, contendo a previsão da realização das próximas audiências, entrega e publicação de documentos produzidos e dos projetos de lei._x000D_
 X.	Informar porque todo o cronograma da revisão do plano diretor não foi publicado em destaque no site oficial do município como é feito nas cidades da região, permitindo mais transparência e publicidade._x000D_
 XI.	Informar se a Fundação Vanzolini trabalha apenas com o seu corpo técnico próprio ou se ela subcontratou alguma empresa ou escritório._x000D_
 XII.	Quais as informações novas que a Fundação Vanzolini produziu desde a sua contratação?_x000D_
 XIII.	Enviar cópia do processo licitatório referente à contratação da Fundação Vanzolini com todos os documentos constantes no processo a partir de 01/05/2023, incluindo os aditivos e as prorrogações.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no_16_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no_16_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Informar quantas audiências públicas foram realizadas de 2021 a 2023 sobre o Plano Diretor, enviando cópia ou link de onde estão publicadas;_x000D_
 II.	Qual a pauta tratada em cada uma das Audiências Públicas que já ocorreram sobre o Plano Diretor desde 2021?_x000D_
 III.	Nas audiências públicas realizadas até a presente data, foi abordada a situação da regularização fundiária, inclusive sobre os loteamentos clandestinos e o combate à subutilização do solo urbano? Se sim, enviar o estudo realizado até o momento e a solução proposta no Plano Diretor._x000D_
 IV.	Nas audiências públicas realizadas até a presente data, foi abordada a criação do IPTU progressivo? Se sim, enviar o estudo realizado até o momento;_x000D_
 V.	Nas audiências públicas realizadas até a presente data, foi abordada a situação da infraestrutura e serviços públicos do município (pavimentação, iluminação, saneamento básico, transporte público, tráfego, perímetro urbano, cemitérios etc.)? Se sim, enviar o estudo realizado até o momento e a solução proposta no Plano Diretor._x000D_
 VI.	Conforme a Audiência Pública do dia 23 de janeiro de 2024, quais foram as sugestões feitas pelo Conselho Municipal do Plano Diretor e encaminhadas à Fundação Vanzolini? _x000D_
 VII.	Das sugestões feitas no item 11, quais foram acatadas e quais não foram? Enviar a justificativa que embasou a decisão de acatar ou não cada uma das sugestões levantadas._x000D_
 VIII.	Conforme a Audiência Pública do dia 23 de janeiro de 2024, quais foram as sugestões feitas pelo Executivo na elaboração do Plano Diretor? _x000D_
 IX.	Das sugestões feitas no item 13, quais foram acatadas e quais não foram? Enviar a justificativa que embasou a decisão de acatar ou não cada uma das sugestões levantadas.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no_17_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no_17_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	A Prefeitura tem conhecimento de alguma denúncia feita por algum Vereador ou outra autoridade contra a Associação Brendo Benjamin? Se sim, essa denúncia está interferindo no processo de pagamento dos funcionários da Associação?_x000D_
 II.	Como está o processo da ABB em relação ao pagamento dos funcionários? Há alguma previsão de quando ocorrerá o pagamento?</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_no_18_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_no_18_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Relação do total gasto pelas Secretarias Municipais e todos os demais departamentos e órgãos do Poder Executivo no 1º Semestre de 2022, 2º Semestre de 2022, 1º Semestre de 2023 e 2º Semestre de 2023 com:_x000D_
 •	Energia elétrica;_x000D_
 •	Fornecimento de água;_x000D_
 •	Serviços de telefonia;_x000D_
 •	Consumo de materiais de expediente e limpeza;_x000D_
 •	Serviço de reprografia;_x000D_
 •	Consumo de combustível e_x000D_
 •	Manutenção de veículos da frota municipal</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_no_19_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_no_19_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Relação contendo todos os materiais permanentes adquiridos pelo Poder Executivo no ano de 2023, devendo constar nome do equipamento, fornecedor, Secretaria de destino do material, valor total e data da compra;_x000D_
 II.	Relação de todos os contratos administrativos que foram renovados no 2º semestre de 2023, devendo constar fornecedor, Secretaria responsável, valor do contrato antes e após a renovação;_x000D_
 III.	Caso o contrato administrativo renovado tenha sofrido majoração do seu valor, enviar justificativa da empresa, bem como os documentos da Prefeitura que aprovaram a majoração.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_20_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_20_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Relação com o total de horas extraordinárias autorizadas de julho/2023 a dezembro/2023, mês a mês, separado por Secretaria do Poder Executivo. _x000D_
 II.	Para cada hora extraordinária autorizada, anexar a justificativa e a assinatura do Secretário autorizando o cumprimento._x000D_
 III.	Lista contendo apenas os nomes de funcionários que receberam função gratificada no período de julho/2023 a dezembro/20232023, com o respectivo valor mensal pago. Informar também a data de inicio do recebimento dessa função gratificada e justificativa.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no_21_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no_21_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Durante o 2º Semestre de 2023, houve contratação, convênio ou patrocínio referente a eventos e festividades culturais, esportivas e recreativas em Laranjal Paulista? Se sim, enviar relação constando os nomes dos eventos, período de sua realização, valor gasto e a justificativa para sua execução;_x000D_
 II.	Durante o 2º Semestre de 2023, houve a contratação de empresas para fornecimento de kit lanches, coffe break ou marmitas? Se sim, enviar relação constando o fornecedor, local do fornecimento, data da ocorrência, valor gasto e a justificativa para sua execução;_x000D_
 III.	Durante o 2º Semestre de 2023, houve a aquisição de brindes e de materiais gráficos? Se sim, enviar relação constando o fornecedor, local do fornecimento, data da ocorrência, valor gasto e a justificativa para sua execução.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/requerimento_no_22_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/requerimento_no_22_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Por qual motivo a Prefeitura participou da feira do empreendedor em 2023, considerando que o Decreto nº 4.415 expressamente vedava? Enviar cópia das justificativas e pareceres dados na época que colaboraram com a decisão._x000D_
 II.	Por qual motivo houve a escolha do luxuoso hotel Estanplaza Ibirapuera para pernoite, considerando que o local fica a 08 kilômetros de distância de onde ocorreu a feira do empreendedor?_x000D_
 III.	Por qual motivo foi ordenada a compra de 2000 canetas e 500 canecas como brinde, considerando que o Decreto nº 4.415 expressamente vedava?</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no_23_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no_23_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>Considerando a Audiência Pública realizada em  23 de janeiro de 2024 sobre o Plano Diretor, a qual as perguntas deveriam ser feitas nos 10 dias seguintes ao evento, solicita-se:_x000D_
 I.	Cópia de todas as perguntas encaminhadas; _x000D_
 II.	Resposta dada para cada uma das perguntas recebidas; _x000D_
 III.	Se ainda não houve as respostas, encaminhar o local onde possa estar acompanhando a divulgação dessas respostas, bem como um prazo estimado de quando será respondido.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no_24_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no_24_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Lista de todos bens patrimoniados pertencentes à antiga Cozinha Piloto contendo o local onde se encontram atualmente, bem como os seus respectivos valores de custo e atual;_x000D_
 II.	Com a instalação da nova Cozinha Piloto, alguns dos bens antigos foram vendidos ou doados pela Prefeitura? Se sim, encaminhar processo licitatório e as justificativas que embasaram tal decisão.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2378/requerimento_no_25_2024_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2378/requerimento_no_25_2024_-marcio.pdf</t>
   </si>
   <si>
     <t>I.	Cópia das planilhas, slides e dados utilizados para elaboração das Audiências Públicas referentes às Metas Fiscais do 1º e 2º Quadrimestre de 2023;_x000D_
 II.	Cópia da gravação em vídeo da Audiência Pública referente às Metas Fiscais do 1º Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no_26_2024_-claudia-bira-melinho-biomedico.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no_26_2024_-claudia-bira-melinho-biomedico.docx.pdf</t>
   </si>
   <si>
     <t>I. Considerando que em agosto de 2021 foi realizado o Processo Seletivo nº 02/2021, para provimento do emprego temporário de biomédico, requerem saber qual a vigência do referido processo seletivo e a quantidade e nomes dos profissionais que estão atuando no referido emprego. Requerem também cópia dos documentos que comprovem as informações solicitadas, bem como as cópias dos contratos desses profissionais._x000D_
 II. Considerando que em agosto de 2022 foi realizado o Concurso Público nº 01/2022, onde foram criadas mais duas vagas permanentes de biomédicos, requerem saber qual a validade do referido concurso, bem como se esses profissionais já foram ou serão convocados, uma vez que com o encerramento do processo seletivo o setor ficará carente desses profissionais. Requerem também cópia dos documentos que comprovem essas informações.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_27_2024_-claudia-cadastro_motoristas.docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_27_2024_-claudia-cadastro_motoristas.docx.pdf</t>
   </si>
   <si>
     <t>I.	Considerando que o Projeto de Lei nº 16/2023, que regulamentava os serviços de transporte individual privado remunerado de passageiros através de plataformas digitais (aplicativos), foi considerado inconstitucional por já existir a Lei Federal nº 13.640 de 26 de março de 2018, que alterou a Lei nº 12.587 de 2012, para regulamentar o transporte remunerado privado individual de passageiros, requer saber se o município vem seguindo as diretrizes da Lei e de que forma está sendo feita a fiscalização desses motoristas e dos seus veículos, para assegurar a eficiência, eficácia, segurança e a efetividade na prestação desse serviço._x000D_
 II.	Considerando que em junho de 2023 foi encaminhada a Indicação nº 13/2023, indicando que fosse criado um cadastro municipal dos motoristas que realizam transporte individual privado remunerado de passageiros através de plataformas digitais (aplicativo) e tendo em vista que mais de uma empresa de aplicativo dessa área está atuando em nosso município, requer saber se esse cadastro já foi criado bem como cópia dos documentos que comprovem essas informações.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Marcos Eduardo de Mello</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no_28_2024_-_melinho_-_lei_3371_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no_28_2024_-_melinho_-_lei_3371_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>I. Considerando que a Lei 3.371/22, que institui o auxílio-alimentação na modalidade_x000D_
 vale-refeição para viagens de motoristas de ambulâncias do Poder Executivo do_x000D_
 Município de Laranjal Paulista, e dá outras providências, está vigente desde 17 de_x000D_
 fevereiro de 2022, solicito esclarecimentos, com documentação comprobatório do_x000D_
 motivo pelo qual a lei não está sendo cumprida._x000D_
 II. Solicito cópia do processo licitatório completo, desde a solicitação da secretaria_x000D_
 competente, comprovando qual a real e atual situação da aquisição do vale-refeição_x000D_
 da lei acima citada.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_29_2024_-_claudia_-_lei_dengue.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_29_2024_-_claudia_-_lei_dengue.pdf</t>
   </si>
   <si>
     <t>I.	Diante da prerrogativa da Lei nº 3.454 DE 15 DE AGOSTO DE 2023, que institui o Programa Municipal de Vigilância, Prevenção, Combate e Controle à Dengue, Chikungunya e Zika, no município de Laranjal Paulista, já houve autuações com base na Lei? Em caso positivo, disponibilizar cópia das autuações?_x000D_
 II.	Há relatórios, material de divulgação e documentos comprobatórios que a Lei nº 3.454 já sendo aplicada no município? Em caso positivo, encaminhar cópia da documentação.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_30_2024_-granzotto_-_auto_de_infracao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_30_2024_-granzotto_-_auto_de_infracao.pdf</t>
   </si>
   <si>
     <t>I.	Requer a relação dos Autos de Infrações de Trânsito (AIT), com a devida numeração, confeccionados no período de 1º de junho de 2023 a 31 de março de 2024;_x000D_
 II.	Requer a relação dos AITs que foram processados e se tornaram autuações, e a relação dos que não foram processados junto a PRODESP, informando o motivo do não processamento e acompanhados das cópias dos respectivos AITs no caso de terem sido cancelados por algum motivo, como por exemplo erro no preenchimento dentre outros _x000D_
 III.	Requer relação e cópia dos AIT que foram alvos de recursos, tanto os deferidos quanto os indeferidos, acompanhados das cópias dos respectivos recursos.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no_31_2024_-_marcio-_adesivoterminal_de_onibus.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no_31_2024_-_marcio-_adesivoterminal_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requer cópia na íntegra do processo de compra, incluindo cotações com no mínimo 3 empresas, nota fiscal e garantia, dos adesivos utilizados no Terminal de ônibus localizado na Praça Armando Salles de Oliveira.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_32_2024_-_obra_cozinha_piloto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_32_2024_-_obra_cozinha_piloto.pdf</t>
   </si>
   <si>
     <t>I.	Quem é o engenheiro pelo projeto básico da cozinha piloto?_x000D_
 II.	Qual foi o valor pago pelo projeto básico da cozinha piloto?_x000D_
 III.	Quem é o engenheiro responsável pelo projeto executivo da cozinha piloto?_x000D_
 IV.	Quem é o gestor do contrato da cozinha piloto?_x000D_
 V.	Quem fez e quando foi feito o recebimento da obra da cozinha piloto?_x000D_
 VI.	A obra da cozinha piloto possui alguma irregularidade no projeto ou decorrente da execução? Se sim, quais as providencias estão sendo tomadas para sana-las? _x000D_
 VII.	Enviar lista contendo os veículos, vinculadas a cozinha piloro, com suas respectivas placas e os motoristas que dirigem esses veículos._x000D_
 VIII.	Enviar as planilhas de controle de entrada e saída dos veículos utilizados na cozinha piloto de janeiro a março de 2024, contendo data, Km saída, Hora Saída, Km retorno, Hora retorno, motorista e destino._x000D_
 IX.	Informar quais são os horários de saída de entrega de pão e merenda e as rotas de cada motorista para cada escola ou creche._x000D_
 X.	Informar qual a carga horária de cada motorista, horário de entrada e saída do serviço._x000D_
 XI.	Informar qual a atividade realizada pelos motoristas e ajudantes durante o intervalo de tempo entre as entregas de merenda nas escolas e creches.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_33_2024_sueli_-_veterinaria_-_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_33_2024_sueli_-_veterinaria_-_final.pdf</t>
   </si>
   <si>
     <t>Requer cópia na íntegra do processo licitatório e contrato da veterinária que presta serviços no setor de castração do município.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no_34_2024_claudia_-_conselho_seguranca_alimentar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no_34_2024_claudia_-_conselho_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>I. Requer saber se o Conselho Municipal de Segurança Alimentar e Nutricional –_x000D_
 COMSEA, está vigorando em nosso município._x000D_
 II. Em caso positivo, solicito cópia do Decreto com a composição/membros do Conselho_x000D_
 e cópia da ata da última reunião._x000D_
 III. Em caso negativo, solicito que apresentem justificativa para ausência de cumprimento_x000D_
 da lei, e que posteriormente, a Lei nº 2.403 de 10 de fevereiro de 2004, que cria o_x000D_
 COMSEA, seja cumprida</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_35_2024_claudia_-_trailers.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_35_2024_claudia_-_trailers.pdf</t>
   </si>
   <si>
     <t>I. Requer saber se há previsão, legislação municipal, para permissão ou proibição da_x000D_
 colocação de trailers em áreas públicos?_x000D_
 II. Solicita cópia da legislação municipal que dispõe sobre trailers em áreas públicas.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no_36_2024_sueli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no_36_2024_sueli.pdf</t>
   </si>
   <si>
     <t>I.	Requer saber qual a situação atual referente ao cumprimento da Emenda Impositiva nº 20/2022 de minha autoria;_x000D_
 II.	Requer cópia na íntegra do processo administrativo que está tratando sobre a aquisição de chip, leitor de chip, equipamento para chipagem e  da aquisição de uma máquina de anestesia inalatória para animais.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no_37_2024_-_marcio-demolicao_predio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no_37_2024_-_marcio-demolicao_predio.pdf</t>
   </si>
   <si>
     <t>I.	O prédio que era utilizado como oficina no pátio da estação de trem foi demolido. Requer saber se a prefeitura foi responsável pela demolição. Se sim, apresentar cópia na íntegra do projeto que justifica a demolição, a autorização do DNIT, a carta de anuência da Rumo e a rubrica do orçamento/empenho._x000D_
 II.	Caso a prefeitura tenha sido responsável pela demolição, requer saber se foi utilizado recursos da prefeitura para tal demolição e quantos funcionários trabalharam nessa demolição._x000D_
 III.	Requer saber se a prefeitura sabe que esse imóvel pertence à União e se houve anuência da concessionária Rumo e se algum projeto foi aprovado._x000D_
 IV.	Requer saber se houve mais alguma interferência da prefeitura no pátio da estação sob responsabilidade da Rumo._x000D_
 V.	Sobre a questão dos dormentes e trilhos instalados nas dependências da Secretaria de Cultura e Turismo, requer saber por quê foram removidos._x000D_
 VI.	Requer saber se havia um projeto de colocar um vagão estacionário no local e qual seria a finalidade._x000D_
 VII.	Requer saber se o COMTUR está ciente dessa retirada e se foi consultado._x000D_
 VIII.	Requer saber qual foi o destino dos dormentes e dos trilhos removidos._x000D_
 IX.	Requer saber se os dormentes e os trilhos foram comprados ou foram doados para a prefeitura._x000D_
 X.	Requer saber se a prefeitura fez mais alguma remoção de trilhos ou outro material do pátio que hoje é de responsabilidade da Rumo.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no_38_2024_-_marcio_-_secretaria_serv._municipais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no_38_2024_-_marcio_-_secretaria_serv._municipais.pdf</t>
   </si>
   <si>
     <t>I.	Requer cópia legível das planilhas de entrada e saída de veículos da Secretaria de Serviços Públicos Municipais, do período de 01/11/2023 a 30/04/2024._x000D_
 II.	Requer informações se o relógio de ponto digital já está operando na Secretaria de Serviços Públicos Municipais.    _x000D_
 III.	Requer informações se existe algum funcionário da Secretaria de Serviços Públicos Municipais utilizando a folha de frequência.     _x000D_
 IV.	Requer informações se algum funcionário da Secretaria de Serviços Públicos Municipais recebe gratificação (função gratificada). Se sim, enviar nomes e justificativas.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_39_2024_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_39_2024_valdecir.pdf</t>
   </si>
   <si>
     <t>Requer saber se há empenhos em aberto e vencidos de fornecedores e prestadores de serviços. Em caso afirmativo, solicito cópias dos empenhos e a justificativa pelo atraso dos pagamentos.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_40_2024_granzotto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_40_2024_granzotto.pdf</t>
   </si>
   <si>
     <t>Requer cópia da proposta vencedora, com as devidas informações da empresa, valor e principalmente, data e horário em que foram juntados ao departamento de compras, da dispensa de licitação nº 67/2024, processo administrativo nº 79/2024. Solicito ainda, que seja disponibilizada cópia do e-mail com todas as informações anteriormente solicitadas.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_41_2024__-_marcio_garpelli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_41_2024__-_marcio_garpelli.pdf</t>
   </si>
   <si>
     <t>1.	Requer saber se é necessária alguma autorização ou licença da Secretaria de Agricultura e Meio Ambiente para que um terreno seja utilizado como ponto de descarte de materiais de construção, terra, poda de árvores, móveis usados, lavagem de caminhão de concreto. Em caso afirmativo, então quais são as autorizações e ou licenças?_x000D_
 2.	Requer saber se a Secretaria de Agricultura e Meio Ambiente autorizou que algum terreno do município pudesse ser utilizado como aterro para descarte desses materiais citados no item 1. Em caso afirmativo, quais são os terrenos?_x000D_
 3.	Requer saber se a Secretaria de Agricultura e Meio Ambiente tem conhecimento de quais são os terrenos do município que são usados como pontos para descarte destes tipos de materiais citados no item 1. Por exemplo: I- o terreno da antiga usina de asfalto no Morro Alto; II- o terreno localizado entre o final da Rua Odorico Martins do Amaral e o final da Avenida da Saudade. (seguem fotos ilustrativas)_x000D_
 4.	Requer saber sobre situações quais forem necessárias a emissão de licenças e ou obter autorizações para o uso do terreno sob a finalidade de aterro e ou descartes de materiais, conforme citados no item 1, e ainda o proprietário do terreno não as possuir, então qual é o procedimento da Secretaria de Agricultura e Meio Ambiente para evitar esta ação._x000D_
 5.	Requer saber se uma eventual infração for cometida por funcionários da própria administração pública, em manter ou permitir esse tipo de aterro, quais medidas serão tomadas?</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/requerimento_no_42_2024__-_marcio_garpelli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/requerimento_no_42_2024__-_marcio_garpelli.pdf</t>
   </si>
   <si>
     <t>1.	Requer saber informações sobre o cumprimento da indicação 12/2021, incluindo o envio de notificações aos proprietários de jazigos e terrenos abandonados, e então se os mesmos compareceram, dentro do prazo de 90 dias após a notificação, ao escritório do cemitério municipal para iniciar a construção ou reforma dos jazigos._x000D_
 2.	Requer saber informações sobre a realização de ação jurídica de reintegração de posse pela prefeitura em relação aos terrenos e jazigos, cujos proprietários não responderam a notificação. (“Recordo que em 2021 o vereador autor do requerimento 12/2021 já alertava sobre a escassez de terrenos e também mencionava que alguns estavam abandonados há anos”)_x000D_
 3.	Requer saber o motivo para o não atendimento da indicação 12/2021, caso não tenha sido atendida, levando em consideração a necessidade do município em prover terrenos disponíveis dentro do cemitério municipal._x000D_
 4.	Requer uma cópia do processo administrativo 27/2022, também das atas de reuniões e mais o apontamento dos problemas identificados e as respectivas soluções propostas pela comissão criada segundo processo administrativo nº 27/2022 aberto pela procuradoria do município, motivado sob resposta apresentada em 08 de setembro de 2022 para o requerimento 27/2022._x000D_
 5.	Requer uma cópia de cada notificação emitida pela prefeitura a proprietários de jazigos abandonados e uma cópias de suas respectivas respostas.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/requerimento_no_43_2024__-_marcio_garpelli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/requerimento_no_43_2024__-_marcio_garpelli.pdf</t>
   </si>
   <si>
     <t>1. Requer uma cópia dos autos de vistoria válidos do corpo de bombeiros referente ao_x000D_
 prédio da prefeitura, do postos de saúde, das creches e escolas, sendo todos estes_x000D_
 correspondentes aos anos de 2021, 2022, 2023 e 2024._x000D_
 2. Requer uma cópia do estudo de avaliação de segurança em escolas e centros de saúde_x000D_
 realizados pela Defesa Civil nos anos de 2021, 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_no_44_2024_claudia_-_lista_de_criancas_laudadas..docx.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_no_44_2024_claudia_-_lista_de_criancas_laudadas..docx.pdf</t>
   </si>
   <si>
     <t>I.	Requer cópia da lista, por unidade escolar, de crianças laudadas que necessitam de acompanhamento individualizado, dentro da rede pública de ensino do município._x000D_
 II.	Requer saber se essas crianças estão tendo a devida assistência e o acompanhamento necessário. Se sim, requer saber o nome dos acompanhantes de cada uma dessas crianças e, em caso negativo, requer saber o motivo pelo qual essas crianças não estão tendo o devido acompanhamento.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Diogo Maycon Ribeiro de Souza, Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/requerimento_no_45_2024_-_marcio_-_valdecir_-_kant_-_claudia_-_diogo_-_origem_reciclaveis.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/requerimento_no_45_2024_-_marcio_-_valdecir_-_kant_-_claudia_-_diogo_-_origem_reciclaveis.pdf</t>
   </si>
   <si>
     <t>I. A Lei nº 3.355 de 14 de outubro de 2021, que dispõe sobre a comprovação da_x000D_
 origem dos materiais metálicos recicláveis e cadastro dos fornecedores, e dá outras_x000D_
 providências, está sendo aplicada no município?_x000D_
 II. A Lei Municipal nº 3.355 de 2021 foi regulamentado pelo Executivo? Caso positivo,_x000D_
 encaminhar cópia da regulamentação. Em caso negativo, qual a justificativa para não_x000D_
 regulamentar uma Lei aprovada e promulgada?</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no_46_2024_doutor_-_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no_46_2024_doutor_-_saude.pdf</t>
   </si>
   <si>
     <t>I.	Requer lista contendo todos os locais que prestam atendimento de saúde, como por exemplo consultório médico, odontológico e etc, que foram notificados pelo setor tributário e fiscal nos exercícios de 2023 e 2024.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no_47_2024__-_marcio_garpelli_-_ficha_financeira_funcional.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no_47_2024__-_marcio_garpelli_-_ficha_financeira_funcional.pdf</t>
   </si>
   <si>
     <t>1. Requer uma cópia da Ficha Financeira por categoria funcional dos servidores desde 2008,_x000D_
 para comprovar que está havendo descumprimento da Lei Complementar Municipal nº_x000D_
 85 de 2007, e favorecimento de alguns servidores com preterição sobre a maioria.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no_48_2024__-_marcio_garpelli_-_planilha_de_abastecimento.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no_48_2024__-_marcio_garpelli_-_planilha_de_abastecimento.pdf</t>
   </si>
   <si>
     <t>1. Requer uma cópia da planilha de gasto mensal de combustível de Janeiro até Agosto de_x000D_
 2024 de todas as secretarias</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_no_49_2024__-_marcio_garpelli_-_aluguel_valkape.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_no_49_2024__-_marcio_garpelli_-_aluguel_valkape.pdf</t>
   </si>
   <si>
     <t>1. Requer uma cópia do contrato de aluguel junta à VALKAPE ADMINISTRAÇÂO DE BENS,_x000D_
 referente ao imóvel sito à rua Duque de Caxias 352 neste município._x000D_
 2. Requer informações sobre qual seria o propósito de alugar o referido imóvel, sendo que_x000D_
 o mesmo encontra-se fechado._x000D_
 3. Requer informações que justifiquem, do referido imóvel, a necessidade de aumento do_x000D_
 valor mensal do aluguel em 35,71%, passando de R$ 7.000,00 em junho/24 para um valor_x000D_
 de R$ 9.500,00 em Julho/24, conforme ao que está disposto no portal da transparência_x000D_
 do município._x000D_
 4. Requer informações sobre a forma de planejamento, até a efetiva tomada de decisão_x000D_
 pelo executivo, para assumir contratos de aluguel, já que a despesa mensal com aluguel_x000D_
 de um imóvel que pouco serviu à população denota falta de planejamento?_x000D_
 5. Requer uma cópia do planejamento, cronograma de obras, contratos firmados, plantas_x000D_
 ou qualquer outro documento que justifique que o referido imóvel deva manter-se_x000D_
 fechado e sem serventia pública</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_50_2024_granzotto_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_50_2024_granzotto_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>1.	Requer relatório constando todos os locais na área rural que foram beneficiados com a instalação de iluminação público, durante os anos de 2021 a 2024;_x000D_
 2.	Requer cópia dos laudos técnicos, assinados pelos responsáveis, emitidos para que fossem realizadas as instalações acima citadas, visto que, se houve a instalação, houve a avaliação técnica;_x000D_
 3.	Requer cópia das atas das reuniões da Comissão de Contribuição de Iluminação Pública, que ocorreram durante os anos de 2021 a 2024, que decidiram, após avaliação técnica e estudo de viabilidade, em quais locais na área rural seriam instaladas a iluminação.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Antônio Valdecir Berto Filho, Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/requerimento_no_51_2024_claudia_kant_valdecir_-_sabesp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/requerimento_no_51_2024_claudia_kant_valdecir_-_sabesp.pdf</t>
   </si>
   <si>
     <t>1. Requerem saber se o município e Laranjal Paulista aderiu ao novo contrato de concessão_x000D_
 a SABESP privatizada;_x000D_
 2. Em caso positivo da adesão, solicitamos que seja encaminhado cópia do novo contrato</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2540/requerimento_no_52_2024_claudia_-_leilao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2540/requerimento_no_52_2024_claudia_-_leilao.pdf</t>
   </si>
   <si>
     <t>1.Requer um relatório constando todos os veículos que vão/foram para leilão neste ano de_x000D_
 2024;_x000D_
 2. Requer saber qual o critério utilizado para encaminhar esses veículos para leilão? Foram_x000D_
 emitidos laudos técnicos? Em caso positivo, solicito cópia do laudo.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_no_53_2024_marcio_-_informacoes_sec._servicos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_no_53_2024_marcio_-_informacoes_sec._servicos.pdf</t>
   </si>
   <si>
     <t>1. Cópia da planilha de entrada e saída de veículos da secretaria de serviços (garagem)_x000D_
 do dia 10 de setembro ao dia 20 de outubro._x000D_
 2. Cópias de ordens de serviço do dia 01/07/2024 a 20/10/2024, assinadas pelo_x000D_
 responsável, detalhando todos os pedidos de caminhão de terra, pedra, caco de telha_x000D_
 ou areia, com identificação dos locais de origem e destino._x000D_
 3. Cópia da guia de recolhimento devidamente paga na prefeitura para todos os serviços_x000D_
 realizados com caminhões e máquinas da prefeitura no período de 01/07/2024 a_x000D_
 20/10/2024._x000D_
 4. Nome dos funcionários da secretaria de serviços que receberam horas extras no_x000D_
 período de 01/07/2024 a 20/10/2024, com a discriminação do nome e quantidade de_x000D_
 horas._x000D_
 5. Informações sobre a betoneira que estava sendo montada na serralheria da secretaria_x000D_
 de serviços, incluindo a ordem de serviço assinada pelo responsável e, se já estiver_x000D_
 pronta, o número de patrimônio._x000D_
 6. Caso tenham sido solicitados caminhões de terra, pedra, caco de telha ou areia por_x000D_
 candidatos durante o período eleitoral, favor detalhar esses pedidos, incluindo o nome_x000D_
 do solicitante, o nome do autorizador e o destino do material solicitado._x000D_
 7. Cópia da requisição e da nota fiscal da compra de material para a confecção da_x000D_
 betoneira.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_54_2024_marcio_-_informacoes_sobre_o_setor_de_ambulancias_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_54_2024_marcio_-_informacoes_sobre_o_setor_de_ambulancias_.pdf</t>
   </si>
   <si>
     <t>1. Cópia da planilha de entrada e saída de veículos da Secretaria de Serviços (garagem) do dia 10 de_x000D_
 setembro ao dia 20 de outubro;_x000D_
 2. Quantidade de motoristas de ambulância que tem o município na data de hoje. Especificando a_x000D_
 quantidade de concursados e contratados entre eles;_x000D_
 3. Como é feita a escala de trabalho de cada motorista;_x000D_
 4. Quem é o responsável por coordenar esta escala de trabalho;_x000D_
 5. Quem são as atendentes do setor de ambulância e qual a carga horária de trabalho;_x000D_
 6. Qual é o horário de atendimento do setor de ambulâncias;_x000D_
 7. Qual a quantidade de veículos existentes na frota municipal de transporte de pacientes. Informar_x000D_
 o modelo, a placa e a quilometragem de cada um deles._x000D_
 8. Quais foram as pessoas responsáveis pela manutenção da frota dos veículos do setor de_x000D_
 ambulâncias no período de janeiro de 2021 à outubro de 2024;_x000D_
 9. Como é feito o controle de manutenção dos veículos do setor de ambulâncias. Fornecer cópias_x000D_
 desses controles referente ao período de janeiro à outubro de 2024;_x000D_
 10. Existe manutenção preventiva e corretiva desses veículos de forma periódica;_x000D_
 11. Em caso de manutenção e conserto, quem é o responsável por definir qual oficina ou_x000D_
 concessionária deve encaminhar o veículo;_x000D_
 12. Quem é o responsável por receber o veículo e verificar se o serviço/manutenção foi feito de_x000D_
 acordo;_x000D_
 13. Se a troca de óleo e o rodízio de pneus são feitos dentro dos prazos. Enviar cópia de documentos_x000D_
 que comprovem essa prática;_x000D_
 14. Qual foi o valor gasto em oficinas e concessionárias no ano de 2024 com a manutenção da frota_x000D_
 do setor de ambulâncias. Fornecer lista de todos os fornecedores e prestadores de serviço;_x000D_
 15. Se todos os itens de segurança estão em perfeitas condições de uso, de acordo com a legislação_x000D_
 de trânsito;_x000D_
 16. Se todos os motoristas estão aptos e dentro de suas respectivas categorias, bem como em dia_x000D_
 com os cursos obrigatório para transporte de pacientes?</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_55_2024_marcio_-_informacoes_sobre_a_topic_bvz2880.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_55_2024_marcio_-_informacoes_sobre_a_topic_bvz2880.pdf</t>
   </si>
   <si>
     <t>1. Solicito que me envie todas as informações referentes ao desaparecimento do veículo Topic,_x000D_
 placa BVZ2880._x000D_
 2. Requeiro cópia integral do Processo Administrativo nº 23/2023, instaurado para investigar o_x000D_
 desaparecimento do veículo Topic, placa BVZ2880, conforme mencionado na resposta do_x000D_
 prefeito por meio do ofício nº 0763/2023 de 01/08/2023._x000D_
 3. Caso tenha sido registrado boletim de ocorrência (B.O.) sobre o fato, solicito a cópia desse_x000D_
 documento._x000D_
 4. Se a administração está de posse do B.O., informar se houve encaminhamento de denúncia ao_x000D_
 Ministério Público sobre o ocorrido._x000D_
 5. Solicito o documento original de baixa do veículo Topic, placa BVZ2880, acompanhado de todos_x000D_
 os documentos que formalizaram essa movimentação, especificando se o veículo foi leiloado,_x000D_
 sinistrado ou transferido. Solicito também o envio da documentação pertinente._x000D_
 6. Requeiro informações detalhadas sobre o último paradeiro do veículo Topic, placa BVZ2880, e_x000D_
 quem foi o último motorista ou responsável por ele</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CAR - Comissão de Assuntos Relevantes</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/substitutivo_plc_16_final-assinado-assinado1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/substitutivo_plc_16_final-assinado-assinado1.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 16/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3044,67 +3044,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/plc_07_-_emd_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_02_-_plc_13_24_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/emenda_03_-_plc_13_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/emenda_04_-_plc_13_24-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/emenda_05-_plc_13_24-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/emenda_no_06_2024_-_mensagem_003_-_emenda_plc_18-2024_-_farmacia_24h.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/emenda_07-_pl_42__2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/ok_emenda_08_-_pl_47_2024_emenda_impositiva_-_valdecir_-sade-apae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/ok_emenda_09_-_pl_47_2024_emenda_impositiva_-_valdecir_-_claudia_-_kant_-_veyculo_cozinha_pilot.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/ok_emenda_10_-_pl_47_2024_emenda_impositiva_-_claudia_-_lazer_-_quadra_vila_totti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/ok_emenda_11-_pl_47_2024_emenda_impositiva_-_granzotto-sade-_apae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/ok_emenda_12-_pl_47_2024_emenda_impositiva_-_granzotto-sade-livre-asilo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/ok_emenda_13-_pl_47_2024_emenda_impositiva_-_diogo_-_sade_-_medicamento_posto_soo_roque.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/ok_emenda_14-_pl_47_2024_emenda_impositiva_-_diogo_-_educaoo_-_creche_e_escola_-_soo_roque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/ok_emenda_15-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__fanfarra.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/ok_emenda_16_-_pl_47_2024_emenda_impositiva_-_claudia-sade-alarde.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/ok_emenda_17-_pl_47_2024_emenda_impositiva_-_kant-_sade-_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/ok_emenda_18-_pl_47_2024_emenda_impositiva_-_kant-_afrac.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/ok_emenda_19_-_pl_47_2024_emenda_impositiva_-_sueli_-sade_-_aquisioo_medicamentos-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/ok_emenda_20_-_pl_47_2024_emenda_impositiva_-_sueli_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ok_emenda_21_-_pl_47_2024_emenda_impositiva_-_sueli_-_drone_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ok_emenda_22-_pl_47_2024_emenda_impositiva_-_bira-_educaoo_-_creche_e_escola_-_iara_-_nossa_senhora_aparecida_e_mnica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ok_emenda_23-_pl_47_2024_emenda_impositiva_-_mrcio_-_sade_-_construoo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ok_emenda_24-_pl_47_2024_emenda_impositiva_-_mrcio_-_servios_pblicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ok_emenda_25-_pl_47_2024_emenda_impositiva_-_mrcio_-_construoo_de_quadra_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ok_emenda_26-_pl_47_2024_emenda_impositiva_-_nilso-_servios_pblicos_-_aquisioo_veyculo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ok_emenda_27-_pl_47_2024_emenda_impositiva_-_nilso_-_escola_mnica-assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ok_emenda_28-_pl_47_2024_emenda_impositiva_-nilso_-_sade_-_reforma_-_posto_de_sade_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/ok_emenda_29-_pl_47_2024_emenda_impositiva_-bira-_sade_-_reforma_-_posto_de_sade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/ok_emenda_30_-_pl_47_2024_emenda_impositiva_-_doutor_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/ok_emenda_31-_pl_47_2024_emenda_impositiva_-_doutor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/ok_emenda_32-_pl_47_2024_emenda_impositiva_-_doutor_-_sade_-_centro_do_autista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ok_emenda_33_-_pl_47_2024_emenda_impositiva_-_valdecir_-_parque__jooo_roma.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ok_emenda_34_-_pl_47_2024_emenda_impositiva_-_flvio_-sade_-_ambuloncia_-_distrito_laras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ok_emenda_35_-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__campos_-_laras-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_01_-_cartao_gestante.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no_02_-_limpeza_de_terreno_-_conta_para_proprietario_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_no_03_-_acompanhante_de_idoso_-_falta_justificada_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_04_-_vale_alimentacao_-_afastamento_por_doenca.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_no_05_-_farmacia_24h_-_dr..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no_06_-_aplicativos_-_carro-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_no_07_-_denominacao_de_rua_prof._julierme_de_abreu_e_castro-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_no_08_-_denominacao_de_rua_maria_luchesi_catto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_no_09_-_denominacao_de_rua_joao_catto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_no_10_-_denominacao_de_rua_leonor_catto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_no_11_2024_-_pavimentacao_estrada_joao_pires_de_campos_-_completa-assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_no_12_-_rua_sergio_antonio_cattani.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_no_13_rua_professor_jose_de_moraes_toledo_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_no_14_rua_professor_antonio_luiz_pastre-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_no_15_rua_lourdes_baddo_ghiraldi_-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_no_16_-_iluminacao_jardim_estrela.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_no_17_espaco_cultural_tropeiros_-_dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_no_18__linha_de_transpote_publico.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_no_19_-_recapeamento_rua_antonio_rodrigues_machado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_no_20_-_funcionamento_da_farmacia_municipal_24h-dia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_no_21-_triturador_de_galhos-assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_no_22_-_anteprojeto_-_tematizacao_-_brasao_-_dr._jose_francisco-assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_no_23_-_correcao_taxa_de_licenciamento_-_dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_no_24_-_conselho_de_seg._alimentar-claudia.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_no_25_-_denominacao_de_rua_joao_pillon.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_no_26_-_denominacao_de_rua-assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_no_27-_fiscalizacao_do_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_no_28_educacao_ambiental-assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_no_29_-_rotatoria_proximidades_do_posto_shell.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_no_30_-_denominacao_de_rua_luiz_pacileo-assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_002-_emenda_pl_12-2024_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mensagem_004_-_emenda_pl_46-2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mensagem_005_-_emenda_pl_47-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/mocao_no_01_pesar_-_luiz_marcos_zanardo-dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_no_02_pesar_-_wilce.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/mocao_no_03_pesar_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no_04_aplausoproerd.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/mocao_no_05__apelo_-dr._jose_francisco_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/mocao_no_06__apelo_-_dr_jose_francisco-fundo_partidario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/mocao_no_07_aplauso-claudia-erick-assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_no_08_aplauso_-_dep._federal_celso_russomanno_por_dr.j.francisco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_no_09_pesar_-_celia_baldini_bira_e_dr..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/mocao_no_10_aplauso-claudia-truco_terceira_idade.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/mocao_no_11_aplauso-_richard.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/mocao_no_12_aplauso-_servidores_servicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/mocao_no_13_pesar_-_alcides_da_costa.doc-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/mocao_no_14_pesar_-_pai_flavio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/mocao_no_15_pesar_-_jose_rubens_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_no_16_pesar_-_mae_joao_farmaclin.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_no_17_pesar_-_familia_do_nicacio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/mocao_no_18_pesar_-_para_andrea_correa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/mocao_no_19_pesar_-_familia_sra._eliana_maria_de_santana.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/mocao_no_20_aplauso-_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_no_21_pesar_-_familia_sr._antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/mocao_no_22_pesar_-_familia_sr._jose_walmir_bento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/mocao_no_23__apelo_-_dr_jose_francisco_-_propaganda_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/mocao_no_24_pesar_-_familia_dr._gabriel_marciliano_junior-assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/mocao_no_25_aplauso-_contur.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/mocao_no_26_congratulacao_-_vetaranos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/mocao_no_27_aplauso-voluntarios_fanfarra_joao_salto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/mocao_no_28_aplauso-secretarios_municipais_-assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/mocao_no_29_pesar_-_familia_dr._nerino.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/mocao_no_30_pesar_-_familia_sra._heloisa_roberti_lovo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2346/recurso_ao_plenario_-_pl_71_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_01_24_cartao_alimentacao_completo-assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/pdl_no_02_2024_-_cartao_alimentacao_-_700_reais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_03_24_-_contas_2021_-_com_relatorio_cfoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/pdl_04_pupo_-_cidadao_laranjalense.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_emenda_lom_1_2024_procuradoria-assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2340/0029-alteracao_lei_3.267-revisao_vencimentos_membros_conselho_tutelar-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/0107_-credito_adicional_especial_-_r_7.591.20389_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_03_credito_adcional_adicional_-_escola_em_tempo_integral_-_r229.96680_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_04__credito_adcional_adicional_-_parcela_diferida_fundel_-_r_288.94787_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_05_24_-_estatuto_da_desburocratizacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_06_24_-_transparencia_vagas_sus.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_07_24_-_transparencia_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_08_24_-_dados_abertos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/pl_09_-_credito_adicional_especial_-_r_100.00000_-_veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/pl_10_-_credito_adicional_especial_r_2.315.19562_-_emendas_saude_estado_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/0323_-valor_minimo_execucao_fiscal-r_800.00.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/0331_-_reestruturacao_do_conselho_municipal_de_turismo_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/0371-credito_adicional_especial-r_8.65891-cadastro_unico-anexar_portaria_mds_no_864.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/0411_-credito_adicional_especial_-_r283.42538_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/0424_-_credito_adicional_especial_-_r_433.94757_-_reforma_de_predio_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/0425_-credito_adicional_especial_-r_2.012.82500_-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/0426_-_credito_adicional_especial_-_r_770.95334_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/pl_18_-_credito_adicional_especial_-_emenda_saude-_r_450.00000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_19_-credito_adicional_emenda_impositiva_-_cultura__r15.42538.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_20_cria__logomarca_e_slogan_capital_dos_brinquedos-1-3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pl_21_credito_adicional_especial-r_25.42538-emenda_impositiva-educacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_22_-_acresce_item_lei_3.474_-_obra_publica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/pl_23_-_creito_adicional_especial_-_transferencia_especial_cultura-200.00000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/pl_24_-_creito_adicional_especial_-_transferencia_especial_educacao-600.00000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/pl25_-_lei_de_diretrizes_orcamentarias_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_26_-_credito_adicional_suplementarar_-camara_r125.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/pl_27_-credito_adicional_especial-r_300.00000-incremento_pab-saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_28_24_-paroquia_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/0528_-_credito_adicional_especial_-_beneficios_eventuais-15.53852.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/0538_-_credito_adicional_especial_-_r34.50400_-_cursos_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_31_24_-_logotipo-assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/0551_-_credito_adicional_especial_-_r30.00000_-assistencia_social_-_baixas_temperaturas_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/pl_33_24_-_alimentos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/pl_34_-_credito_adicional_especial_r_211.39572_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/pl_35_-_credito_adicional_especial_r_553.05488_-_saude_-_sus_-_igm_paulista.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/0618_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/0653_-_estacao_transmissora_de_radiocomunicacao_-_padrao_anatel.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/0673_-_credito_adicional_especial_r_255.00000_investimento-custeio_apae_-_assistencia_social-_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_39_2024_-_credito_adicional_sumplementar_r850.00000.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/pl_40_2024_-_altera_lei_2526-06_-_conselho_municipal_esportes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/0780-credito_adicional_especial-r_825.79306.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/0788_-_obrigatoriedade_do_uso_do_brasao_municipal.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/0789_-_obrigatoriedade_de_conserto_de_buracos_pela_concessionaria_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/0798_-_estacao_transmissora__de_radiocomunicacao_-_etr_-_padrao_anatel_-_reenvio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/0848_-_alteracao_-_ppa_2022-2025_-_tem_anexos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/0849_-_alteracao_ldo_2025_-_tem_anexos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/0850_-_loa_2025_-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/pl_48_2024_-_credito_adicional_suplementar-r_1.142.81966_saude-recursos_estado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/pl_49_2024_-_altera_lei_no_3.345__-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pl_50-_alter._vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/0935__-_credito_adicional_suplementar__r2.600.00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/0936_-_credito_adicional_suplementar_-___r1.972.95884_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/0946_-_credito_adicional_suplementar_-___r400.00000_-_devolucao_camara_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/0948_-_altera_lei_2.009_-_1995_-_nome_de_pessoa__-_logradouros_-_passamento_._rev._2.184-99-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/1.001_-_credito_adicional_suplementar_-_emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/1044_-_credito_adicional_suplementar-r_100.00000_-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/1045_-_credito_adicional_suplementar-r_20.00000_-_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/1057_-_credito_adicional_suplementar-r_1.926.00000_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2339/plc_01_reajuste_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2341/0030-reajuste_valor_bolsa_estagio-auxilio_transporte_estagiarios-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2342/0031-revisao_geral_anual_subsidios_agentes_politicos-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2343/0032-aumento_vencimentos_empregados_publicos-servidores_comissionados-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2344/0033-revisao_geral_anual_vencimentos-subsidios_servidores-comissionados-executivo-legislativo-anexar_calculo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2360/0059_-_cria_vagas_professor_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/plc_07_plano_de_carreira_guarca_civil_municipal-_gcm.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2379/plc_08_-_criacao_assistente_legislativo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2380/plc_09_24_-_codigo_de_defesa_do_pagador_de_impostos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2381/plc_10_24_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/plc_11_24_-_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/plc_12_24_-_transparencia_itbi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/0233_-_doacao_e_publicidade-altera_posturas_e_tributario-com_alteracoes_ccjr.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/plc_13_24_-aumento_vencimentos_empregados_publicos-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/plc_15__altera_codigo_de_posturas_-_farmacia_24h-1-2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/plc_16_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/plc_17_-_plano_de_carreira_gcm_24-0430.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_18_-altera_lc_209-codigo_de_posturas_-_farmacia_drogarias_plantao_24h_24-0515.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_19_-_receber_doacao_de_bancos_lixeiras-_altera_codigo_posturas_etributario_isenta.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_20__-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0703.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/0629_-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0711.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/plc_22_24_-_plano_municipal_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/0830_-_plano_diretor_de_macrodrenagem_rural-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/0831_-_plano_diretor_de_macrodrenagem_urbano_-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/plc_25_-_extingue_cargo_-_altera_lei_com_145.docx_mexi-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/plc_26-_alter._plano_de_carreira_-_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2347/pr_01_alteracao_dada_base_legislativo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_resolucao_no_02_comissao_de_representatividade__conexidades.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_resolucao_no_03_comissao_de_assuntos_relevantes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/projeto_resolucao_no_04_alt._art._73_e_75_-_com._financas-assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_resolucao_no_05_alt._art._92_93.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_1_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no_2_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no_3_2024_-marcio_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no_4_2024_-marcio_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2352/requerimento_no_5_2024_-claudia_-_bira_-_melinho.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_no_6_2024_-claudia_-_bira.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no_7_2024_-claudia-farmacias.docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no_8_2024_-valdecir.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no_9_2024_-valdecir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no_10_2024_-valdecir_-_concurso_01_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/requerimento_no_11_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2359/requerimento_no_12_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_13_2024_-valdecir_-_coleta_de_lixo_-_contrato.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_14_2024_-marcio_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no_15_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no_16_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no_17_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_no_18_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_no_19_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_20_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no_21_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/requerimento_no_22_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no_23_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no_24_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2378/requerimento_no_25_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no_26_2024_-claudia-bira-melinho-biomedico.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_27_2024_-claudia-cadastro_motoristas.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no_28_2024_-_melinho_-_lei_3371_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_29_2024_-_claudia_-_lei_dengue.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_30_2024_-granzotto_-_auto_de_infracao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no_31_2024_-_marcio-_adesivoterminal_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_32_2024_-_obra_cozinha_piloto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_33_2024_sueli_-_veterinaria_-_final.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no_34_2024_claudia_-_conselho_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_35_2024_claudia_-_trailers.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no_36_2024_sueli.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no_37_2024_-_marcio-demolicao_predio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no_38_2024_-_marcio_-_secretaria_serv._municipais.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_39_2024_valdecir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_40_2024_granzotto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_41_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/requerimento_no_42_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/requerimento_no_43_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_no_44_2024_claudia_-_lista_de_criancas_laudadas..docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/requerimento_no_45_2024_-_marcio_-_valdecir_-_kant_-_claudia_-_diogo_-_origem_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no_46_2024_doutor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no_47_2024__-_marcio_garpelli_-_ficha_financeira_funcional.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no_48_2024__-_marcio_garpelli_-_planilha_de_abastecimento.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_no_49_2024__-_marcio_garpelli_-_aluguel_valkape.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_50_2024_granzotto_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/requerimento_no_51_2024_claudia_kant_valdecir_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2540/requerimento_no_52_2024_claudia_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_no_53_2024_marcio_-_informacoes_sec._servicos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_54_2024_marcio_-_informacoes_sobre_o_setor_de_ambulancias_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_55_2024_marcio_-_informacoes_sobre_a_topic_bvz2880.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/substitutivo_plc_16_final-assinado-assinado1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2401/plc_07_-_emd_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2412/emenda_02_-_plc_13_24_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2458/emenda_03_-_plc_13_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2470/emenda_04_-_plc_13_24-assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2471/emenda_05-_plc_13_24-assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2473/emenda_no_06_2024_-_mensagem_003_-_emenda_plc_18-2024_-_farmacia_24h.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2515/emenda_07-_pl_42__2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2548/ok_emenda_08_-_pl_47_2024_emenda_impositiva_-_valdecir_-sade-apae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2549/ok_emenda_09_-_pl_47_2024_emenda_impositiva_-_valdecir_-_claudia_-_kant_-_veyculo_cozinha_pilot.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2550/ok_emenda_10_-_pl_47_2024_emenda_impositiva_-_claudia_-_lazer_-_quadra_vila_totti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2551/ok_emenda_11-_pl_47_2024_emenda_impositiva_-_granzotto-sade-_apae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2552/ok_emenda_12-_pl_47_2024_emenda_impositiva_-_granzotto-sade-livre-asilo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2553/ok_emenda_13-_pl_47_2024_emenda_impositiva_-_diogo_-_sade_-_medicamento_posto_soo_roque.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2554/ok_emenda_14-_pl_47_2024_emenda_impositiva_-_diogo_-_educaoo_-_creche_e_escola_-_soo_roque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2555/ok_emenda_15-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__fanfarra.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2556/ok_emenda_16_-_pl_47_2024_emenda_impositiva_-_claudia-sade-alarde.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2557/ok_emenda_17-_pl_47_2024_emenda_impositiva_-_kant-_sade-_apae.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2558/ok_emenda_18-_pl_47_2024_emenda_impositiva_-_kant-_afrac.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2559/ok_emenda_19_-_pl_47_2024_emenda_impositiva_-_sueli_-sade_-_aquisioo_medicamentos-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2560/ok_emenda_20_-_pl_47_2024_emenda_impositiva_-_sueli_-_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2561/ok_emenda_21_-_pl_47_2024_emenda_impositiva_-_sueli_-_drone_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2562/ok_emenda_22-_pl_47_2024_emenda_impositiva_-_bira-_educaoo_-_creche_e_escola_-_iara_-_nossa_senhora_aparecida_e_mnica.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2563/ok_emenda_23-_pl_47_2024_emenda_impositiva_-_mrcio_-_sade_-_construoo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2564/ok_emenda_24-_pl_47_2024_emenda_impositiva_-_mrcio_-_servios_pblicos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2565/ok_emenda_25-_pl_47_2024_emenda_impositiva_-_mrcio_-_construoo_de_quadra_-_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2566/ok_emenda_26-_pl_47_2024_emenda_impositiva_-_nilso-_servios_pblicos_-_aquisioo_veyculo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2567/ok_emenda_27-_pl_47_2024_emenda_impositiva_-_nilso_-_escola_mnica-assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2568/ok_emenda_28-_pl_47_2024_emenda_impositiva_-nilso_-_sade_-_reforma_-_posto_de_sade_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2569/ok_emenda_29-_pl_47_2024_emenda_impositiva_-bira-_sade_-_reforma_-_posto_de_sade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2570/ok_emenda_30_-_pl_47_2024_emenda_impositiva_-_doutor_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2571/ok_emenda_31-_pl_47_2024_emenda_impositiva_-_doutor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2572/ok_emenda_32-_pl_47_2024_emenda_impositiva_-_doutor_-_sade_-_centro_do_autista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2573/ok_emenda_33_-_pl_47_2024_emenda_impositiva_-_valdecir_-_parque__jooo_roma.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2574/ok_emenda_34_-_pl_47_2024_emenda_impositiva_-_flvio_-sade_-_ambuloncia_-_distrito_laras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2575/ok_emenda_35_-_pl_47_2024_emenda_impositiva_-_flvio_-_livre_-__campos_-_laras-assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no_01_-_cartao_gestante.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_no_02_-_limpeza_de_terreno_-_conta_para_proprietario_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_no_03_-_acompanhante_de_idoso_-_falta_justificada_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_no_04_-_vale_alimentacao_-_afastamento_por_doenca.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_no_05_-_farmacia_24h_-_dr..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no_06_-_aplicativos_-_carro-assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_no_07_-_denominacao_de_rua_prof._julierme_de_abreu_e_castro-assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_no_08_-_denominacao_de_rua_maria_luchesi_catto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2444/indicacao_no_09_-_denominacao_de_rua_joao_catto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_no_10_-_denominacao_de_rua_leonor_catto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2446/indicacao_no_11_2024_-_pavimentacao_estrada_joao_pires_de_campos_-_completa-assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_no_12_-_rua_sergio_antonio_cattani.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_no_13_rua_professor_jose_de_moraes_toledo_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_no_14_rua_professor_antonio_luiz_pastre-assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2450/indicacao_no_15_rua_lourdes_baddo_ghiraldi_-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2451/indicacao_no_16_-_iluminacao_jardim_estrela.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2455/indicacao_no_17_espaco_cultural_tropeiros_-_dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_no_18__linha_de_transpote_publico.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2475/indicacao_no_19_-_recapeamento_rua_antonio_rodrigues_machado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2484/indicacao_no_20_-_funcionamento_da_farmacia_municipal_24h-dia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2491/indicacao_no_21-_triturador_de_galhos-assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2492/indicacao_no_22_-_anteprojeto_-_tematizacao_-_brasao_-_dr._jose_francisco-assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2504/indicacao_no_23_-_correcao_taxa_de_licenciamento_-_dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2508/indicacao_no_24_-_conselho_de_seg._alimentar-claudia.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2519/indicacao_no_25_-_denominacao_de_rua_joao_pillon.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_no_26_-_denominacao_de_rua-assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_no_27-_fiscalizacao_do_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_no_28_educacao_ambiental-assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2530/indicacao_no_29_-_rotatoria_proximidades_do_posto_shell.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2536/indicacao_no_30_-_denominacao_de_rua_luiz_pacileo-assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_002-_emenda_pl_12-2024_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2542/mensagem_004_-_emenda_pl_46-2024_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2543/mensagem_005_-_emenda_pl_47-2024_-_loa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2391/mocao_no_01_pesar_-_luiz_marcos_zanardo-dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2397/mocao_no_02_pesar_-_wilce.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2398/mocao_no_03_pesar_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2425/mocao_no_04_aplausoproerd.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2431/mocao_no_05__apelo_-dr._jose_francisco_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2432/mocao_no_06__apelo_-_dr_jose_francisco-fundo_partidario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2441/mocao_no_07_aplauso-claudia-erick-assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2452/mocao_no_08_aplauso_-_dep._federal_celso_russomanno_por_dr.j.francisco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2453/mocao_no_09_pesar_-_celia_baldini_bira_e_dr..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2457/mocao_no_10_aplauso-claudia-truco_terceira_idade.docx-assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2459/mocao_no_11_aplauso-_richard.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2462/mocao_no_12_aplauso-_servidores_servicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2481/mocao_no_13_pesar_-_alcides_da_costa.doc-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2499/mocao_no_14_pesar_-_pai_flavio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2501/mocao_no_15_pesar_-_jose_rubens_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2502/mocao_no_16_pesar_-_mae_joao_farmaclin.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2503/mocao_no_17_pesar_-_familia_do_nicacio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2513/mocao_no_18_pesar_-_para_andrea_correa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2514/mocao_no_19_pesar_-_familia_sra._eliana_maria_de_santana.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2516/mocao_no_20_aplauso-_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2521/mocao_no_21_pesar_-_familia_sr._antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2525/mocao_no_22_pesar_-_familia_sr._jose_walmir_bento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2531/mocao_no_23__apelo_-_dr_jose_francisco_-_propaganda_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2535/mocao_no_24_pesar_-_familia_dr._gabriel_marciliano_junior-assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2537/mocao_no_25_aplauso-_contur.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2538/mocao_no_26_congratulacao_-_vetaranos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2539/mocao_no_27_aplauso-voluntarios_fanfarra_joao_salto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2579/mocao_no_28_aplauso-secretarios_municipais_-assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2584/mocao_no_29_pesar_-_familia_dr._nerino.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2585/mocao_no_30_pesar_-_familia_sra._heloisa_roberti_lovo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2346/recurso_ao_plenario_-_pl_71_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_01_24_cartao_alimentacao_completo-assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2389/pdl_no_02_2024_-_cartao_alimentacao_-_700_reais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_03_24_-_contas_2021_-_com_relatorio_cfoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2532/pdl_04_pupo_-_cidadao_laranjalense.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_emenda_lom_1_2024_procuradoria-assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2340/0029-alteracao_lei_3.267-revisao_vencimentos_membros_conselho_tutelar-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2366/0107_-credito_adicional_especial_-_r_7.591.20389_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_03_credito_adcional_adicional_-_escola_em_tempo_integral_-_r229.96680_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_04__credito_adcional_adicional_-_parcela_diferida_fundel_-_r_288.94787_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_05_24_-_estatuto_da_desburocratizacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_06_24_-_transparencia_vagas_sus.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_07_24_-_transparencia_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2388/pl_08_24_-_dados_abertos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2395/pl_09_-_credito_adicional_especial_-_r_100.00000_-_veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2396/pl_10_-_credito_adicional_especial_r_2.315.19562_-_emendas_saude_estado_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2402/0323_-valor_minimo_execucao_fiscal-r_800.00.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2404/0331_-_reestruturacao_do_conselho_municipal_de_turismo_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2411/0371-credito_adicional_especial-r_8.65891-cadastro_unico-anexar_portaria_mds_no_864.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2417/0411_-credito_adicional_especial_-_r283.42538_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2419/0424_-_credito_adicional_especial_-_r_433.94757_-_reforma_de_predio_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2420/0425_-credito_adicional_especial_-r_2.012.82500_-_construcao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2421/0426_-_credito_adicional_especial_-_r_770.95334_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2426/pl_18_-_credito_adicional_especial_-_emenda_saude-_r_450.00000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_19_-credito_adicional_emenda_impositiva_-_cultura__r15.42538.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_20_cria__logomarca_e_slogan_capital_dos_brinquedos-1-3.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2436/pl_21_credito_adicional_especial-r_25.42538-emenda_impositiva-educacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2438/pl_22_-_acresce_item_lei_3.474_-_obra_publica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2439/pl_23_-_creito_adicional_especial_-_transferencia_especial_cultura-200.00000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2440/pl_24_-_creito_adicional_especial_-_transferencia_especial_educacao-600.00000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2454/pl25_-_lei_de_diretrizes_orcamentarias_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_26_-_credito_adicional_suplementarar_-camara_r125.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2460/pl_27_-credito_adicional_especial-r_300.00000-incremento_pab-saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_28_24_-paroquia_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2465/0528_-_credito_adicional_especial_-_beneficios_eventuais-15.53852.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2466/0538_-_credito_adicional_especial_-_r34.50400_-_cursos_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_31_24_-_logotipo-assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2474/0551_-_credito_adicional_especial_-_r30.00000_-assistencia_social_-_baixas_temperaturas_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2476/pl_33_24_-_alimentos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2477/pl_34_-_credito_adicional_especial_r_211.39572_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2478/pl_35_-_credito_adicional_especial_r_553.05488_-_saude_-_sus_-_igm_paulista.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2483/0618_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2487/0653_-_estacao_transmissora_de_radiocomunicacao_-_padrao_anatel.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2488/0673_-_credito_adicional_especial_r_255.00000_investimento-custeio_apae_-_assistencia_social-_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2505/pl_39_2024_-_credito_adicional_sumplementar_r850.00000.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2506/pl_40_2024_-_altera_lei_2526-06_-_conselho_municipal_esportes.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2507/0780-credito_adicional_especial-r_825.79306.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2509/0788_-_obrigatoriedade_do_uso_do_brasao_municipal.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2510/0789_-_obrigatoriedade_de_conserto_de_buracos_pela_concessionaria_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2511/0798_-_estacao_transmissora__de_radiocomunicacao_-_etr_-_padrao_anatel_-_reenvio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2527/0848_-_alteracao_-_ppa_2022-2025_-_tem_anexos.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2528/0849_-_alteracao_ldo_2025_-_tem_anexos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2529/0850_-_loa_2025_-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2533/pl_48_2024_-_credito_adicional_suplementar-r_1.142.81966_saude-recursos_estado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2544/pl_49_2024_-_altera_lei_no_3.345__-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2576/pl_50-_alter._vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2580/0935__-_credito_adicional_suplementar__r2.600.00000.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2581/0936_-_credito_adicional_suplementar_-___r1.972.95884_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2582/0946_-_credito_adicional_suplementar_-___r400.00000_-_devolucao_camara_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2583/0948_-_altera_lei_2.009_-_1995_-_nome_de_pessoa__-_logradouros_-_passamento_._rev._2.184-99-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2586/1.001_-_credito_adicional_suplementar_-_emenda_impositiva_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2587/1044_-_credito_adicional_suplementar-r_100.00000_-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2588/1045_-_credito_adicional_suplementar-r_20.00000_-_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2589/1057_-_credito_adicional_suplementar-r_1.926.00000_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2339/plc_01_reajuste_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2341/0030-reajuste_valor_bolsa_estagio-auxilio_transporte_estagiarios-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2342/0031-revisao_geral_anual_subsidios_agentes_politicos-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2343/0032-aumento_vencimentos_empregados_publicos-servidores_comissionados-anexar_calculo_impacto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2344/0033-revisao_geral_anual_vencimentos-subsidios_servidores-comissionados-executivo-legislativo-anexar_calculo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2360/0059_-_cria_vagas_professor_desenvolvimento_infantil.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2370/plc_07_plano_de_carreira_guarca_civil_municipal-_gcm.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2379/plc_08_-_criacao_assistente_legislativo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2380/plc_09_24_-_codigo_de_defesa_do_pagador_de_impostos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2381/plc_10_24_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2382/plc_11_24_-_transparencia_iptu.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2383/plc_12_24_-_transparencia_itbi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2392/0233_-_doacao_e_publicidade-altera_posturas_e_tributario-com_alteracoes_ccjr.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2393/plc_13_24_-aumento_vencimentos_empregados_publicos-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2415/plc_15__altera_codigo_de_posturas_-_farmacia_24h-1-2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2416/plc_16_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2422/plc_17_-_plano_de_carreira_gcm_24-0430.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2437/plc_18_-altera_lc_209-codigo_de_posturas_-_farmacia_drogarias_plantao_24h_24-0515.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_19_-_receber_doacao_de_bancos_lixeiras-_altera_codigo_posturas_etributario_isenta.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_20__-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0703.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2482/0629_-_altera_codigo_de_posturas_-_farmacia_plantao_24h_24-0711.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2517/plc_22_24_-_plano_municipal_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2523/0830_-_plano_diretor_de_macrodrenagem_rural-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2524/0831_-_plano_diretor_de_macrodrenagem_urbano_-_tem_anexo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2547/plc_25_-_extingue_cargo_-_altera_lei_com_145.docx_mexi-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2577/plc_26-_alter._plano_de_carreira_-_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2347/pr_01_alteracao_dada_base_legislativo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2418/projeto_resolucao_no_02_comissao_de_representatividade__conexidades.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2428/projeto_resolucao_no_03_comissao_de_assuntos_relevantes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2493/projeto_resolucao_no_04_alt._art._73_e_75_-_com._financas-assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2496/projeto_resolucao_no_05_alt._art._92_93.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2348/requerimento_no_1_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no_2_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no_3_2024_-marcio_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no_4_2024_-marcio_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2352/requerimento_no_5_2024_-claudia_-_bira_-_melinho.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2353/requerimento_no_6_2024_-claudia_-_bira.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no_7_2024_-claudia-farmacias.docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no_8_2024_-valdecir.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no_9_2024_-valdecir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no_10_2024_-valdecir_-_concurso_01_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2358/requerimento_no_11_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2359/requerimento_no_12_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2361/requerimento_no_13_2024_-valdecir_-_coleta_de_lixo_-_contrato.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2362/requerimento_no_14_2024_-marcio_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no_15_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no_16_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no_17_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2371/requerimento_no_18_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2372/requerimento_no_19_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no_20_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no_21_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2375/requerimento_no_22_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no_23_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no_24_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2378/requerimento_no_25_2024_-marcio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no_26_2024_-claudia-bira-melinho-biomedico.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no_27_2024_-claudia-cadastro_motoristas.docx.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no_28_2024_-_melinho_-_lei_3371_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no_29_2024_-_claudia_-_lei_dengue.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no_30_2024_-granzotto_-_auto_de_infracao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no_31_2024_-_marcio-_adesivoterminal_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no_32_2024_-_obra_cozinha_piloto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no_33_2024_sueli_-_veterinaria_-_final.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no_34_2024_claudia_-_conselho_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2424/requerimento_no_35_2024_claudia_-_trailers.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no_36_2024_sueli.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no_37_2024_-_marcio-demolicao_predio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no_38_2024_-_marcio_-_secretaria_serv._municipais.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2467/requerimento_no_39_2024_valdecir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2472/requerimento_no_40_2024_granzotto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_no_41_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2486/requerimento_no_42_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2489/requerimento_no_43_2024__-_marcio_garpelli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2490/requerimento_no_44_2024_claudia_-_lista_de_criancas_laudadas..docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2494/requerimento_no_45_2024_-_marcio_-_valdecir_-_kant_-_claudia_-_diogo_-_origem_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no_46_2024_doutor_-_saude.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no_47_2024__-_marcio_garpelli_-_ficha_financeira_funcional.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no_48_2024__-_marcio_garpelli_-_planilha_de_abastecimento.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2500/requerimento_no_49_2024__-_marcio_garpelli_-_aluguel_valkape.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2512/requerimento_no_50_2024_granzotto_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2518/requerimento_no_51_2024_claudia_kant_valdecir_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2540/requerimento_no_52_2024_claudia_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2541/requerimento_no_53_2024_marcio_-_informacoes_sec._servicos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2545/requerimento_no_54_2024_marcio_-_informacoes_sobre_o_setor_de_ambulancias_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2546/requerimento_no_55_2024_marcio_-_informacoes_sobre_a_topic_bvz2880.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2024/2534/substitutivo_plc_16_final-assinado-assinado1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="197.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>