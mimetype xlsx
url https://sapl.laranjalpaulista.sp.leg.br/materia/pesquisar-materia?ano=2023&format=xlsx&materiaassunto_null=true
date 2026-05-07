--- v0 (2025-12-10)
+++ v1 (2026-05-07)
@@ -54,2955 +54,2955 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/emenda_01_-_pl_08.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/emenda_01_-_pl_08.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 08/2023.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/emenda_02_-_plc_24-2022.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/emenda_02_-_plc_24-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº 24/2022.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/emenda_03_-_plc_13-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/emenda_03_-_plc_13-assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar nº 13/2023.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/emenda_04_-_plc_11.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/emenda_04_-_plc_11.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar nº 11/2023.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_05_-_plc_11.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_05_-_plc_11.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do Artigo 4º do Projeto de Lei Complementar nº 11/2023.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mensagem_002_-_emenda_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mensagem_002_-_emenda_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 29/2023 que dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mensagem_003_-_emenda_pl_34-2023_-_programa_combate_a_dengue_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mensagem_003_-_emenda_pl_34-2023_-_programa_combate_a_dengue_1.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 34/2023, o qual institui o Programa Municipal de Vigilância, Prevenção, Combate e Controle à Dengue, Chikungunya e Zika, no município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_08_-_plc_22.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_08_-_plc_22.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 22/2023</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/emenda_09_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_rionidos_-_copia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/emenda_09_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_rionidos_-_copia.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 52/2023, que estima a receita e fixa a despesa para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/emenda_10_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_praca_paola.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/emenda_10_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_praca_paola.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/emenda_11_-_pl_52_2023_emenda_impositiva_-_kant_-_afrac.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/emenda_11_-_pl_52_2023_emenda_impositiva_-_kant_-_afrac.pdf</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/emenda_12_-_pl_52_2023_emenda_impositiva_-_kant_-_rionidos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/emenda_12_-_pl_52_2023_emenda_impositiva_-_kant_-_rionidos.pdf</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcos Eduardo de Mello</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/emenda_13_-_pl_52_2023_emenda_impositiva_-melinho_-alarde.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/emenda_13_-_pl_52_2023_emenda_impositiva_-melinho_-alarde.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/emenda_14_-_pl_52_2023_emenda_impositiva_-_melinho_-_saude-caps.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/emenda_14_-_pl_52_2023_emenda_impositiva_-_melinho_-_saude-caps.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/emenda_15_-_pl_52_2023_emenda_impositiva_-_marcio_-_playground.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/emenda_15_-_pl_52_2023_emenda_impositiva_-_marcio_-_playground.pdf</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/emenda_16_-_pl_52_2023_emenda_impositiva_-_marcio_-_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/emenda_16_-_pl_52_2023_emenda_impositiva_-_marcio_-_saude.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/emenda_17_-_pl_52_2023_emenda_impositiva_-_marcio_-_drone.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/emenda_17_-_pl_52_2023_emenda_impositiva_-_marcio_-_drone.pdf</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/emenda_18_-_pl_52_2023_emenda_impositiva_-_valdecir_-saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/emenda_18_-_pl_52_2023_emenda_impositiva_-_valdecir_-saude.pdf</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/emenda_19_-_pl_52_2023_emenda_impositiva_-sueli_-saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/emenda_19_-_pl_52_2023_emenda_impositiva_-sueli_-saude.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/emenda_20_-_pl_52_2023_emenda_impositiva_-_sueli_-_meio_ambiente.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/emenda_20_-_pl_52_2023_emenda_impositiva_-_sueli_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_21_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_21_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_.pdf</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_22_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_caps_-_copia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_22_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_caps_-_copia.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_23_-_pl_52_2023_emenda_impositiva_-_bira_-_materiais_esportivos_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_23_-_pl_52_2023_emenda_impositiva_-_bira_-_materiais_esportivos_1.pdf</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_24_-_pl_52_2023_emenda_impositiva_-_claudia_-_jogo_de_mesas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_24_-_pl_52_2023_emenda_impositiva_-_claudia_-_jogo_de_mesas.pdf</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana, Marcos Eduardo de Mello</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_25_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_melinho_-_van.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_25_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_melinho_-_van.pdf</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/emenda_26_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_parque_sao_roque.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/emenda_26_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_parque_sao_roque.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Flávio Antônio Portela</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_27_-_pl_52_2023_emenda_impositiva_-_flavio_-_saude_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_27_-_pl_52_2023_emenda_impositiva_-_flavio_-_saude_.pdf</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/emenda_28_-_pl_52_2023_emenda_impositiva_-_flavio_-_creche.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/emenda_28_-_pl_52_2023_emenda_impositiva_-_flavio_-_creche.pdf</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/emenda_30_-_pl_52_2023_emenda_impositiva_-_granzotto_-_caps.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/emenda_30_-_pl_52_2023_emenda_impositiva_-_granzotto_-_caps.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/emenda_31_-_pl_52_2023_emenda_impositiva_-_granzotto_-_veiculo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/emenda_31_-_pl_52_2023_emenda_impositiva_-_granzotto_-_veiculo.pdf</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/emenda_32_-_pl_52_2023_emenda_impositiva_-_dr_-_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/emenda_32_-_pl_52_2023_emenda_impositiva_-_dr_-_saude.pdf</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/emenda_33_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/emenda_33_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_saude.pdf</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/emenda_34_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_livre_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/emenda_34_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_livre_.pdf</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/emenda_35_-_pl_52_2023_emenda_impositiva_-_kant_-saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/emenda_35_-_pl_52_2023_emenda_impositiva_-_kant_-saude.pdf</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/emenda_36_-_plc_39_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/emenda_36_-_plc_39_.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1º e 2º do Projeto de Lei Complementar nº 39/2023.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/emenda_37_-_plc_37.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/emenda_37_-_plc_37.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º do Projeto de Lei Complementar nº 37/2023.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/emenda_38_-_plc_34.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/emenda_38_-_plc_34.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º do Projeto de Lei Complementar nº 34/2023.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/emenda_39_pl_53_ldo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/emenda_39_pl_53_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 53/2023.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/emenda_no_40_pl_52_loa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/emenda_no_40_pl_52_loa.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 52/2023.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/emenda_41_pl_54_ppa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/emenda_41_pl_54_ppa.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 54/2023.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2325/emenda_42_pl_22-2023_-_altera__lc_115-10.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2325/emenda_42_pl_22-2023_-_altera__lc_115-10.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar nº 22/2023, altera a Lei Complementar nº 115, de 23 de novembro de 2010, para novas disposições sobre multas administrativas.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/emenda_43_-_plc_39.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/emenda_43_-_plc_39.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1º e 2º do Projeto de Lei Complementar nº 39/2023</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/emenda_44_-_pl_68.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/emenda_44_-_pl_68.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2º do Projeto de Lei nº 68/2023.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01_certidao_negativa_-_valor_venhal_imoveis__-_granzotto_-_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01_certidao_negativa_-_valor_venhal_imoveis__-_granzotto_-_final.pdf</t>
   </si>
   <si>
     <t>1)	Que as certidões negativas de débitos municipais, de imóveis e de valor venal, sejam emitidas de forma gratuita e eletrônica aos munícipes.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_02_-_jogo_preto_x_branco_-_claudia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_02_-_jogo_preto_x_branco_-_claudia.pdf</t>
   </si>
   <si>
     <t>A criação do calendário Oficial Esportivo do Município, incluindo o evento “Jogo da Amizade Preto x Branco”.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_no_03_distribuicao_gratuita_de_repelente__-_granzotto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_no_03_distribuicao_gratuita_de_repelente__-_granzotto.pdf</t>
   </si>
   <si>
     <t>1)	Que seja analisada a possibilidade de distribuição gratuita de repelente para a população cadastrada no Sistema o Único de Assistência Social, gestantes que realizam acompanhamento pela rede municipal de saúde, Agentes Comunitários de Saúde e Agentes de Combate as Endemias expostos às condições de risco.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_no_04_-_jogos_interescolares_-_claudia-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_no_04_-_jogos_interescolares_-_claudia-assinado.pdf</t>
   </si>
   <si>
     <t>O retorno dos ‘Jogos Interescolares’ nas escolas do município.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_no_05_-_teatro_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_no_05_-_teatro_municipal.pdf</t>
   </si>
   <si>
     <t>Que o Teatro Municipal seja denominado como “Roque Lázaro de Lara”</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/indicacao_06_2023_-_marcio_-_vigia_escolas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/indicacao_06_2023_-_marcio_-_vigia_escolas.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado um projeto de lei que dispõe sobre a obrigatoriedade de as_x000D_
 escolas de educação básica contratarem o serviço de vigia, regidos pela CLT, através _x000D_
 de processo seletivo e contrato de prestação de serviço.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_no_07_trava_antipanico.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_no_07_trava_antipanico.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas fechaduras antipânico nos portões da quadra da Escola Municipal João Salto.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_no_08_-fraldario_ubs_vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_no_08_-fraldario_ubs_vila_zalla.pdf</t>
   </si>
   <si>
     <t>Que seja oferecido um espaço adequado de fraldário para que as mães e responsáveis possam trocar e higienizar suas crianças na Unidade de Saúde Palmira Luiza Mori Campacci – Vila Zalla.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_09_palestras_sobre_dependencias_da_internet-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_09_palestras_sobre_dependencias_da_internet-assinado.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura e a Secretaria da Educação possam promover palestras para professores, alunos e até os pais sobre a dependência da Internet.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_10_servicos_bairro_abaulado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_10_servicos_bairro_abaulado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os serviços de manutenção, limpeza, iluminação pública e de tapa buracos no bairro Abaulado.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_11_-_nivelar_bueiros_-_jose_francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_11_-_nivelar_bueiros_-_jose_francisco.pdf</t>
   </si>
   <si>
     <t>Um estudo para a manutenção dos bueiros nas novas ruas recapeadas do município, especialmente para que seja feito o nivelamento dos mesmos, pois devido ao serviço de recapeamento os bueiros ficam baixos, deixando buracos nas vias e causando um grande riscos de acidentes.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_no_12_-_regulamentar_iptu_progressivo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_no_12_-_regulamentar_iptu_progressivo.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentado o Artigo 89, §1º, inciso I, que trata sobre a possibilidade do IPTU ser progressivo de modo a assegurar o cumprimento da função social da propriedade.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_13_-_cadastro_motoristas_por_aplicativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_13_-_cadastro_motoristas_por_aplicativo.pdf</t>
   </si>
   <si>
     <t>Que seja criado um cadastro municipal dos motoristas que realizam transporte individual privado remunerado de passageiros através de plataformas digitais (aplicativo).</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_14_-_autismo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_14_-_autismo.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentada a obrigatoriedade dos estabelecimentos públicos e privados localizados no município de Laranjal Paulista a inserirem, nas placas de atendimento prioritário, o símbolo mundial do Autismo, bem como, nas placas indicativas de vagas preferenciais em estacionamentos e garagens.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_15_-_icms_na_causa_animal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_15_-_icms_na_causa_animal.pdf</t>
   </si>
   <si>
     <t>Que a alíquota do ICMS na ração animal seja reduzida ao nível de outros alimentos essenciais a fim de baratear o custo para os moradores que possuem animais em suas residências.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_16_-_departamento_para_a_causa_animal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_16_-_departamento_para_a_causa_animal.pdf</t>
   </si>
   <si>
     <t>Que seja criado um departamento de proteção animal, com verbas próprias e autonomia em relação à Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_17_-_5g.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_17_-_5g.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentado o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_18_nome_de_rua_-_urias_bombonatti.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_18_nome_de_rua_-_urias_bombonatti.pdf</t>
   </si>
   <si>
     <t>Que uma das ruas no loteamento do Jardim Estrela, ao lado dos Altos dos Laranjais II, seja denominada como Rua Urias Bombonatti.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao_no_19_cadastro_de_cuidadoras_-_copia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao_no_19_cadastro_de_cuidadoras_-_copia.pdf</t>
   </si>
   <si>
     <t>Que seja criado o Cadastro Municipal de Protetores e Cuidadores Individuais de Animais em situação de abandono ou risco.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao_no_20_elaborar_novo_ppi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao_no_20_elaborar_novo_ppi.pdf</t>
   </si>
   <si>
     <t>1)	Que seja elaborado um novo Programa de Parcelamento Incentivado - PPI</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_21_nome_de_rua_-_ephraim_marcon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_21_nome_de_rua_-_ephraim_marcon.pdf</t>
   </si>
   <si>
     <t>Que uma das ruas no loteamento do Jardim Estrela, ao lado dos Altos dos Laranjais II, seja denominada como Rua Ephraim Marcon.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_22_nome_de_rua_-_laudo_marcon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_22_nome_de_rua_-_laudo_marcon.pdf</t>
   </si>
   <si>
     <t>Que uma das ruas no loteamento do Jardim Estrela, ao lado dos Altos dos Laranjais II, seja denominada como Rua Laudo Étore Marcon.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_23_nome_de_rua_-vandeco-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_23_nome_de_rua_-vandeco-assinado.pdf</t>
   </si>
   <si>
     <t>Que uma das ruas no loteamento do Jardim Estrela, ao lado dos Altos dos Laranjais II, seja denominada como Rua Wanderley Ferreira Barbosa.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_no_24_onibus_estudantes_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_no_24_onibus_estudantes_.pdf</t>
   </si>
   <si>
     <t>Que seja alterada a data do vencimento mensal da parcela paga pelos estudantes que fazem uso do transporte particular e recebem o reembolso da Prefeitura.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/indicacao_no_25_nome_de_rua_-jose_francisco_alves.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/indicacao_no_25_nome_de_rua_-jose_francisco_alves.pdf</t>
   </si>
   <si>
     <t>Que uma das ruas no loteamento do Jardim Estrela, ao lado dos Altos dos Laranjais II, seja denominada como Rua José Francisco Alves.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_26_parquinho_sao_roque-valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_26_parquinho_sao_roque-valdecir.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHES:_x000D_
 A construção de um playground para as crianças no bairro São Roque.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_27_mata_burro-valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_27_mata_burro-valdecir.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção ou a possível substituição do mata-burro da Estrada da Fortaleza, no bairro Entre Rios.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Kant Alves Lima Junior, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_28_elaborar_novo_ppi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_28_elaborar_novo_ppi.pdf</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_29_nome_academia-praca_paola_ghiraldi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_29_nome_academia-praca_paola_ghiraldi.pdf</t>
   </si>
   <si>
     <t>Que a academia e o playground para pessoas especiais, localizados na Praça Paola Ghiraldi Luvisotto Stringhini, seja denominado “Complexo de Esportes e Lazer para pessoas especiais Alexandre Ricardo Teixeira de Campos".</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Márcio José Garpelli, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_no_30_alteracao_da_cobranca_de_honorarios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_no_30_alteracao_da_cobranca_de_honorarios.pdf</t>
   </si>
   <si>
     <t>Que os valores cobrados a título de honorários advocatícios, custas judiciais e diligências de Oficial de Justiça ou Correios sejam diluídos dentro de cada uma das parcelas oriundas de parcelamento de dívida ativa.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_31_mais_vagas_de_atividade_delegada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_31_mais_vagas_de_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo abra mais vagas de Atividade Delegada, para que os agentes da Polícia Militar possam suprir a demanda de ocorrências aos finais de semana e reforçar a fiscalização nos bares e estabelecimentos comerciais do bairro Vila Zalla, que estão excedendo o horário de funcionamento com som muito alto.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao_no_32_idade_limite_veiculos_escolares_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao_no_32_idade_limite_veiculos_escolares_1.pdf</t>
   </si>
   <si>
     <t>Que seja alterada a idade limite dos veículos escolares na cidade de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_no_33_inclusao_de_rua-rota_correios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_no_33_inclusao_de_rua-rota_correios.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHES: A intervenção junto aos Correios para a inclusão da Rua Djalma Lúcio Rugolo, localizada no Residencial Rugolo, bairro São Roque, na rota de distribuição de correspondências e mercadorias da Agência de Correios de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/indicacao_no_34_poste_de_luz-rua_dos_lirios-claudia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/indicacao_no_34_poste_de_luz-rua_dos_lirios-claudia.pdf</t>
   </si>
   <si>
     <t>INDICANDO-LHES:_x000D_
 Que providencie a instalação de um poste de luz na Rua dos Lírios, na altura do número 179, no bairro Jardim 10 de outubro.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_35_alteracao_artigo-granzotto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_35_alteracao_artigo-granzotto.pdf</t>
   </si>
   <si>
     <t>Que seja alterado o art. 4º, §4º do Decreto nº 3.581/2017, de modo que o certificado de licenciamento integrado, no âmbito municipal, passe a ser renovado a cada 4 (quatro) anos, e não mais anualmente.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Marcos Eduardo de Mello, Nilso Ventris, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_36_-_teatro_municipal_-terezinha.docx-1-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_36_-_teatro_municipal_-terezinha.docx-1-assinado.pdf</t>
   </si>
   <si>
     <t>Que o Teatro Municipal seja denominado como “Teatro Municipal Terezinha Luvizotto”</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_01_medalha_de_ouro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_01_medalha_de_ouro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao aluno Pedro Bertoni Brisotti e aos professores da E.M. João Salto, pela Medalha de Ouro conquistada na Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP) em 2022.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_02_pesar_-_gilson_gava.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_02_pesar_-_gilson_gava.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Balberina Cezarotti Gava e aos filhos Gilson Gava Filho e Graziela Aparecida Gava de Camargo pelo falecimento do senhor Gilson Gava.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_no_03_pesar_-_reginaldo-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_no_03_pesar_-_reginaldo-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Marina Pereira Andreozi e demais familiares pelo falecimento do senhor Reginaldo Andreozi.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_04_apoio_correios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_04_apoio_correios.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Empresa Brasileira de Correios e  Telégrafos para aprimorar a qualidade de seus serviços, garantir tarifas acessíveis, promover a ampliação das áreas de entregas e melhor estrutura de atendimento nos municípios, maximizar os resultados operacionais, comerciais e de atendimento, através de uma gestão técnico-profissional, abertura de concurso público e manutenção como empresa pública, objetivando atender de forma ampla, isonômica e irrestrita às necessidades da população.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_no_05_pesar_-maestro_decio_diccini.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_no_05_pesar_-maestro_decio_diccini.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Nelika Odloak Diccini, aos filhos Solange Diccini e Ercole Diccini e demais familiares pelo falecimento do senhor Maestro Décio Diccini.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_no_06_aplauso_-_professor_dr._jose_carlos_s._trindade_filho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_no_06_aplauso_-_professor_dr._jose_carlos_s._trindade_filho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor Professor Doutor José Carlos Souza Trindade Filho, pela posse do cargo de superintendente do Hospital das Clínicas da Faculdade de Medicina de Botucatu.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>Todos os Vereadores - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/mocao_no_08_pesar_-_pesar_roque_lara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/mocao_no_08_pesar_-_pesar_roque_lara.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Sueli Franguelli de Lara e ao filho pelo falecimento do senhor Roque Lázaro de Lara.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/mocao_no_08_apelo_-_poupatempo_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/mocao_no_08_apelo_-_poupatempo_1.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à PRODESP – Companhia de Processamento de Dados do Estado de São Paulo pelos serviços prestados pelo Poupatempo Laranjal Paulista.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>Kant Alves Lima Junior, Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_no_09__aplauso_-_colegio_laranjal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_no_09__aplauso_-_colegio_laranjal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELOS 25 ANOS DO COLÉGIO LARANJAL.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/mocao_no_10_pesar_-_carlos_zuca.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/mocao_no_10_pesar_-_carlos_zuca.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Claudia Cristina Berto e demais familiares do senhor Carlos Roberto Zuca.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/mocao_no_11__apelo_-_horario_de_onibus.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/mocao_no_11__apelo_-_horario_de_onibus.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PARA A AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DELEGADOS DE TRANSPORTE DO ESTADO DE SÃO PAULO - ARTESP, PARA QUE INTERCEDA PELOS MUNÍCIPES AUMENTANDO OS HORÁRIOS DE TRANSPORTE INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_no_12__apelo_-_seguranca_creche_joao_xxiii-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_no_12__apelo_-_seguranca_creche_joao_xxiii-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO PODER EXECUTIVO PARA QUE SEJAM_x000D_
 DISPONIBILIZADOS SEGURANÇAS PARA A CRECHE JOÃO XXIII.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_no_13__apelo_-_transporte_gratuito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_no_13__apelo_-_transporte_gratuito.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Poder Executivo para que seja elaborado um Projeto de Lei para tornar gratuito o transporte público municipal para portadores de deficiência e seus acompanhantes.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/mocao_no_14__aplauso_-_zito-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/mocao_no_14__aplauso_-_zito-assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR DOMINGOS JOSÉ CASTANHO ‘ZITO’ PELOS 53 ANOS DE SERVIÇOS PRESTADOS À PREFEITURA DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Antônio Valdecir Berto Filho, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Ricardo Tadeu Granzotto, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_no_15__repudio_-_afastamento_do_padre_edison.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_no_15__repudio_-_afastamento_do_padre_edison.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO AFASTAMENTO DO PADRE EDISON GERALDO BOVO DE SUA PARÓQUIA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/mocao_no_16_pesar_-_elizeti_zanella.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/mocao_no_16_pesar_-_elizeti_zanella.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Elizeti Zanella.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/mocao_no_17_pesar_-_angelo_giacomeli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/mocao_no_17_pesar_-_angelo_giacomeli.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Angelo Giacomeli</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/mocao_no_18__apoio_pl_4788_2020_camara_deputados.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/mocao_no_18__apoio_pl_4788_2020_camara_deputados.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 4788/2020 QUE ALTERA A LEI 12.764/2020 PARA GARANTIR O ACESSO IMEDIATO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA AOS TRATAMENTOS COM PLANOS DE SAÚDE</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_no_19__aplauso_-_atletas_de_mma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_no_19__aplauso_-_atletas_de_mma.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ATLETAS JOÃO VITOR, ISABELA E RÉGIS VUDÚ PELO GRANDE DESEMPENHO NO EVENTO “MMA COSTA COMBATE” EM CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_no_20_2023.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_no_20_2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Senhora Aparecida Fernanda dos Santos Ribeiro Leite e aos filhos Guilherme e Daniel pelo falecimento do Senhor Anderson Luis Ribeiro Leite.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_no_21_pesar_-_waldemar_tonussi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_no_21_pesar_-_waldemar_tonussi.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Senhora Zélia Terezinha Berti Tonussi e aos filhos Ronaldo Tonussi e Rodrigo Tonussi pelo falecimento do Senhor Waldemar Tonussi</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_no_22__aplauso_-_banda_municipal_laranjal_pta.docx-1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_no_22__aplauso_-_banda_municipal_laranjal_pta.docx-1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ANIVERSÁRIO DE 20 ANOS DA BANDA MUNICIPAL DE LARANJAL PAULISTA “MAESTRO GIOCONDO CORDONI” E POR LEVAR, EM TODOS ESSES ANOS, MUITA CULTURA E ENTRETENIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_no_23__aplauso_-_banda_musical_10_de_outubro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_no_23__aplauso_-_banda_musical_10_de_outubro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ANIVERSÁRIO DE 44 ANOS DA BANDA MUSICAL 10 DE OUTUBRO E POR LEVAR, EM TODOS ESSES ANOS, MUITA CULTURA E ENTRETENIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_24_pesar_-_mauricio_martins.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_24_pesar_-_mauricio_martins.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a nobre Vereadora Claudia Regina Martins Correia Alves e aos demais familiares pelo falecimento do senhor Mauricio Martins.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/mocao_no_25__aplauso_-_tv_tem.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/mocao_no_25__aplauso_-_tv_tem.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A TV TEM PELA INICIATIVA E DIVULGAÇÃO DO PROJETO CIDADE LIMPA.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_no_26_pesar_-_margarida_da_silva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_no_26_pesar_-_margarida_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Procuradora Legislativa da Câmara Municipal Doutora Sandra Regina Pesqueira Berti e aos demais familiares pelo falecimento da senhora Margarida Magali da Silva.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_no_27_pesar_-_aldo_molon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_no_27_pesar_-_aldo_molon.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à senhora Eliana Foramiglio Molon e aos demais familiares pelo falecimento do senhor Aldo Molon.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_no_28__aplauso_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_no_28__aplauso_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS AGENTES DE SAÚDE E DE ENDEMIAS PELO EXCELENTE SERVIÇO QUE PRESTAM A TODA COMUNIDADE.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_no_29__apelo_-_caixa_economica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_no_29__apelo_-_caixa_economica.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO À CAIXA ECONÔMICA FEDERAL PARA QUE SEJA IMPLANTADA UMA AGÊNCIA BANCÁRIA, UMA LOTÉRICA OU UM CAIXA ELETRÔNICO NO DISTRITO DE MARISTELA E UM CORRESPONDENTE BANCÁRIO OU UM CAIXA ELETRÔNICO NO DISTRITO DE LARAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_no_30__aplauso_-_terceira_idade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_no_30__aplauso_-_terceira_idade.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Associação Amizade da Terceira Idade de Laranjal Paulista pelos serviços prestados e em comemoração ao Dia do Idoso.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_no_31_pesar_-_maria_de_lurdes_ferrari.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_no_31_pesar_-_maria_de_lurdes_ferrari.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Maria de Lurdes Ferrari.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/mocao_no_32_apoio_unimep-universidade_federal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/mocao_no_32_apoio_unimep-universidade_federal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à reivindicação da população do Município de Piracicaba para que o Governo Federal tome todas as medidas necessárias à implantação de uma Universidade Federal no desativado Campus Taquaral da Universidade Metodista de Piracicaba - UNIMEP”.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/mocao_no_33_pesar_-_alfeu_claudio_de_oliveira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/mocao_no_33_pesar_-_alfeu_claudio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do senhor Alfeu Claudio de Oliveira.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/mocao_no_34_pesar_-_salome-dr._jose_francisco.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/mocao_no_34_pesar_-_salome-dr._jose_francisco.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento da senhora Maria Salomé Stein Fazolin.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Marcos Eduardo de Mello, Nilso Ventris, Ricardo Tadeu Granzotto, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/mocao_no_35_pesar_-_sra_ana_araujo-bira_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/mocao_no_35_pesar_-_sra_ana_araujo-bira_1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Senhora Regina Maria de Araújo Abdala, Secretária de Segurança Pública e Trânsito, e demais familiares pelo falecimento da senhora Ana Ribeiro de Arruda Araújo.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/mocao_no_36_pesar_-_luiz_zanella-valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/mocao_no_36_pesar_-_luiz_zanella-valdecir.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares pelo falecimento do Doutor Luiz Gonzaga Francisco de Assis Barros D´Elia Zanella.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>OFDIV</t>
   </si>
   <si>
     <t>Ofício Diverso</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/oficio_140_-_plc_10-23_-_autoriza_doacao_sem_encargo_-_recurso_ao_plenario_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/oficio_140_-_plc_10-23_-_autoriza_doacao_sem_encargo_-_recurso_ao_plenario_1.pdf</t>
   </si>
   <si>
     <t>Recurso ao Plenário - Parecer desfavorável emitido pela CCJR em relação ao PLC 10</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/oficio_no_58_2023_defesa_pl_12_2023.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/oficio_no_58_2023_defesa_pl_12_2023.pdf</t>
   </si>
   <si>
     <t>Recurso ao Plenário - Parecer desfavorável emitido pela CCJR em relação ao PL 12/2023.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_406_-_plc_27-23_-_toxicologico_gcm_-_recurso_ao_plenario.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_406_-_plc_27-23_-_toxicologico_gcm_-_recurso_ao_plenario.pdf</t>
   </si>
   <si>
     <t>Recurso ao Plenário - Parecer desfavorável emitido pela CCJR em relação ao PLC 27/2023.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/pdl_01_juliana_ricci.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/pdl_01_juliana_ricci.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadã Laranjalense à Senhora Doutora Juliana Pereira Ricci e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/pdl_02_ivete_migliani-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/pdl_02_ivete_migliani-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga do Título de Torrão Natal à Senhora Ivete Aparecida Migliani e dá outras providências.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_03_vale_alimentacao_com_impacto_-_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_03_vale_alimentacao_com_impacto_-_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos artigos do Decreto Legislativo nº_x000D_
 04/2009.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_04_-_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_04_-_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo administrativo de contratação pública no âmbito do Poder Legislativo do Município de Laranjal Paulista/SP, nos termos da Lei Federal nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/pdl_5_aprovacao_das_contas_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/pdl_5_aprovacao_das_contas_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer prévio do Tribunal de Contas do Estado de São Paulo referente às contas do Poder Executivo do exercício de 2020.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_06_deputado_rodrigo_gambale.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_06_deputado_rodrigo_gambale.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Deputado Federal Rodrigo Gambale e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Kant Alves Lima Junior</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/pdl_07_torrao_natal_-_pedro_goldoni.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/pdl_07_torrao_natal_-_pedro_goldoni.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga do Prêmio “Torrão Natal” ao Senhor PEDRO ARGEMIRO GOLDONI e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/pdl_08_torrao_natal_-_helder_goldoni.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/pdl_08_torrao_natal_-_helder_goldoni.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Prêmio “Torrão Natal” ao Senhor HELDER TARCISO GOLDONI e dá outras providências.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/pdl_09_orlando_paulo_da_silva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/pdl_09_orlando_paulo_da_silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Orlando Paulo da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/pdl_10_waldir_grilo_de_souza.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/pdl_10_waldir_grilo_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadão Laranjalense ao Senhor Waldir Grilo de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/pdl_11_valeria_dos_santos_fulini.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/pdl_11_valeria_dos_santos_fulini.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Cidadã Laranjalense à Senhora Valéria dos Santos Fulini e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/pdl_12_osvaldo_damiao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/pdl_12_osvaldo_damiao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Outorga do Título de Torrão Natal ao Senhor Osvaldo Damião e dá outras providências.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/pdl_13_susta_parte_do_decreto_4415.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/pdl_13_susta_parte_do_decreto_4415.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a sustação parcial da eficácia do Decreto Municipal nº 4415/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana, Kant Alves Lima Junior, Márcio José Garpelli, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/projeto_emenda_lom_1_2023_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/projeto_emenda_lom_1_2023_1.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 96-A da Lei Orgânica do Município de Laranjal Paulista</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/pl_01.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/pl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_02.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 3.267, de 14 de maio de 2019, para estabelecer revisão nos vencimentos dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/0031_-_credito_adicional_especial_-_finisa-_r4.000.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/0031_-_credito_adicional_especial_-_finisa-_r4.000.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/0032_-_credito_adicional_especial_-_r900.00000_-_ponte_bueninho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/0032_-_credito_adicional_especial_-_r900.00000_-_ponte_bueninho.pdf</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/pl_05.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/pl_05.pdf</t>
   </si>
   <si>
     <t>Institui e define parâmetros para concessão de benefícios eventuais no âmbito do Serviço Único de Assistência Social – SUAS, do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/pl_06_recolhimento_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/pl_06_recolhimento_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de veículos abandonados nas vias públicas do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/pl_07_concessao_patio_apreensao_de_veiculos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/pl_07_concessao_patio_apreensao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração dos serviços de remoção, guarda e depósito de veículos removidos e/ou apreendidos por infração de trânsito em recinto próprio, por meio de contrato de concessão.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/pl_08_lei_maria_da_penha_-_valdecir_e_claudia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/pl_08_lei_maria_da_penha_-_valdecir_e_claudia.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação pela Administração Pública Direta e Indireta de Laranjal Paulista de pessoas condenadas pela Lei Federal n.º 11.340 de 7 de agosto de 2006.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/pl_10_equipamento_pro_infancia_-_r_9.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/pl_10_equipamento_pro_infancia_-_r_9.pdf</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/pl_11_obras-convenios-r.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/pl_11_obras-convenios-r.pdf</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/pl_12_5g_-_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/pl_12_5g_-_valdecir.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/0234-_pl_e_anexos_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/0234-_pl_e_anexos_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1444, de 5 de outubro de 1982, para aperfeiçoamento de doação mediante a desafetação de imóvel público, conforme especifica.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/0254_-_veiculos_dst_-aids_-_r194.09554_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/0254_-_veiculos_dst_-aids_-_r194.09554_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial e Suplementar no orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/0277_-_pl_convenios_obras_r_15.068.80660.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/0277_-_pl_convenios_obras_r_15.068.80660.pdf</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_16_regulamenta_servicos_de_transporte_-_aplicativo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_16_regulamenta_servicos_de_transporte_-_aplicativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta os serviços de transporte individual privado remunerado de passageiros através de plataformas digitais (aplicativos), e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/pl_17_concessao_saneamento_agua_e_esgoto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/pl_17_concessao_saneamento_agua_e_esgoto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a celebração de parceria para delegação da prestação dos serviços públicos de abastecimento de água e esgotamento sanitário do município de Laranjal Paulista</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/pl_18_cip_rural_-_valdecir_-_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/pl_18_cip_rural_-_valdecir_-_final.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.009, de 24 de setembro de 2003, que dispõe sobre a instituição no município de Laranjal Paulista - SP da contribuição para custeio da iluminação pública - CIP - prevista no artigo 149-A da Constituição Federal, para incluir isenção aos imóveis rurais que não são contemplados pelo serviço de iluminação pública.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/pl_19_direito_real_de_uso_com_encargo_de_imovel_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/pl_19_direito_real_de_uso_com_encargo_de_imovel_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder direito real de uso de bem imóvel municipal para instalação de empresa de logística.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_20_obras-academia_ao_ar_livre-r_110.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_20_obras-academia_ao_ar_livre-r_110.pdf</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_21_igd-bolsa_familia_r_53.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_21_igd-bolsa_familia_r_53.pdf</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/0408_-__doacao_com_encargo_imovel_publico_-_locaespaco_armazem.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/0408_-__doacao_com_encargo_imovel_publico_-_locaespaco_armazem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder doação com encargo de imóvel para instalação de empresa de logística.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_23_cip_rural_-_valdecir_-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_23_cip_rural_-_valdecir_-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.009, de 24 de setembro de 2003, que dispõe sobre a instituição no município de Laranjal Paulista - SP da contribuição para custeio da iluminação pública - CIP - prevista no artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/pl_24_autismo_-_granzotto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/pl_24_autismo_-_granzotto.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos públicos e privados localizados no município de Laranjal Paulista a inserirem, nas placas de atendimento prioritário, o símbolo mundial do Autismo, bem como, nas placas indicativas de vagas preferenciais em estacionamentos e garagens.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/0502-_pl.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/0502-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder direito real de uso de bem imóvel municipal com encargos à pessoa jurídica de direito privado, na forma que especifica.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/pl_26_credito_adicional_especial_-_santa_casa_-_apae_-r_384.83436_-1-2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/pl_26_credito_adicional_especial_-_santa_casa_-_apae_-r_384.83436_-1-2.pdf</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/pl_27_credito_adicional_especial_-_r_100.00000_-_veiculo_ama_-1-2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/pl_27_credito_adicional_especial_-_r_100.00000_-_veiculo_ama_-1-2.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/pl_28_acesso_a_informacao_-_transparencia_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/pl_28_acesso_a_informacao_-_transparencia_.pdf</t>
   </si>
   <si>
     <t>Regula no âmbito do Poder Executivo o acesso a informações previsto no inciso XXXIII do artigo 5º da Constituição Federal de 1988, conforme as normas gerais emanadas da Lei Federal nº 12.527, de 18 de novembro de 2011.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/0527_-_lei_de_diretrizes_orcamentarias_-_ldo_-_2023_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/0527_-_lei_de_diretrizes_orcamentarias_-_ldo_-_2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/0549-credito_especial_e_suplementar-r_4.695.59854-superavit_2022.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/0549-credito_especial_e_suplementar-r_4.695.59854-superavit_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito_x000D_
 Adicional Especial e Suplementar no_x000D_
 Orçamento de 2023, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/0548-credito_adicional_especial_-_r_736.43008_-_piso_enfermagem_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/0548-credito_adicional_especial_-_r_736.43008_-_piso_enfermagem_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/0550-credito_adicional_suplementar-devolucao_camara-r_50.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/0550-credito_adicional_suplementar-devolucao_camara-r_50.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito_x000D_
 Adicional Suplementar no Orçamento de_x000D_
 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/0559-credito_adicional_especial-r_272.00862-construcao_quadra_poliesportiva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/0559-credito_adicional_especial-r_272.00862-construcao_quadra_poliesportiva.pdf</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_34_combate_mosquito.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_34_combate_mosquito.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Vigilância, Prevenção, Combate e Controle à Dengue, Chikungunya e Zika, no município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_35_credito_adicional_especial_-_abrigo_de_inverno-r30.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_35_credito_adicional_especial_-_abrigo_de_inverno-r30.pdf</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Flávio Antônio Portela, Claudia Regina Martins Correia Alves, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/pl_36_direito_a_acompanhante_em_consultas_-_flavio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/pl_36_direito_a_acompanhante_em_consultas_-_flavio.pdf</t>
   </si>
   <si>
     <t>Fica assegurado às mulheres o direito a acompanhante durante as consultas médicas, exames e demais procedimentos clínicos nos estabelecimentos de saúde públicos e privados do município de Laranjal Paulista</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/0653_-credito_adicional_especial-r_270.98619-lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/0653_-credito_adicional_especial-r_270.98619-lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/pl_38_credito_adicional_especial_-_emenda_investimento_e_custeio_-_servico_publico-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/pl_38_credito_adicional_especial_-_emenda_investimento_e_custeio_-_servico_publico-.pdf</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/pl_39_credito_adicional_especial_-cad_unico_r22.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/pl_39_credito_adicional_especial_-cad_unico_r22.pdf</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto, Claudia Regina Martins Correia Alves, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Marcos Eduardo de Mello, Nilso Ventris, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/pl_40_subsidio_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/pl_40_subsidio_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Laranjal Paulista para a Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/pl_41_emendas_entidades_assistencia_social_-r_766.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/pl_41_emendas_entidades_assistencia_social_-r_766.pdf</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_42_credito_adicional_especial_r_537.55031_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_42_credito_adicional_especial_r_537.55031_1.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_43-credito_adicional_especial-r_175.00000-servico_publico-correcao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_43-credito_adicional_especial-r_175.00000-servico_publico-correcao.pdf</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/pl_44_semana_do_esporte.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/pl_44_semana_do_esporte.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Semana do Esporte para o Desenvolvimento e a Paz no âmbito da Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/pl_45_abertura_de_credito_suplementar_-_camara_devolucao_-_r50.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/pl_45_abertura_de_credito_suplementar_-_camara_devolucao_-_r50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/0896-credito_adicional_especial-r_175.00000_-servico_publico-correcao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/0896-credito_adicional_especial-r_175.00000_-servico_publico-correcao.pdf</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/pl_47_autoriza_permuta_supermarcon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/pl_47_autoriza_permuta_supermarcon.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de um lote de terreno pertencente ao Município de Laranjal Paulista por dois lotes de terreno de propriedade de Supermercados Marcon LTDA., e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_dados_publicos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_dados_publicos.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Geral da Transparência e cria a obrigatoriedade de disponibilização de dados abertos de forma organizada e estruturada para os órgãos da Administração Pública municipal.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_inauguracao_de_obras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_inauguracao_de_obras.pdf</t>
   </si>
   <si>
     <t>Proíbe a inauguração cerimonial de obras públicas municipais, pelo Poder Executivo, que estejam incompletas ou que não possam ser utilizadas de imediato pela população.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_transparencia_em_obras_publicas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_transparencia_em_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transparência em Obras Públicas.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/pl_51_credito_adicional_especial_-saude_r550.00000-incremento_mac.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/pl_51_credito_adicional_especial_-saude_r550.00000-incremento_mac.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/0984-__loa_2024_-_laranjal_paulista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/0984-__loa_2024_-_laranjal_paulista.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/0983_-__altera_ldo_2024_-tem__anexo_-_contabilidade_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/0983_-__altera_ldo_2024_-tem__anexo_-_contabilidade_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista para o exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/0985-_ppa_2022_-_2025.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/0985-_ppa_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2022/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/1005_-_credito_adicional_especial_-r_4.238.01388_-_fns_2022.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/1005_-_credito_adicional_especial_-r_4.238.01388_-_fns_2022.pdf</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/1006-_credito_adicional_suplementar-r_1.800.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/1006-_credito_adicional_suplementar-r_1.800.00000.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/1007-credito_adicional_especial-r_9.56397.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/1007-credito_adicional_especial-r_9.56397.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/pl_58_credito_adicional_especial_r_1.088.14176__-ponte_da_vila_zalla.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/pl_58_credito_adicional_especial_r_1.088.14176__-ponte_da_vila_zalla.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional 	Especial no Orçamento de 2023 e dá outras 	providências.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/1077_-credito_adicional_especial_-_piso_enfermagem-servico_de_terceiros.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/1077_-credito_adicional_especial_-_piso_enfermagem-servico_de_terceiros.pdf</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/1078_-_credito_adicional_especial_-_emendas__r590.00000_-_saude_estado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/1078_-_credito_adicional_especial_-_emendas__r590.00000_-_saude_estado.pdf</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/1079_-credito_adicional_especial_-_infraestrutura_operacao_de_credito_-_r_419.92044.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/1079_-credito_adicional_especial_-_infraestrutura_operacao_de_credito_-_r_419.92044.pdf</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_62_governo_digital.pdf-1099.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_62_governo_digital.pdf-1099.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre princípios, regras e instrumentos para o Governo Digital e para o aumento da eficiência pública no âmbito do Município de Laranjal Paulista, e incorpora os comandos da Lei Federal n° 14.129, de 29 de março de 2021 à legislação municipal.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/pl_63_combate_a_poluicao_sonora.pdf-1106.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/pl_63_combate_a_poluicao_sonora.pdf-1106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para o combate eficaz à poluição sonora no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/1130-_credito_adicional_especial_-_saude_r17.08400-equip._odontologia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/1130-_credito_adicional_especial_-_saude_r17.08400-equip._odontologia.pdf</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/pl_65_altera_a_lei_municipal_no_3.437_de_28_de_marco_de_2.023.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/pl_65_altera_a_lei_municipal_no_3.437_de_28_de_marco_de_2.023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 3.437, de 28 de março de 2.023, e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/pl_66_altera_lei_3345-2021_-_transporte_gratuito_laranjal_e_distritos.do.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/pl_66_altera_lei_3345-2021_-_transporte_gratuito_laranjal_e_distritos.do.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.345 de 24 de agosto de 2.021, para novas disposições sobre o transporte coletivo gratuito no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/pl_67_autoriza_parceria_de_prestacao_de_servicos__abastecimento_de_agua_e_esgoto_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/pl_67_autoriza_parceria_de_prestacao_de_servicos__abastecimento_de_agua_e_esgoto_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a celebração de parceria para delegação da prestação dos serviços públicos de abastecimento de água e esgotamento sanitário do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2326/pl_68_proibe_animais_acorrentados.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2326/pl_68_proibe_animais_acorrentados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manter animais acorrentados no âmbito do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2327/pl_69_credito_adicional_suplementar-r_150.00000_-_dev._camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2327/pl_69_credito_adicional_suplementar-r_150.00000_-_dev._camara.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/pl_70_dia_municipal_dos_veteranos_das_forcas_de_seguranca.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/pl_70_dia_municipal_dos_veteranos_das_forcas_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Laranjal Paulista, o Dia Municipal dos Veteranos das Forças de Segurança, e dá outras providências.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/pl_71_cartao_identificacao_tea.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/pl_71_cartao_identificacao_tea.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Laranjal Paulista, o Cartão Municipal de Identificação para pessoas com o Transtorno do Espectro Autista (TEA), conforme Lei Federal nº 13.977/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/pl_72_plano_diretor_de_turismo-2024-2027.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/pl_72_plano_diretor_de_turismo-2024-2027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor de Turismo no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/pl_73_credito_adcional_suplementar_-_r300.00000-_dev._camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/pl_73_credito_adcional_suplementar_-_r300.00000-_dev._camara.pdf</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/plc_01.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/plc_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos vencimentos e subsídios dos servidores públicos efetivos e comissionados do Poder Executivo Municipal na forma que especifica.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/plc_02.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/plc_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos dos empregados públicos e servidores comissionados do Poder Executivo Municipal que especifica.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/plc_03-1-7_merged.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/plc_03-1-7_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos agentes políticos do Poder Executivo Municipal na forma que especifica.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/plc_04.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/plc_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de aumento no valor mensal do “Cartão Alimentação” dos servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/plc_05_rga_com_impacto_-_final_2.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/plc_05_rga_com_impacto_-_final_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimento dos empregados públicos do Poder Legislativo Municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06_aumento_camara_com_impacto_-_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06_aumento_camara_com_impacto_-_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de aumento dos vencimentos dos empregados públicos do Poder Legislativo Municipal que especifica e dá outras providências</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/plc_07_autoriza_desconto_plano_de_saude.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/plc_07_autoriza_desconto_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder o desconto mensal de plano de saúde em folha de servidor público municipal.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/0157_-_pl.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/0157_-_pl.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 199, de 14 de novembro de 2.017, sobre parcelamento amigável e dívida ativa.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_09_alteracao_salarial_professores.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_09_alteracao_salarial_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de classe salarial dos empregos públicos de provimento efetivo de Professor de Desenvolvimento Infantil e de Professor de Educação Básica.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/plc_10_receber_por_doacao_e_publicidade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/plc_10_receber_por_doacao_e_publicidade.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Laranjal Paulista a receber por doação, sem encargo, bancos de praça e parques, lixeiras, pontos de ônibus, bicicletários, uniformes e materiais esportivos em geral, e outros equipamentos, de pessoas físicas ou jurídicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/plc_11_corregedoria_e_ouvidoria_gcm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/plc_11_corregedoria_e_ouvidoria_gcm.pdf</t>
   </si>
   <si>
     <t>Institui a Corregedoria e a Ouvidoria da Guarda Civil Municipal, na forma que especifica.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/plc_12_motorista_escolar_-_gratificacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/plc_12_motorista_escolar_-_gratificacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta a gratificação por incompatibilidade com a fixação de horário de trabalho dos servidores públicos do Poder Executivo, criada pela Lei Complementar nº 236, de 9 de março de 2020, art. 1º, V, conforme art. 62, da Consolidação das Leis do Trabalho - CLT, e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/pdfsam_merge.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/pdfsam_merge.pdf</t>
   </si>
   <si>
     <t>Cria, especifica e reorganiza as gratificações no âmbito da Câmara Municipal de Laranjal Paulista/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/plc_14_cria_vagas_de_ag._de_transito_ag._fiscal_de_posturas_assistente_adm_e_auxiliar_adm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/plc_14_cria_vagas_de_ag._de_transito_ag._fiscal_de_posturas_assistente_adm_e_auxiliar_adm.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo de Agente de Trânsito, Agente Fiscal de Posturas, Assistente Administrativo e Auxiliar Administrativo.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/plc_15_cria_vagas_saude-_biomedico_enfermeiro_farmaceutico_fisioterapeuta_e_psicologo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/plc_15_cria_vagas_saude-_biomedico_enfermeiro_farmaceutico_fisioterapeuta_e_psicologo.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo de Biomédico, Enfermeiro, Farmacêutico, Fisioterapeuta e Psicólogo.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/plc_16_cria_vagas_creas_-_agente_social_e_assistente_social.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/plc_16_cria_vagas_creas_-_agente_social_e_assistente_social.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo de Agente Social e Assistente Social.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/plc_17_cria_emprego_auxiliar_de_farmacia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/plc_17_cria_emprego_auxiliar_de_farmacia.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo o emprego público efetivo de Auxiliar de Farmácia.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/0388_-_incentivo_fiscal_servicos_de_informatica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/0388_-_incentivo_fiscal_servicos_de_informatica.pdf</t>
   </si>
   <si>
     <t>Institui incentivos fiscais para prestadores de serviço de informática e congêneres, e dá outras providências.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/0387_-_incentivo_fiscal_iss_empresas_medicas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/0387_-_incentivo_fiscal_iss_empresas_medicas.pdf</t>
   </si>
   <si>
     <t>Institui incentivos fiscais para prestadores de serviço de medicina e biomedicina, e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/0392_-_incentivo_fiscal_iss_logistica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/0392_-_incentivo_fiscal_iss_logistica.pdf</t>
   </si>
   <si>
     <t>- Institui incentivos fiscais para prestadores de serviço de logística e congêneres, e dá outras providências.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_21altera_lc_114-10_-_fiscalizacoa_parcelamento_irregular.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_21altera_lc_114-10_-_fiscalizacoa_parcelamento_irregular.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 114, de 23 de novembro de 2010, para disposições sobre medidas próprias da fiscalização.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/plc_22_altera_codigo_de_obras_-_fixa_multa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/plc_22_altera_codigo_de_obras_-_fixa_multa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 115, de 23 de novembro de 2010, para novas disposições sobre multas administrativas.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/plc_23_altera_lc236-2020_-_40_fgts.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/plc_23_altera_lc236-2020_-_40_fgts.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 236, de 9 de março de 2020, sobre novas disposições quanto a concessão de prêmio equivalente a 40% (quarenta por cento) do Fundo de Garantia por Tempo de Serviço - FGTS.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/plc_24_2023_funcao_gratificada_com_impacto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/plc_24_2023_funcao_gratificada_com_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 165/2015 que dispõe sobre criação de função gratificada na Câmara Municipal de Laranjal Paulista/SP e dá outras providências.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_25_cip_rural_-_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_25_cip_rural_-_valdecir.pdf</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/0501_-_altera_estatuto_magisterio_-_regras_atribuicoes-.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/0501_-_altera_estatuto_magisterio_-_regras_atribuicoes-.pdf</t>
   </si>
   <si>
     <t>Altera o Estatuto do Magistério, para efetivação de novas disposições sobre atribuição de classes.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/plc_27_exame_toxicologico_gcm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/plc_27_exame_toxicologico_gcm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre exame toxicológico periódico para os Guardas Civis Municipais, na forma que menciona.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/plc_28_nao_incidencia_cip_-_valdeicr.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/plc_28_nao_incidencia_cip_-_valdeicr.pdf</t>
   </si>
   <si>
     <t>Estabelece alteração na hipótese de incidência da Contribuição para Custeio de Iluminação Pública – CIP e altera a Lei nº 3.009, de 24 de setembro de 2003, que dispõe sobre a instituição no município de Laranjal Paulista - SP da contribuição para custeio da iluminação pública - CIP - prevista no artigo 149-A da Constituição Federal, para não incluir como contribuinte Pequeno Agricultor Familiar e Empreendimentos Familiares Rurais que não são contemplados pelo serviço de iluminação pública.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/plc_29_qrcode.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/plc_29_qrcode.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 209, de 11 de setembro de 2018, que Institui o Código de Posturas do Município de Laranjal Paulista, Estado de São Paulo e dá outras providências, para regulamentar a forma de apresentação de documentos representativos de atos públicos de liberação.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/plc_30_sandbox_regulatorio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/plc_30_sandbox_regulatorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas para funcionamento de zonas de desenvolvimento, inovação e tecnologia a serem organizadas na forma do ambiente regulatório experimental no município, e dá outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_31_parcelamento_divida_ativa_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_31_parcelamento_divida_ativa_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 199, de 14 de novembro de 2.017 e dá outras providências.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/plc_32_cria_vagas_-oficial-assist.-aux._adm._ser._gerais-tec._esport-fisio_e_terapeuta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/plc_32_cria_vagas_-oficial-assist.-aux._adm._ser._gerais-tec._esport-fisio_e_terapeuta.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo, vagas para os empregos públicos de provimento efetivo de Assistente Administrativo, Auxiliar Administrativo, Fisioterapeuta, Oficial Administrativo, Serviços Gerais, Técnico Esportivo e Terapeuta Ocupacional.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/plc_33_cria_empregos_cras_e_creas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/plc_33_cria_empregos_cras_e_creas.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo os empregos públicos de provimento efetivo para atuação junto ao Centro de Referência da Assistência Social – CRAS, e Centro de Referência Especializado da Assistência Social - CREAS.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_34_parcelamento_despesas_divida_ativa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_34_parcelamento_despesas_divida_ativa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 199, de 14 de novembro de 2.017, sobre parcelamento de despesa referente a dívida ativa.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_35_atualizacao_de_debitos_ctm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_35_atualizacao_de_debitos_ctm.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal a fim de definir que o montante acrescido na aplicação de correção monetária e juros de mora nos débitos tributários não pode ser superior à Taxa SELIC.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_36_altera_lc_163-2015_-_agente_de_cuidados_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_36_altera_lc_163-2015_-_agente_de_cuidados_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 163, de 30 de janeiro de 2015, para novas disposições sobre denominação e atribuições de emprego público efetivo.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/plc_37_altera_lc_199_-_2017_-_iptu_-_manutencao_aliquota_antiga__1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/plc_37_altera_lc_199_-_2017_-_iptu_-_manutencao_aliquota_antiga__1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 199, de 14 de novembro de 2.017, sobre manutenção da alíquota do IPTU.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/plc_38_regulatory_sandbox.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/plc_38_regulatory_sandbox.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/plc_39_doacao_e_publicidade_-_altra_posturas_e_tributario.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/plc_39_doacao_e_publicidade_-_altra_posturas_e_tributario.pdf</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_40_nao_incidencia_cip_-_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_40_nao_incidencia_cip_-_valdecir.pdf</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/1027_-_cria_emprego_publicos_cras_e_creas_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/1027_-_cria_emprego_publicos_cras_e_creas_1.pdf</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/plc_42_auxilio_saude-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/plc_42_auxilio_saude-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-saúde aos empregados públicos da Câmara Municipal de Laranjal Paulista - SP e dá outras providências.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_resolucao_no_01_2023__encarregado_de_dados_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_resolucao_no_01_2023__encarregado_de_dados_final.pdf</t>
   </si>
   <si>
     <t>Regulamenta assuntos relacionados à proteção de dados pessoais no âmbito do Poder Legislativo Municipal de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_resolucao_no_02_2023_-_plano_contratacoes_anual_pca_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_resolucao_no_02_2023_-_plano_contratacoes_anual_pca_final.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o Plano de Contratações Anual previsto na Lei Federal n° 14.133/2021 no âmbito da Câmara Municipal de Laranjal Paulista – SP”.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_resolucao_no_03_2023_resolucao_agente_de_contratacao_fiscal_e_gestor_final.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_resolucao_no_03_2023_resolucao_agente_de_contratacao_fiscal_e_gestor_final.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes para atuação do Agente de Contratação e da Equipe de Apoio, da Comissão de Contratação, do fiscal e gestor de contratos no âmbito da Câmara Municipal de Laranjal Paulista/SP, em conformidade com o § 3º do art. 8º da Lei 14.133/2021.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_resolucao_no_04_banco_de_ideias_legislativas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_resolucao_no_04_banco_de_ideias_legislativas.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_resolucao_no_05_reuniao_de_pauta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_resolucao_no_05_reuniao_de_pauta.pdf</t>
   </si>
   <si>
     <t>Institui a reunião de pauta para discussão de projetos em Ordem do Dia nas Sessões da Câmara.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana, Flávio Antônio Portela, Márcio José Garpelli, Marcos Eduardo de Mello, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_resolucao_no_06_comissao_de_representatividade__conexidades.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_resolucao_no_06_comissao_de_representatividade__conexidades.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Comissão de Representação na Câmara Municipal de Laranjal Paulista, a nomeação de membros e dá outras providências".</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_resolucao_no_07_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_resolucao_no_07_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf</t>
   </si>
   <si>
     <t>Disciplina e Regulamenta a Política de Uso da Internet e dos Recursos de tecnologia da Câmara Municipal de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/projeto_resolucao_no_08_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/projeto_resolucao_no_08_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.133, de 01 de abril de 2021, que dispõe sobre licitações e contratos administrativos no âmbito do Poder Legislativo do Município de Laranjal Paulista/SP.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_resolucao_no_09_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_resolucao_no_09_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_resolucao_no_10_semana_do_esporte_camara.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_resolucao_no_10_semana_do_esporte_camara.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/projeto_resolucao_no_11_comissao_assuntos_relevantes_-_sabesp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/projeto_resolucao_no_11_comissao_assuntos_relevantes_-_sabesp.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Assuntos Relevantes para tratar da delegação da prestação dos serviços públicos de abastecimento de água e esgotamento sanitário do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_no_01_2023_-_5g_-_valdecir-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_no_01_2023_-_5g_-_valdecir-assinado.pdf</t>
   </si>
   <si>
     <t>Qual o diploma legal que rege o processo de autorização de instalação de_x000D_
 Estações de Transmissão de Radiocomunicação - ETRs no Município de Laranjal_x000D_
 Paulista?;_x000D_
 II. É cobrada qualquer contrapartida financeira para a concessão da autorização?_x000D_
 III. Em caso de resposta positiva no item II, quais os valores arrecadados nesta_x000D_
 categoria nos últimos 3 anos?</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no_02_2023_-_convenios_-_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no_02_2023_-_convenios_-_valdecir.pdf</t>
   </si>
   <si>
     <t>I.	Requer uma relação constando quais são os convênios com o Estado de São Paulo que estão firmados e ainda não foram finalizados. _x000D_
 II.	Requer uma relação da situação atual de cada convênio entre o Poder Executivo e o Estado de São Paulo.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no_03_2023_-_claudia_-_led.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no_03_2023_-_claudia_-_led.pdf</t>
   </si>
   <si>
     <t>I.	Requer uma relação constando todos os locais que já receberam a troca de lâmpadas comum por LED. _x000D_
 II.	Requer o cronograma da troca de lâmpadas comum por LED que ocorrerão durante o ano de 2023.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no_04_2023_-_sueli_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no_04_2023_-_sueli_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>I.	Contrato da Prefeitura com a empresa vencedora da licitação de iluminação pública;_x000D_
 II.	Cronograma com as datas e locais das execuções de todos os serviços da empresa vencedora;_x000D_
 III.	Em qual local os materiais e equipamentos que serão retirados (lâmpadas, fios, braços, etc) ficarão guardados?</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no_05_2023_-_claudia_bira_melinho_-_santa_casa_ps-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no_05_2023_-_claudia_bira_melinho_-_santa_casa_ps-assinado.pdf</t>
   </si>
   <si>
     <t>I.	Contrato firmado entre o Poder Executivo e a Santa Casa de Misericórdia de Laranjal Paulista, referente ao Pronto Socorro.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no_06_2023_-_valdecir_-obra_vicinal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no_06_2023_-_valdecir_-obra_vicinal.pdf</t>
   </si>
   <si>
     <t>I.	Cópia na íntegra do projeto que constitui a obra de asfaltamento da Estrada Vicinal Pereiras x Laranjal Paulista, que será realizada pelo DER.  Tendo como protocolo a CONCORRÊNCIA Nº 285/2021 - PROTOCOLO DER/923762/2021</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no_07_2023_-_claudia_bira_-_santa_casa_ps.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no_07_2023_-_claudia_bira_-_santa_casa_ps.pdf</t>
   </si>
   <si>
     <t>Cópia do contrato firmado entre a Santa Casa de Misericórdia de Laranjal Paulista e a_x000D_
 equipe médica que presta serviço no Pronto Socorro</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no_08_2023_-_lgpd_educacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no_08_2023_-_lgpd_educacao.pdf</t>
   </si>
   <si>
     <t>I.	Como está sendo a aplicada a LGPD (Lei Geral de Proteção de Dados) em relação às escolas e creches do município?_x000D_
 II.	Como os dados estão sendo tratados com as informações de alunos, pais e professores?</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_no_09_2023_-_venda_fogos_artificio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_no_09_2023_-_venda_fogos_artificio.pdf</t>
   </si>
   <si>
     <t>Relação de todos os estabelecimentos que possuem alvará para vendas de fogos de artifícios no município.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/requerimento_no_10_2023_-_claudia_marcio_-_trecho_maristela_laranjal_paulista.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/requerimento_no_10_2023_-_claudia_marcio_-_trecho_maristela_laranjal_paulista.pdf</t>
   </si>
   <si>
     <t>Qual atual situação do processo licitatório referente a contratação da empresa que irá _x000D_
 realizar o transporte gratuito do trecho Laranjal Paulista/Maristela.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_no_11_2023_-_valdecir_-_parcelamento_lc_274.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_no_11_2023_-_valdecir_-_parcelamento_lc_274.pdf</t>
   </si>
   <si>
     <t>I.	A Prefeitura já está permitindo que os pagamentos dos débitos tributários dos munícipes através de cartão de crédito sejam parcelados em no mínimo 08 parcelas, conforme prevê a Lei Complementar nº 274/2022? Se não, por qual motivo está se descumprindo esta Lei Complementar e ainda não foi implantada tal medida?_x000D_
 II.	Os munícipes relatam que as parcelas de IPTU com o vencimento em sábados ou domingos podem ser pagas no banco na segunda-feira sem o acréscimo de juros, porém, ao utilizar o PIX via QR Code, o sistema não permite o pagamento da parcela. Há alguma forma de corrigir isso? Quando a Prefeitura pretende corrigir esse erro?</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_no_12_2023_-_valdecir_-_questionamentos_lei_3.409.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_no_12_2023_-_valdecir_-_questionamentos_lei_3.409.pdf</t>
   </si>
   <si>
     <t>I.	Por qual motivo a Prefeitura ainda não implantou a política de transparência de vagas para escolas e creches municipais, conforme determina a Lei 3.409?_x000D_
 II.	Há alguma previsão ou cronograma de quando ocorrerá tal implementação? Se sim, fornecer as informações de quando será e como o munícipe terá acesso e poderá fazer a consulta.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no_13_2023_-_valdecir_-_questionamentos_lei_3.410.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no_13_2023_-_valdecir_-_questionamentos_lei_3.410.pdf</t>
   </si>
   <si>
     <t>I.	Por qual motivo a Prefeitura ainda não implantou a transmissão ao vivo e via internet das licitações do Poder Executivo, conforme estipula a Lei 3.410?_x000D_
 II.	Há alguma previsão ou cronograma de quando ocorrerá tal implementação? Se sim, fornecer as informações de quando será, forma de acesso aos munícipes e demais informações pertinentes.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_14_2023_-_valdecir_-_questionamentos_pl_33-assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_14_2023_-_valdecir_-_questionamentos_pl_33-assinado.pdf</t>
   </si>
   <si>
     <t>I.	Onde será realizada a construção da quadra poliesportiva que trata o PL nº 33/2023?_x000D_
 II.	O processo licitatório para a construção já foi iniciado? Se sim, fornecer as informações sobre como está o andamento do processo. Caso não tenha iniciado, há algum cronograma de quando será iniciado e previsão de quando as obras serão concluídas?</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/requerimento_no_15_2023_-_marcio_-_plano_diretor.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/requerimento_no_15_2023_-_marcio_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>01)	Atualmente está ocorrendo uma revisão do Plano Diretor atual ou está sendo elaborado um novo plano diretor?_x000D_
 02)	Quantas reuniões foram realizadas entre o instituto e o conselho do Plano Diretor, desde o início da contratação? Enviar cópias das atas de todas as reuniões realizadas entre o conselho e o instituto desde a assinatura do contrato até a presente data._x000D_
 03)	Solicito de forma detalhada todas as etapas de execução dos serviços executado pelo instituto, da contratação até a presente data._x000D_
 04)	Dia 28 de Junho de 2023, eu Márcio, estive presente no setor de licitações, solicitei fazer a vista do processo entre a prefeitura e a fundação Carlos Alberto Vanzolini e constatei que as páginas do processo não estavam numeradas. Solicito informações do porquê as páginas do processo não estavam numeradas no dia 28/06/2023, haja visto que o contrato foi assinado em agosto de 2022._x000D_
 05)	Em 08 de fevereiro de 2023, a Fundação Carlos Alberto Vanzolini solicitou a extensão do prazo para a execução do contrato. O setor de licitação pediu um parecer jurídico para dar prosseguimento ao processo. Quando fiz a vista no processo em 28/06/2023, não havia parecer jurídico sobre o pedido de extensão do prazo. Solicito todos os documentos devidamente datados e numerados dentro do processo referente ao pedido de extensão do prazo, o parecer jurídico e demais documentos que comprovem a permissão da extensão do prazo._x000D_
 06)	Solicito cópia de documentos contendo todas as informações geradas pela participação popular que a Prefeitura encaminhou para o instituto desde o começo do processo._x000D_
 07)	 Solicito o envio de cópia de todos os documentos relacionados ao plano diretor gerados antes e depois da contratação do instituto._x000D_
 08)	Em relação ao projeto de lei do plano diretor que foi retirado no final de 2021, atualmente foram feitos os estudos técnicos, baseados em participação popular como exige o estatuto das cidades?_x000D_
 09)	Solicito cópia do documento com a composição atual dos membros do conselho do plano diretor._x000D_
 10)	Cópia de todo o processo licitatório que originou a contratação da fundação Carlos Alberto Vanzolini._x000D_
 11)	Cronograma com todas as próximas etapas a serem realizadas pela empresa, detalhando o que será feito e quando.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t xml:space="preserve">Educ, Cult, Esp, Saúde e Prom Soc </t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/requerimento_no_16_2023_-_onibus_esporte.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/requerimento_no_16_2023_-_onibus_esporte.pdf</t>
   </si>
   <si>
     <t>I.	Como está sendo realizado o transporte dos jovens que representam o município participando de eventos esportivos? _x000D_
 II.	Por que os atletas ficaram impedidos de participar dos jogos regionais que ocorreram agora na primeira quinzena de julho? _x000D_
 III.	Caso o município esteja impossibilitado de realizar o transporte dos atletas, questiona-se: qual é o fundamento da referida decisão de não mais ser utilizado o ônibus da Secretaria de Esportes para tal transporte? Qual foi a forma adotada pelo Poder Executivo para exteriorizar o ato (lei, decreto ou outra norma)? Houve determinação judicial ou do TCE-SP? Enviar toda a documentação recebida e também os atos adotados._x000D_
 IV.	Há alguma possibilidade de o ônibus voltar a ser utilizado pela Secretaria de Esportes? Se não, qual a providência que será tomada pelo Executivo para sanar esse problema, visto a necessidade contínua de uso principalmente para atender aos jovens?</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_no_17_2023_-_loteamentos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_no_17_2023_-_loteamentos.pdf</t>
   </si>
   <si>
     <t>01) Especificar quais loteamentos e empreendimentos imobiliários foram aprovados pela prefeitura após 09 de novembro de 2020._x000D_
 02) Fornecer informações de quais as diretrizes e leis vigentes foram repassadas para esses loteadores e empreendedores desde novembro de 2020._x000D_
 03) Informar se a Lei Complementar nº 247 de 09/11/2020 está sendo aplicada desde a sua promulgação. Se sim, enviar documentos que comprovem a sua aplicação e fiscalização.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_18_2023_-_container_pet_e_samu_animal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_18_2023_-_container_pet_e_samu_animal.pdf</t>
   </si>
   <si>
     <t>01) Sobre o container PET do município, como está o processo de licitação no município, visto que em Iperó já está funcionando?_x000D_
 02) Enviar toda a documentação da licitação que já foi produzida._x000D_
 03) Como está o processo para a implantação do SAMU Animal? O que falta para que seja iniciado em nossa cidade? Há alguma previsão de quando os serviços serão iniciados? _x000D_
 04) Enviar toda a documentação já produzida em relação ao SAMU Animal.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_no_19_2023_-informacoes_saude-claudia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_no_19_2023_-informacoes_saude-claudia.pdf</t>
   </si>
   <si>
     <t>I.	Informações sobre como está o andamento do processo licitatório para aquisição de equipamento de quimioluminescência para o Laboratório Municipal (modelo de referência Maglumi 800). _x000D_
 II.	Dada a resposta do Ofício 731 de 07/07/23 que informava o processo estar em fase de elaboração do Termo de Referência, considerando a proximidade com o fim do ano e o processo burocrático das licitações, há alguma previsão de quando haverá a aquisição?</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_no_20_2023_-honorarios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_no_20_2023_-honorarios.pdf</t>
   </si>
   <si>
     <t>I.	Qual o valor total arrecadado, mês a mês, a título de honorários advocatícios nos exercícios de 2022 e 2023, até o presente momento?_x000D_
 II.	Como é feita a divisão dos valores arrecadados entre os Procuradores do Município?_x000D_
 III.	Qual o valor recebido por cada um dos Procuradores, mês a mês, a título de honorários advocatícios nos exercícios de 2022 e 2023, até o presente momento?_x000D_
 IV.	Por que os valores recebidos pelos Procuradores a título de honorários advocatícios não constam no Portal de Transparência do município na seção que demonstra a remuneração de cada servidor público?</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_no_21_2023_-quadra_tia_celia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_no_21_2023_-quadra_tia_celia.pdf</t>
   </si>
   <si>
     <t>I.	Existe um projeto para construção de uma quadra coberta na Escola Célia Pasquotto Renger (tia Célia)? _x000D_
 II.	Se sim, mandar o processo em andamento com toda a documentação._x000D_
 III.	Se não, por que não há um projeto para realizar essa construção? Por se tratar de uma promessa para melhor atender os alunos que não dispõem de lugar adequado para realizar as aulas de educação física, uma quadra coberta no local seria de grande relevância ao município.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/requerimento_no_22_2023_-novo_cemiterio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/requerimento_no_22_2023_-novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>I.	Está em andamento algum estudo em relação à construção de um novo cemitério na cidade?_x000D_
 II.	Se sim, mandar o processo em andamento com toda a documentação._x000D_
 III.	Se não, por que não há um projeto para realizar essa construção, visto que o atual já não é mais suficiente para atender o município?</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Antônio Valdecir Berto Filho, Francisco Ubiratam de Santana, Kant Alves Lima Junior, Marcos Eduardo de Mello</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_no_23_2023_-cargos_creas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_no_23_2023_-cargos_creas.pdf</t>
   </si>
   <si>
     <t>I.	Por que não houve no Projeto de Lei de autoria do Executivo, que trata da criação de cargos para implantação do CREAS (Centro de Referência Especializado de Assistência Social), a criação do cargo de advogado? Uma vez que esse cargo é previsto na norma desse órgão e a função do advogado passou a ser obrigatória nas equipes de referência do CREAS, pois o papel deste profissional é essencial na defesa de direitos e na garantia da cidadania dos usuários do SUAS (Sistema Único de Assistência Social)._x000D_
 II.	É possível e/ou permitido que outro cargo como o de procurador substitua este questionado? Se sim, atenderá as demandas e atribuições específicas do CREAS? Ou ainda: é sabido que a equipe de procuradores do município tem se debruçado sobre grande demanda de trabalho pertinente ao cargo e, assumindo mais um órgão, provavelmente poderá comprometer as demandas inerentes à Procuradoria. Sendo assim, qual o plano de trabalho para que um procurador absorva as demandas e jornada diária de trabalho do CREAS?</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_24_2023_-quadra_tia_celia.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_24_2023_-quadra_tia_celia.pdf</t>
   </si>
   <si>
     <t>I.	Como está o andamento do projeto para a construção de uma quadra coberta na Escola Célia Pasquotto Renger (Tia Célia)? Uma vez que segundo informações da Secretaria de Educação, esse projeto está em análise na Secretaria de Planejamento e Desenvolvimento Urbano._x000D_
 II.	Se o projeto já está em andamento, mandar cópia de todo o processo com toda a documentação.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_no_25_2023_-valdecir-convocacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_no_25_2023_-valdecir-convocacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA CONVOCAR o Excelentíssimo Sr. Luciano Marson, Secretário de Administração e Finanças, para comparecer à Câmara Municipal, para  prestar pessoalmente informações sobre assuntos referentes à sua secretaria, em especial, sobre como se encontram as finanças do Município, tais como: receita e despesa, metas e índices.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_no_26_2023_-novo_cemiterio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_no_26_2023_-novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>De acordo com o Ofício 954 em resposta ao Requerimento nº 22/2023, foi informado que existe um projeto de AMPLIAÇÃO/EXTENSÃO do atual cemitério se encontra na sua Secretaria. Dessa forma, REQUER que seja enviada toda a documentação pertinente ao projeto, bem como eventual processo licitatório em andamento, cronograma com as datas previstas de execução e demais informações sobre como será feita essa AMPLIAÇÃO/EXTENSÃO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_no_27_2023_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_no_27_2023_-marcio.pdf</t>
   </si>
   <si>
     <t>I. Solicita cópia do documento que comprove o responsável técnico pelo projeto e execução da usina de asfalto que está instalada no terreno da prefeitura no morro alto desde 2021. Também nome do responsável técnico pela construção da usina de asfalto e todas as liberações da Cetesb e licenças ambientais para o funcionamento da usina de asfalto naquele local._x000D_
 II. No documento Ofício SAAMA 80/2021, enviado ao vereador Márcio Garpelli em 20/07/2021, foi apontado diversas irregularidades no terreno e da usina de asfalto. Fornecer informações se os apontamentos constantes nesse ofício foram sanados, quais providências foram tomadas e se os responsáveis foram identificados e responsabilizados.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_28_2023_-valdecir_-_educacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_28_2023_-valdecir_-_educacao.pdf</t>
   </si>
   <si>
     <t>I.	Há legislação regulamentando o sistema de pontuação de professores concursados? Em caso positivo, os cursos de extensão universitária são considerados na pontuação? _x000D_
 II.	Havendo a legislação, a mesma está sendo aplicada e respeitada pela Administração da Educação?</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_29_2023_-valdecir_-_estudo_socioeconomico.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_29_2023_-valdecir_-_estudo_socioeconomico.pdf</t>
   </si>
   <si>
     <t>I.	Cópia do Estudo Socioeconômico de Laranjal Paulista, realizado pela equipe do SENAI e disponibilizado em formato digital, à Secretaria de Indústria e Comércio, em colaboração com o Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_30_2023_-valdecir_-_gastos_pessoal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_30_2023_-valdecir_-_gastos_pessoal.pdf</t>
   </si>
   <si>
     <t>I.	Relação dos cargos em comissão, emprego público ou cargo/emprego equivalente (antigo estatutário) de cada Secretaria ou órgão equivalente; _x000D_
 II.	Relação de funcionários lotados por Secretaria ou órgãos equivalentes com os locais que efetivamente trabalham;_x000D_
 III.	Relação de funcionários cedidos através de convênios pagos pela Prefeitura.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_31_2023_-marcio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_31_2023_-marcio.pdf</t>
   </si>
   <si>
     <t>I. Solicita cópia do memorial descritivo, relatório de fiscalização de obras, contratos e projetos da construção das salas da Escola Dona Isabel Alves Lima, no Distrito de Maristela._x000D_
 II. Solicita cópia da notificação e multa aplicada nessa obra.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_no_32_2023_-valdecir_-_processo_seletivo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_no_32_2023_-valdecir_-_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>I.	Quantos empregados públicos já foram nomeados e estão trabalhando em cada um dos Empregos ofertados no Processo Seletivo nº 01/2023?_x000D_
 II.	Há previsão de quando serão nomeados os demais aprovados que ainda não foram chamados? Se sim, especificar a data para cada um dos Empregos que foi ofertado.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/requerimento_no_33_2023_-_claudia_bira_e_melinho-lei_combate_a_dengue.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/requerimento_no_33_2023_-_claudia_bira_e_melinho-lei_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>I.	Quais providências já foram tomadas pelo Poder Executivo, através da Secretaria Municipal de Saúde, para o desenvolvimento e acompanhamento do Programa Municipal de Vigilância, Prevenção, Combate e Controle à Dengue, Chikungunya e Zika? Uma vez que o referido programa foi criado pela Lei nº 3.454 de 15 de agosto de 2023 e já se encontra em vigência.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_34_2023_-_valdecir.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_34_2023_-_valdecir.pdf</t>
   </si>
   <si>
     <t>I.	Informações acerca da existência de um plano emergencial municipal destinado a lidar com situações de emergência ocasionadas por chuvas e outros desastres naturais. Caso afirmativo, requer-se gentilmente uma cópia integral desse plano;_x000D_
 II.	Detalhes referentes ao planejamento atual para a recuperação das estradas rurais afetadas pelas recentes chuvas e condições climáticas adversas._x000D_
 III.	Existe um cronograma de melhorias e estruturação das estradas rurais para o próximo semestre? Se positivo, enviar o cronograma para essa Casa de Leis.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_no_35_2023_-_valdecir_-_consulta_publica.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_no_35_2023_-_valdecir_-_consulta_publica.pdf</t>
   </si>
   <si>
     <t>I.	Cópia dos documentos editalícios, incluindo os anexos, relativos à Consulta Pública sobre a proposta de Concessão dos Serviços Públicos de Abastecimento de Água e Esgotamento Sanitário, já com as eventuais alterações realizadas após a Consulta Pública.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/mensagem_005-_veto_parcial_plc_49-2023.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/mensagem_005-_veto_parcial_plc_49-2023.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 49/2023</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/mensagem_010_-_veto_plc_35-2023_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/mensagem_010_-_veto_plc_35-2023_1.pdf</t>
   </si>
   <si>
     <t>Veto total ao PLC 35/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3309,67 +3309,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/emenda_01_-_pl_08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/emenda_02_-_plc_24-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/emenda_03_-_plc_13-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/emenda_04_-_plc_11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_05_-_plc_11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mensagem_002_-_emenda_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mensagem_003_-_emenda_pl_34-2023_-_programa_combate_a_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_08_-_plc_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/emenda_09_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_rionidos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/emenda_10_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_praca_paola.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/emenda_11_-_pl_52_2023_emenda_impositiva_-_kant_-_afrac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/emenda_12_-_pl_52_2023_emenda_impositiva_-_kant_-_rionidos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/emenda_13_-_pl_52_2023_emenda_impositiva_-melinho_-alarde.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/emenda_14_-_pl_52_2023_emenda_impositiva_-_melinho_-_saude-caps.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/emenda_15_-_pl_52_2023_emenda_impositiva_-_marcio_-_playground.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/emenda_16_-_pl_52_2023_emenda_impositiva_-_marcio_-_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/emenda_17_-_pl_52_2023_emenda_impositiva_-_marcio_-_drone.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/emenda_18_-_pl_52_2023_emenda_impositiva_-_valdecir_-saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/emenda_19_-_pl_52_2023_emenda_impositiva_-sueli_-saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/emenda_20_-_pl_52_2023_emenda_impositiva_-_sueli_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_21_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_22_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_caps_-_copia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_23_-_pl_52_2023_emenda_impositiva_-_bira_-_materiais_esportivos_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_24_-_pl_52_2023_emenda_impositiva_-_claudia_-_jogo_de_mesas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_25_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_melinho_-_van.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/emenda_26_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_parque_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_27_-_pl_52_2023_emenda_impositiva_-_flavio_-_saude_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/emenda_28_-_pl_52_2023_emenda_impositiva_-_flavio_-_creche.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/emenda_30_-_pl_52_2023_emenda_impositiva_-_granzotto_-_caps.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/emenda_31_-_pl_52_2023_emenda_impositiva_-_granzotto_-_veiculo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/emenda_32_-_pl_52_2023_emenda_impositiva_-_dr_-_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/emenda_33_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/emenda_34_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_livre_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/emenda_35_-_pl_52_2023_emenda_impositiva_-_kant_-saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/emenda_36_-_plc_39_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/emenda_37_-_plc_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/emenda_38_-_plc_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/emenda_39_pl_53_ldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/emenda_no_40_pl_52_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/emenda_41_pl_54_ppa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2325/emenda_42_pl_22-2023_-_altera__lc_115-10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/emenda_43_-_plc_39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/emenda_44_-_pl_68.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01_certidao_negativa_-_valor_venhal_imoveis__-_granzotto_-_final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_02_-_jogo_preto_x_branco_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_no_03_distribuicao_gratuita_de_repelente__-_granzotto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_no_04_-_jogos_interescolares_-_claudia-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_no_05_-_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/indicacao_06_2023_-_marcio_-_vigia_escolas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_no_07_trava_antipanico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_no_08_-fraldario_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_09_palestras_sobre_dependencias_da_internet-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_10_servicos_bairro_abaulado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_11_-_nivelar_bueiros_-_jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_no_12_-_regulamentar_iptu_progressivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_13_-_cadastro_motoristas_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_14_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_15_-_icms_na_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_16_-_departamento_para_a_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_17_-_5g.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_18_nome_de_rua_-_urias_bombonatti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao_no_19_cadastro_de_cuidadoras_-_copia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao_no_20_elaborar_novo_ppi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_21_nome_de_rua_-_ephraim_marcon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_22_nome_de_rua_-_laudo_marcon.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_23_nome_de_rua_-vandeco-assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_no_24_onibus_estudantes_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/indicacao_no_25_nome_de_rua_-jose_francisco_alves.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_26_parquinho_sao_roque-valdecir.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_27_mata_burro-valdecir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_28_elaborar_novo_ppi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_29_nome_academia-praca_paola_ghiraldi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_no_30_alteracao_da_cobranca_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_31_mais_vagas_de_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao_no_32_idade_limite_veiculos_escolares_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_no_33_inclusao_de_rua-rota_correios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/indicacao_no_34_poste_de_luz-rua_dos_lirios-claudia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_35_alteracao_artigo-granzotto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_36_-_teatro_municipal_-terezinha.docx-1-assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_01_medalha_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_02_pesar_-_gilson_gava.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_no_03_pesar_-_reginaldo-assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_04_apoio_correios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_no_05_pesar_-maestro_decio_diccini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_no_06_aplauso_-_professor_dr._jose_carlos_s._trindade_filho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/mocao_no_08_pesar_-_pesar_roque_lara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/mocao_no_08_apelo_-_poupatempo_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_no_09__aplauso_-_colegio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/mocao_no_10_pesar_-_carlos_zuca.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/mocao_no_11__apelo_-_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_no_12__apelo_-_seguranca_creche_joao_xxiii-assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_no_13__apelo_-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/mocao_no_14__aplauso_-_zito-assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_no_15__repudio_-_afastamento_do_padre_edison.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/mocao_no_16_pesar_-_elizeti_zanella.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/mocao_no_17_pesar_-_angelo_giacomeli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/mocao_no_18__apoio_pl_4788_2020_camara_deputados.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_no_19__aplauso_-_atletas_de_mma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_no_21_pesar_-_waldemar_tonussi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_no_22__aplauso_-_banda_municipal_laranjal_pta.docx-1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_no_23__aplauso_-_banda_musical_10_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_24_pesar_-_mauricio_martins.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/mocao_no_25__aplauso_-_tv_tem.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_no_26_pesar_-_margarida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_no_27_pesar_-_aldo_molon.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_no_28__aplauso_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_no_29__apelo_-_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_no_30__aplauso_-_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_no_31_pesar_-_maria_de_lurdes_ferrari.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/mocao_no_32_apoio_unimep-universidade_federal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/mocao_no_33_pesar_-_alfeu_claudio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/mocao_no_34_pesar_-_salome-dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/mocao_no_35_pesar_-_sra_ana_araujo-bira_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/mocao_no_36_pesar_-_luiz_zanella-valdecir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/oficio_140_-_plc_10-23_-_autoriza_doacao_sem_encargo_-_recurso_ao_plenario_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/oficio_no_58_2023_defesa_pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_406_-_plc_27-23_-_toxicologico_gcm_-_recurso_ao_plenario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/pdl_01_juliana_ricci.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/pdl_02_ivete_migliani-assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_03_vale_alimentacao_com_impacto_-_final.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_04_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/pdl_5_aprovacao_das_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_06_deputado_rodrigo_gambale.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/pdl_07_torrao_natal_-_pedro_goldoni.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/pdl_08_torrao_natal_-_helder_goldoni.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/pdl_09_orlando_paulo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/pdl_10_waldir_grilo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/pdl_11_valeria_dos_santos_fulini.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/pdl_12_osvaldo_damiao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/pdl_13_susta_parte_do_decreto_4415.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/projeto_emenda_lom_1_2023_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/pl_01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/0031_-_credito_adicional_especial_-_finisa-_r4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/0032_-_credito_adicional_especial_-_r900.00000_-_ponte_bueninho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/pl_05.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/pl_06_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/pl_07_concessao_patio_apreensao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/pl_08_lei_maria_da_penha_-_valdecir_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/pl_10_equipamento_pro_infancia_-_r_9.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/pl_11_obras-convenios-r.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/pl_12_5g_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/0234-_pl_e_anexos_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/0254_-_veiculos_dst_-aids_-_r194.09554_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/0277_-_pl_convenios_obras_r_15.068.80660.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_16_regulamenta_servicos_de_transporte_-_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/pl_17_concessao_saneamento_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/pl_18_cip_rural_-_valdecir_-_final.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/pl_19_direito_real_de_uso_com_encargo_de_imovel_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_20_obras-academia_ao_ar_livre-r_110.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_21_igd-bolsa_familia_r_53.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/0408_-__doacao_com_encargo_imovel_publico_-_locaespaco_armazem.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_23_cip_rural_-_valdecir_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/pl_24_autismo_-_granzotto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/0502-_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/pl_26_credito_adicional_especial_-_santa_casa_-_apae_-r_384.83436_-1-2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/pl_27_credito_adicional_especial_-_r_100.00000_-_veiculo_ama_-1-2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/pl_28_acesso_a_informacao_-_transparencia_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/0527_-_lei_de_diretrizes_orcamentarias_-_ldo_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/0549-credito_especial_e_suplementar-r_4.695.59854-superavit_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/0548-credito_adicional_especial_-_r_736.43008_-_piso_enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/0550-credito_adicional_suplementar-devolucao_camara-r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/0559-credito_adicional_especial-r_272.00862-construcao_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_34_combate_mosquito.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_35_credito_adicional_especial_-_abrigo_de_inverno-r30.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/pl_36_direito_a_acompanhante_em_consultas_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/0653_-credito_adicional_especial-r_270.98619-lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/pl_38_credito_adicional_especial_-_emenda_investimento_e_custeio_-_servico_publico-.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/pl_39_credito_adicional_especial_-cad_unico_r22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/pl_40_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/pl_41_emendas_entidades_assistencia_social_-r_766.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_42_credito_adicional_especial_r_537.55031_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_43-credito_adicional_especial-r_175.00000-servico_publico-correcao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/pl_44_semana_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/pl_45_abertura_de_credito_suplementar_-_camara_devolucao_-_r50.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/0896-credito_adicional_especial-r_175.00000_-servico_publico-correcao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/pl_47_autoriza_permuta_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_dados_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_inauguracao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_transparencia_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/pl_51_credito_adicional_especial_-saude_r550.00000-incremento_mac.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/0984-__loa_2024_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/0983_-__altera_ldo_2024_-tem__anexo_-_contabilidade_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/0985-_ppa_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/1005_-_credito_adicional_especial_-r_4.238.01388_-_fns_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/1006-_credito_adicional_suplementar-r_1.800.00000.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/1007-credito_adicional_especial-r_9.56397.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/pl_58_credito_adicional_especial_r_1.088.14176__-ponte_da_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/1077_-credito_adicional_especial_-_piso_enfermagem-servico_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/1078_-_credito_adicional_especial_-_emendas__r590.00000_-_saude_estado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/1079_-credito_adicional_especial_-_infraestrutura_operacao_de_credito_-_r_419.92044.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_62_governo_digital.pdf-1099.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/pl_63_combate_a_poluicao_sonora.pdf-1106.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/1130-_credito_adicional_especial_-_saude_r17.08400-equip._odontologia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/pl_65_altera_a_lei_municipal_no_3.437_de_28_de_marco_de_2.023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/pl_66_altera_lei_3345-2021_-_transporte_gratuito_laranjal_e_distritos.do.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/pl_67_autoriza_parceria_de_prestacao_de_servicos__abastecimento_de_agua_e_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2326/pl_68_proibe_animais_acorrentados.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2327/pl_69_credito_adicional_suplementar-r_150.00000_-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/pl_70_dia_municipal_dos_veteranos_das_forcas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/pl_71_cartao_identificacao_tea.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/pl_72_plano_diretor_de_turismo-2024-2027.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/pl_73_credito_adcional_suplementar_-_r300.00000-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/plc_01.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/plc_02.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/plc_03-1-7_merged.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/plc_04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/plc_05_rga_com_impacto_-_final_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06_aumento_camara_com_impacto_-_final.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/plc_07_autoriza_desconto_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/0157_-_pl.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_09_alteracao_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/plc_10_receber_por_doacao_e_publicidade.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/plc_11_corregedoria_e_ouvidoria_gcm.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/plc_12_motorista_escolar_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/plc_14_cria_vagas_de_ag._de_transito_ag._fiscal_de_posturas_assistente_adm_e_auxiliar_adm.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/plc_15_cria_vagas_saude-_biomedico_enfermeiro_farmaceutico_fisioterapeuta_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/plc_16_cria_vagas_creas_-_agente_social_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/plc_17_cria_emprego_auxiliar_de_farmacia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/0388_-_incentivo_fiscal_servicos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/0387_-_incentivo_fiscal_iss_empresas_medicas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/0392_-_incentivo_fiscal_iss_logistica.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_21altera_lc_114-10_-_fiscalizacoa_parcelamento_irregular.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/plc_22_altera_codigo_de_obras_-_fixa_multa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/plc_23_altera_lc236-2020_-_40_fgts.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/plc_24_2023_funcao_gratificada_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_25_cip_rural_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/0501_-_altera_estatuto_magisterio_-_regras_atribuicoes-.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/plc_27_exame_toxicologico_gcm.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/plc_28_nao_incidencia_cip_-_valdeicr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/plc_29_qrcode.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/plc_30_sandbox_regulatorio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_31_parcelamento_divida_ativa_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/plc_32_cria_vagas_-oficial-assist.-aux._adm._ser._gerais-tec._esport-fisio_e_terapeuta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/plc_33_cria_empregos_cras_e_creas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_34_parcelamento_despesas_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_35_atualizacao_de_debitos_ctm.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_36_altera_lc_163-2015_-_agente_de_cuidados_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/plc_37_altera_lc_199_-_2017_-_iptu_-_manutencao_aliquota_antiga__1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/plc_38_regulatory_sandbox.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/plc_39_doacao_e_publicidade_-_altra_posturas_e_tributario.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_40_nao_incidencia_cip_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/1027_-_cria_emprego_publicos_cras_e_creas_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/plc_42_auxilio_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_resolucao_no_01_2023__encarregado_de_dados_final.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_resolucao_no_02_2023_-_plano_contratacoes_anual_pca_final.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_resolucao_no_03_2023_resolucao_agente_de_contratacao_fiscal_e_gestor_final.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_resolucao_no_04_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_resolucao_no_05_reuniao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_resolucao_no_06_comissao_de_representatividade__conexidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_resolucao_no_07_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/projeto_resolucao_no_08_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_resolucao_no_09_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_resolucao_no_10_semana_do_esporte_camara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/projeto_resolucao_no_11_comissao_assuntos_relevantes_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_no_01_2023_-_5g_-_valdecir-assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no_02_2023_-_convenios_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no_03_2023_-_claudia_-_led.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no_04_2023_-_sueli_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no_05_2023_-_claudia_bira_melinho_-_santa_casa_ps-assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no_06_2023_-_valdecir_-obra_vicinal.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no_07_2023_-_claudia_bira_-_santa_casa_ps.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no_08_2023_-_lgpd_educacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_no_09_2023_-_venda_fogos_artificio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/requerimento_no_10_2023_-_claudia_marcio_-_trecho_maristela_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_no_11_2023_-_valdecir_-_parcelamento_lc_274.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_no_12_2023_-_valdecir_-_questionamentos_lei_3.409.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no_13_2023_-_valdecir_-_questionamentos_lei_3.410.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_14_2023_-_valdecir_-_questionamentos_pl_33-assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/requerimento_no_15_2023_-_marcio_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/requerimento_no_16_2023_-_onibus_esporte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_no_17_2023_-_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_18_2023_-_container_pet_e_samu_animal.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_no_19_2023_-informacoes_saude-claudia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_no_20_2023_-honorarios.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_no_21_2023_-quadra_tia_celia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/requerimento_no_22_2023_-novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_no_23_2023_-cargos_creas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_24_2023_-quadra_tia_celia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_no_25_2023_-valdecir-convocacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_no_26_2023_-novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_no_27_2023_-marcio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_28_2023_-valdecir_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_29_2023_-valdecir_-_estudo_socioeconomico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_30_2023_-valdecir_-_gastos_pessoal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_31_2023_-marcio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_no_32_2023_-valdecir_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/requerimento_no_33_2023_-_claudia_bira_e_melinho-lei_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_34_2023_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_no_35_2023_-_valdecir_-_consulta_publica.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/mensagem_005-_veto_parcial_plc_49-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/mensagem_010_-_veto_plc_35-2023_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2104/emenda_01_-_pl_08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2105/emenda_02_-_plc_24-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/emenda_03_-_plc_13-assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2126/emenda_04_-_plc_11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2127/emenda_05_-_plc_11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/mensagem_002_-_emenda_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/mensagem_003_-_emenda_pl_34-2023_-_programa_combate_a_dengue_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/emenda_08_-_plc_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/emenda_09_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_rionidos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/emenda_10_-_pl_52_2023_-_emenda_impositiva_-_valdecir_-_praca_paola.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/emenda_11_-_pl_52_2023_emenda_impositiva_-_kant_-_afrac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/emenda_12_-_pl_52_2023_emenda_impositiva_-_kant_-_rionidos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/emenda_13_-_pl_52_2023_emenda_impositiva_-melinho_-alarde.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/emenda_14_-_pl_52_2023_emenda_impositiva_-_melinho_-_saude-caps.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/emenda_15_-_pl_52_2023_emenda_impositiva_-_marcio_-_playground.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/emenda_16_-_pl_52_2023_emenda_impositiva_-_marcio_-_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/emenda_17_-_pl_52_2023_emenda_impositiva_-_marcio_-_drone.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/emenda_18_-_pl_52_2023_emenda_impositiva_-_valdecir_-saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/emenda_19_-_pl_52_2023_emenda_impositiva_-sueli_-saude.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/emenda_20_-_pl_52_2023_emenda_impositiva_-_sueli_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_21_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_22_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_saude_caps_-_copia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_23_-_pl_52_2023_emenda_impositiva_-_bira_-_materiais_esportivos_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_24_-_pl_52_2023_emenda_impositiva_-_claudia_-_jogo_de_mesas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/emenda_25_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_melinho_-_van.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/emenda_26_-_pl_52_2023_emenda_impositiva_-_claudia_-_bira_-_parque_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_27_-_pl_52_2023_emenda_impositiva_-_flavio_-_saude_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/emenda_28_-_pl_52_2023_emenda_impositiva_-_flavio_-_creche.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2288/emenda_30_-_pl_52_2023_emenda_impositiva_-_granzotto_-_caps.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2289/emenda_31_-_pl_52_2023_emenda_impositiva_-_granzotto_-_veiculo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/emenda_32_-_pl_52_2023_emenda_impositiva_-_dr_-_saude.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/emenda_33_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_saude.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/emenda_34_-_pl_52_2023_emenda_impositiva_-_dr_-_nilso_-_livre_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/emenda_35_-_pl_52_2023_emenda_impositiva_-_kant_-saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/emenda_36_-_plc_39_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/emenda_37_-_plc_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2312/emenda_38_-_plc_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/emenda_39_pl_53_ldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2314/emenda_no_40_pl_52_loa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/emenda_41_pl_54_ppa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2325/emenda_42_pl_22-2023_-_altera__lc_115-10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2336/emenda_43_-_plc_39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2337/emenda_44_-_pl_68.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01_certidao_negativa_-_valor_venhal_imoveis__-_granzotto_-_final.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_02_-_jogo_preto_x_branco_-_claudia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_no_03_distribuicao_gratuita_de_repelente__-_granzotto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_no_04_-_jogos_interescolares_-_claudia-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_no_05_-_teatro_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2106/indicacao_06_2023_-_marcio_-_vigia_escolas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/indicacao_no_07_trava_antipanico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/indicacao_no_08_-fraldario_ubs_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_09_palestras_sobre_dependencias_da_internet-assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_10_servicos_bairro_abaulado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_11_-_nivelar_bueiros_-_jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_no_12_-_regulamentar_iptu_progressivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_13_-_cadastro_motoristas_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_14_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_15_-_icms_na_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_16_-_departamento_para_a_causa_animal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_17_-_5g.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_18_nome_de_rua_-_urias_bombonatti.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao_no_19_cadastro_de_cuidadoras_-_copia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao_no_20_elaborar_novo_ppi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_21_nome_de_rua_-_ephraim_marcon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_22_nome_de_rua_-_laudo_marcon.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_23_nome_de_rua_-vandeco-assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_no_24_onibus_estudantes_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/indicacao_no_25_nome_de_rua_-jose_francisco_alves.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_26_parquinho_sao_roque-valdecir.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_27_mata_burro-valdecir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_28_elaborar_novo_ppi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_29_nome_academia-praca_paola_ghiraldi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_no_30_alteracao_da_cobranca_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_31_mais_vagas_de_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao_no_32_idade_limite_veiculos_escolares_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_no_33_inclusao_de_rua-rota_correios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/indicacao_no_34_poste_de_luz-rua_dos_lirios-claudia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_35_alteracao_artigo-granzotto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao_no_36_-_teatro_municipal_-terezinha.docx-1-assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2051/mocao_no_01_medalha_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2052/mocao_no_02_pesar_-_gilson_gava.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/mocao_no_03_pesar_-_reginaldo-assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/mocao_no_04_apoio_correios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2077/mocao_no_05_pesar_-maestro_decio_diccini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2078/mocao_no_06_aplauso_-_professor_dr._jose_carlos_s._trindade_filho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/mocao_no_08_pesar_-_pesar_roque_lara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/mocao_no_08_apelo_-_poupatempo_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/mocao_no_09__aplauso_-_colegio_laranjal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/mocao_no_10_pesar_-_carlos_zuca.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/mocao_no_11__apelo_-_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/mocao_no_12__apelo_-_seguranca_creche_joao_xxiii-assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/mocao_no_13__apelo_-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/mocao_no_14__aplauso_-_zito-assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2148/mocao_no_15__repudio_-_afastamento_do_padre_edison.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/mocao_no_16_pesar_-_elizeti_zanella.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/mocao_no_17_pesar_-_angelo_giacomeli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/mocao_no_18__apoio_pl_4788_2020_camara_deputados.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/mocao_no_19__aplauso_-_atletas_de_mma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/mocao_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/mocao_no_21_pesar_-_waldemar_tonussi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/mocao_no_22__aplauso_-_banda_municipal_laranjal_pta.docx-1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/mocao_no_23__aplauso_-_banda_musical_10_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/mocao_no_24_pesar_-_mauricio_martins.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/mocao_no_25__aplauso_-_tv_tem.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_no_26_pesar_-_margarida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/mocao_no_27_pesar_-_aldo_molon.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/mocao_no_28__aplauso_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/mocao_no_29__apelo_-_caixa_economica.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/mocao_no_30__aplauso_-_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_no_31_pesar_-_maria_de_lurdes_ferrari.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/mocao_no_32_apoio_unimep-universidade_federal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/mocao_no_33_pesar_-_alfeu_claudio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/mocao_no_34_pesar_-_salome-dr._jose_francisco.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/mocao_no_35_pesar_-_sra_ana_araujo-bira_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/mocao_no_36_pesar_-_luiz_zanella-valdecir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/oficio_140_-_plc_10-23_-_autoriza_doacao_sem_encargo_-_recurso_ao_plenario_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/oficio_no_58_2023_defesa_pl_12_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_406_-_plc_27-23_-_toxicologico_gcm_-_recurso_ao_plenario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/pdl_01_juliana_ricci.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/pdl_02_ivete_migliani-assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/pdl_03_vale_alimentacao_com_impacto_-_final.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/pdl_04_-_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/pdl_5_aprovacao_das_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_06_deputado_rodrigo_gambale.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/pdl_07_torrao_natal_-_pedro_goldoni.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/pdl_08_torrao_natal_-_helder_goldoni.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/pdl_09_orlando_paulo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/pdl_10_waldir_grilo_de_souza.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/pdl_11_valeria_dos_santos_fulini.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/pdl_12_osvaldo_damiao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2187/pdl_13_susta_parte_do_decreto_4415.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/projeto_emenda_lom_1_2023_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/pl_01.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_02.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/0031_-_credito_adicional_especial_-_finisa-_r4.000.00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/0032_-_credito_adicional_especial_-_r900.00000_-_ponte_bueninho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2050/pl_05.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/pl_06_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/pl_07_concessao_patio_apreensao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/pl_08_lei_maria_da_penha_-_valdecir_e_claudia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/pl_10_equipamento_pro_infancia_-_r_9.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/pl_11_obras-convenios-r.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/pl_12_5g_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2076/0234-_pl_e_anexos_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/0254_-_veiculos_dst_-aids_-_r194.09554_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/0277_-_pl_convenios_obras_r_15.068.80660.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/pl_16_regulamenta_servicos_de_transporte_-_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/pl_17_concessao_saneamento_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/pl_18_cip_rural_-_valdecir_-_final.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/pl_19_direito_real_de_uso_com_encargo_de_imovel_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_20_obras-academia_ao_ar_livre-r_110.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_21_igd-bolsa_familia_r_53.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/0408_-__doacao_com_encargo_imovel_publico_-_locaespaco_armazem.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_23_cip_rural_-_valdecir_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/pl_24_autismo_-_granzotto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/0502-_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/pl_26_credito_adicional_especial_-_santa_casa_-_apae_-r_384.83436_-1-2.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2146/pl_27_credito_adicional_especial_-_r_100.00000_-_veiculo_ama_-1-2.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2147/pl_28_acesso_a_informacao_-_transparencia_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2149/0527_-_lei_de_diretrizes_orcamentarias_-_ldo_-_2023_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/0549-credito_especial_e_suplementar-r_4.695.59854-superavit_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/0548-credito_adicional_especial_-_r_736.43008_-_piso_enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/0550-credito_adicional_suplementar-devolucao_camara-r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/0559-credito_adicional_especial-r_272.00862-construcao_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_34_combate_mosquito.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_35_credito_adicional_especial_-_abrigo_de_inverno-r30.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2179/pl_36_direito_a_acompanhante_em_consultas_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2186/0653_-credito_adicional_especial-r_270.98619-lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/pl_38_credito_adicional_especial_-_emenda_investimento_e_custeio_-_servico_publico-.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/pl_39_credito_adicional_especial_-cad_unico_r22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/pl_40_subsidio_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/pl_41_emendas_entidades_assistencia_social_-r_766.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/pl_42_credito_adicional_especial_r_537.55031_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_43-credito_adicional_especial-r_175.00000-servico_publico-correcao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/pl_44_semana_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/pl_45_abertura_de_credito_suplementar_-_camara_devolucao_-_r50.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/0896-credito_adicional_especial-r_175.00000_-servico_publico-correcao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/pl_47_autoriza_permuta_supermarcon.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_dados_publicos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_inauguracao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_transparencia_em_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2251/pl_51_credito_adicional_especial_-saude_r550.00000-incremento_mac.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/0984-__loa_2024_-_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/0983_-__altera_ldo_2024_-tem__anexo_-_contabilidade_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/0985-_ppa_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/1005_-_credito_adicional_especial_-r_4.238.01388_-_fns_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/1006-_credito_adicional_suplementar-r_1.800.00000.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/1007-credito_adicional_especial-r_9.56397.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/pl_58_credito_adicional_especial_r_1.088.14176__-ponte_da_vila_zalla.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/1077_-credito_adicional_especial_-_piso_enfermagem-servico_de_terceiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/1078_-_credito_adicional_especial_-_emendas__r590.00000_-_saude_estado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/1079_-credito_adicional_especial_-_infraestrutura_operacao_de_credito_-_r_419.92044.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2305/pl_62_governo_digital.pdf-1099.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/pl_63_combate_a_poluicao_sonora.pdf-1106.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/1130-_credito_adicional_especial_-_saude_r17.08400-equip._odontologia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/pl_65_altera_a_lei_municipal_no_3.437_de_28_de_marco_de_2.023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/pl_66_altera_lei_3345-2021_-_transporte_gratuito_laranjal_e_distritos.do.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2324/pl_67_autoriza_parceria_de_prestacao_de_servicos__abastecimento_de_agua_e_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2326/pl_68_proibe_animais_acorrentados.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2327/pl_69_credito_adicional_suplementar-r_150.00000_-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2328/pl_70_dia_municipal_dos_veteranos_das_forcas_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2329/pl_71_cartao_identificacao_tea.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2331/pl_72_plano_diretor_de_turismo-2024-2027.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2335/pl_73_credito_adcional_suplementar_-_r300.00000-_dev._camara.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/plc_01.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/plc_02.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/plc_03-1-7_merged.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/plc_04.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/plc_05_rga_com_impacto_-_final_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/plc_06_aumento_camara_com_impacto_-_final.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/plc_07_autoriza_desconto_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/0157_-_pl.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/plc_09_alteracao_salarial_professores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/plc_10_receber_por_doacao_e_publicidade.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/plc_11_corregedoria_e_ouvidoria_gcm.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/plc_12_motorista_escolar_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/pdfsam_merge.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/plc_14_cria_vagas_de_ag._de_transito_ag._fiscal_de_posturas_assistente_adm_e_auxiliar_adm.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/plc_15_cria_vagas_saude-_biomedico_enfermeiro_farmaceutico_fisioterapeuta_e_psicologo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/plc_16_cria_vagas_creas_-_agente_social_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/plc_17_cria_emprego_auxiliar_de_farmacia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/0388_-_incentivo_fiscal_servicos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/0387_-_incentivo_fiscal_iss_empresas_medicas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/0392_-_incentivo_fiscal_iss_logistica.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/plc_21altera_lc_114-10_-_fiscalizacoa_parcelamento_irregular.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/plc_22_altera_codigo_de_obras_-_fixa_multa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/plc_23_altera_lc236-2020_-_40_fgts.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/plc_24_2023_funcao_gratificada_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/plc_25_cip_rural_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/0501_-_altera_estatuto_magisterio_-_regras_atribuicoes-.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/plc_27_exame_toxicologico_gcm.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/plc_28_nao_incidencia_cip_-_valdeicr.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/plc_29_qrcode.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/plc_30_sandbox_regulatorio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/plc_31_parcelamento_divida_ativa_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/plc_32_cria_vagas_-oficial-assist.-aux._adm._ser._gerais-tec._esport-fisio_e_terapeuta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/plc_33_cria_empregos_cras_e_creas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/plc_34_parcelamento_despesas_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/plc_35_atualizacao_de_debitos_ctm.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/plc_36_altera_lc_163-2015_-_agente_de_cuidados_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/plc_37_altera_lc_199_-_2017_-_iptu_-_manutencao_aliquota_antiga__1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/plc_38_regulatory_sandbox.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/plc_39_doacao_e_publicidade_-_altra_posturas_e_tributario.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/plc_40_nao_incidencia_cip_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/1027_-_cria_emprego_publicos_cras_e_creas_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2334/plc_42_auxilio_saude-assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_resolucao_no_01_2023__encarregado_de_dados_final.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_resolucao_no_02_2023_-_plano_contratacoes_anual_pca_final.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_resolucao_no_03_2023_resolucao_agente_de_contratacao_fiscal_e_gestor_final.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_resolucao_no_04_banco_de_ideias_legislativas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/projeto_resolucao_no_05_reuniao_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/projeto_resolucao_no_06_comissao_de_representatividade__conexidades.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/projeto_resolucao_no_07_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/projeto_resolucao_no_08_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/projeto_resolucao_no_09_politica_de_uso_da_internet_e_recursos_de_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_resolucao_no_10_semana_do_esporte_camara.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2330/projeto_resolucao_no_11_comissao_assuntos_relevantes_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/requerimento_no_01_2023_-_5g_-_valdecir-assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no_02_2023_-_convenios_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no_03_2023_-_claudia_-_led.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no_04_2023_-_sueli_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no_05_2023_-_claudia_bira_melinho_-_santa_casa_ps-assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no_06_2023_-_valdecir_-obra_vicinal.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no_07_2023_-_claudia_bira_-_santa_casa_ps.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no_08_2023_-_lgpd_educacao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/requerimento_no_09_2023_-_venda_fogos_artificio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/requerimento_no_10_2023_-_claudia_marcio_-_trecho_maristela_laranjal_paulista.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_no_11_2023_-_valdecir_-_parcelamento_lc_274.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_no_12_2023_-_valdecir_-_questionamentos_lei_3.409.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no_13_2023_-_valdecir_-_questionamentos_lei_3.410.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_14_2023_-_valdecir_-_questionamentos_pl_33-assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2188/requerimento_no_15_2023_-_marcio_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/requerimento_no_16_2023_-_onibus_esporte.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/requerimento_no_17_2023_-_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_18_2023_-_container_pet_e_samu_animal.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/requerimento_no_19_2023_-informacoes_saude-claudia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/requerimento_no_20_2023_-honorarios.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/requerimento_no_21_2023_-quadra_tia_celia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/requerimento_no_22_2023_-novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_no_23_2023_-cargos_creas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2250/requerimento_no_24_2023_-quadra_tia_celia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/requerimento_no_25_2023_-valdecir-convocacao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/requerimento_no_26_2023_-novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/requerimento_no_27_2023_-marcio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_28_2023_-valdecir_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_29_2023_-valdecir_-_estudo_socioeconomico.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2303/requerimento_no_30_2023_-valdecir_-_gastos_pessoal.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2304/requerimento_no_31_2023_-marcio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2307/requerimento_no_32_2023_-valdecir_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/requerimento_no_33_2023_-_claudia_bira_e_melinho-lei_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2332/requerimento_no_34_2023_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2333/requerimento_no_35_2023_-_valdecir_-_consulta_publica.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2308/mensagem_005-_veto_parcial_plc_49-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2023/2338/mensagem_010_-_veto_plc_35-2023_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>