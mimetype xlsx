--- v0 (2026-02-01)
+++ v1 (2026-05-06)
@@ -54,96 +54,96 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_1_2021_-_especifica_criacao_imprensa_oficial.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_1_2021_-_especifica_criacao_imprensa_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Imprensa Oficial Eletrônica do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Marcos Eduardo de Mello, Nilso Ventris, Ricardo Tadeu Granzotto, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_11_-_reconhecimento_servicos_essenciais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_11_-_reconhecimento_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento como serviços essenciais para a população de Laranjal Paulista as atividades desenvolvidas por academias, comércio varejista, bares e restaurantes, salões de beleza, cabeleireiros, barbearias e manicures, shoppings e praças de alimentação, escritórios e empresas no segmento da advocacia, contábil, imobiliário, corretagem de seguro e empresas de tecnologia, esporte de alto rendimento que disputem campeonatos nacionais, estaduais e internacionais e Poder Legislativo.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_15_-_coordenadoria_defesa_civil_compdec.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_15_-_coordenadoria_defesa_civil_compdec.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.200 de 16 de outubro de 2017, para atribuir a denominação de Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/plc_8_-_concessao_transporte_coletivo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/plc_8_-_concessao_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão do serviço público de transporte coletivo no Município de Laranjal Paulista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -450,67 +450,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_1_2021_-_especifica_criacao_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_11_-_reconhecimento_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_15_-_coordenadoria_defesa_civil_compdec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/plc_8_-_concessao_transporte_coletivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_1_2021_-_especifica_criacao_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_11_-_reconhecimento_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_15_-_coordenadoria_defesa_civil_compdec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/plc_8_-_concessao_transporte_coletivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>