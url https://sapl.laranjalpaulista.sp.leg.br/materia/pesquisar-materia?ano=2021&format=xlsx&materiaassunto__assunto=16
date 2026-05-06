--- v0 (2026-02-02)
+++ v1 (2026-05-06)
@@ -54,126 +54,126 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/pelom_1_2021_-_institui_imprensa_oficial.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/pelom_1_2021_-_institui_imprensa_oficial.pdf</t>
   </si>
   <si>
     <t>Institui a Imprensa Oficial Eletrônica do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Marcos Eduardo de Mello, Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/pelom_2_2021_-_altera_art._21_da_lom.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/pelom_2_2021_-_altera_art._21_da_lom.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 21 da Lei Orgânica do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Márcio José Garpelli, Marcos Eduardo de Mello, Mesa Diretora, Nilso Ventris, Ricardo Tadeu Granzotto, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/pelom_3_-_orcamento_impositivo_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/pelom_3_-_orcamento_impositivo_.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo 96-A na Lei Orgânica do Município de Laranjal Paulista -SP, que institui Orçamento Impositivo dispõe sobre execução orçamentária financeira da programação incluída por emendas individuais do Poder Legislativo Municipal em Lei Anual.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/pelom_5_-_processo_legislativo_eletronico.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/pelom_5_-_processo_legislativo_eletronico.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos ao Artigo 36 da Lei Orgânica do Município de Laranjal Paulista para instituir o processo legislativo eletrônico.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Márcio José Garpelli, Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Francisco Ubiratam de Santana, José Francisco de Moura Campos, Kant Alves Lima Junior, Marcos Eduardo de Mello, Nilso Ventris, Ricardo Tadeu Granzotto, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_emenda_lom__-_altera_art._141_lom_assinado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_emenda_lom__-_altera_art._141_lom_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 141 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho, Claudia Regina Martins Correia Alves, Flávio Antônio Portela, Francisco Ubiratam de Santana, Nilso Ventris, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_emenda_lom__-_altera_art._96-_a.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_emenda_lom__-_altera_art._96-_a.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do artigo 96-A na Lei Orgânica do Município de Laranjal Paulista/SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -480,67 +480,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/pelom_1_2021_-_institui_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/pelom_2_2021_-_altera_art._21_da_lom.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/pelom_3_-_orcamento_impositivo_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/pelom_5_-_processo_legislativo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_emenda_lom__-_altera_art._141_lom_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_emenda_lom__-_altera_art._96-_a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/pelom_1_2021_-_institui_imprensa_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/pelom_2_2021_-_altera_art._21_da_lom.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/pelom_3_-_orcamento_impositivo_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/pelom_5_-_processo_legislativo_eletronico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_emenda_lom__-_altera_art._141_lom_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_emenda_lom__-_altera_art._96-_a.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>