--- v0 (2025-10-08)
+++ v1 (2026-05-04)
@@ -54,168 +54,168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/emd_4_-_reduz_subsidios_vereadores_a_50_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/emd_4_-_reduz_subsidios_vereadores_a_50_.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Projeto de Lei Complementar nº 3/2021.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/pdl_1_-_cidada_laranjalense_eliane_cinto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/pdl_1_-_cidada_laranjalense_eliane_cinto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de título de Cidadã Laranjalense a Excelentíssima Doutora Eliane Cristina Cinto.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_decreto_legislativo_no_02_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_decreto_legislativo_no_02_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de título de Cidadã Laranjalense à Senhora Leticia Grande Dias Bello.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pdl_3_-_aprova_contas_2016.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pdl_3_-_aprova_contas_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer prévio do Tribunal de Contas do Estado referente às contas do Poder Executivo do município de Laranjal Paulista do exercício de 2016.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pdl_4_-_aprova_contas_2018.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pdl_4_-_aprova_contas_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do parecer prévio do Tribunal de Contas do Estado referente às contas do Poder Executivo do município de Laranjal Paulista do exercício de 2018.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Francisco Ubiratam de Santana, Kant Alves Lima Junior, Márcio José Garpelli, Sueli Aparecida da Costa</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/pre_1_2021_-_altera_art._13_ri.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/pre_1_2021_-_altera_art._13_ri.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 13 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/pre_2_2021_-_institui_processo_digital.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/pre_2_2021_-_institui_processo_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os processos eletrônicos legislativo e administrativo  eletrônicos da Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_resolucao_03_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_resolucao_03_2021.pdf</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal de Laranjal Paulista -SP como solução a ser utilizada durante a emergência de saúde pública relacionada à pandemia do COVID-19 e assemelhados.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Assuntos Relevantes para tratar do combate à pandemia da COVID-19 (coronavírus).</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/pre_6.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/pre_6.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 150 da Resolução nº 6/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -522,67 +522,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/emd_4_-_reduz_subsidios_vereadores_a_50_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/pdl_1_-_cidada_laranjalense_eliane_cinto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_decreto_legislativo_no_02_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pdl_3_-_aprova_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pdl_4_-_aprova_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/pre_1_2021_-_altera_art._13_ri.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/pre_2_2021_-_institui_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_resolucao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/pre_6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/emd_4_-_reduz_subsidios_vereadores_a_50_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/pdl_1_-_cidada_laranjalense_eliane_cinto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_decreto_legislativo_no_02_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pdl_3_-_aprova_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pdl_4_-_aprova_contas_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/pre_1_2021_-_altera_art._13_ri.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/pre_2_2021_-_institui_processo_digital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_resolucao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/pre_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>