--- v0 (2025-10-11)
+++ v1 (2026-05-03)
@@ -54,228 +54,228 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ricardo Tadeu Granzotto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_6_2021_-_proibe_fogos_de_artificio_sonoros.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_6_2021_-_proibe_fogos_de_artificio_sonoros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima e da soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/pl_8_2021_-_credito_adicional_559.36769_covid.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/pl_8_2021_-_credito_adicional_559.36769_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/pl_9_2021_-_credito_adicional_206.66175_covid.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/pl_9_2021_-_credito_adicional_206.66175_covid.pdf</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/pl_10_2021_-_infracoes_administrativas_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/pl_10_2021_-_infracoes_administrativas_covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as infrações administrativas pelo descumprimento de medidas de enfrentamento à pandemia de COVID-19.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_12_-_credito_adicional_saude_860.48472.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_12_-_credito_adicional_saude_860.48472.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_17_-_credito_saude_52.24600_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_17_-_credito_saude_52.24600_.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_19_-_credito_diversos_1.763.94636_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_19_-_credito_diversos_1.763.94636_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_20_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_20_2021.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Márcio José Garpelli</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_29_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_29_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo de Laranjal Paulista a desenvolver trabalhos de Fiscalização, Orientação e Prevenção da disseminação do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/pl_35_-_crredito_covid_100k.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/pl_35_-_crredito_covid_100k.pdf</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_42.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_42.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.323 de 9 de fevereiro de 2.021, para novas disposições sobre proibição de queima e soltura de fogos de estampido.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/pl_49_-_credito_saude_100k.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/pl_49_-_credito_saude_100k.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/pl_-_dengue.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/pl_-_dengue.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para evitar a proliferação do mosquito transmissor da Dengue, Zika, Chikungunya e Febre Amarela no Município de Laranjal Paulista – SP</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_53.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_53.pdf</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_58_-_credito_saude_100k.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_58_-_credito_saude_100k.pdf</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Antônio Valdecir Berto Filho</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Assuntos Relevantes para tratar do combate à pandemia da COVID-19 (coronavírus).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -582,67 +582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_6_2021_-_proibe_fogos_de_artificio_sonoros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/pl_8_2021_-_credito_adicional_559.36769_covid.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/pl_9_2021_-_credito_adicional_206.66175_covid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/pl_10_2021_-_infracoes_administrativas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_12_-_credito_adicional_saude_860.48472.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_17_-_credito_saude_52.24600_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_19_-_credito_diversos_1.763.94636_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_20_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_29_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/pl_35_-_crredito_covid_100k.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_42.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/pl_49_-_credito_saude_100k.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/pl_-_dengue.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_53.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_58_-_credito_saude_100k.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_6_2021_-_proibe_fogos_de_artificio_sonoros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/pl_8_2021_-_credito_adicional_559.36769_covid.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/pl_9_2021_-_credito_adicional_206.66175_covid.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/pl_10_2021_-_infracoes_administrativas_covid-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_12_-_credito_adicional_saude_860.48472.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_17_-_credito_saude_52.24600_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_19_-_credito_diversos_1.763.94636_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_20_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_29_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/pl_35_-_crredito_covid_100k.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_42.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/pl_49_-_credito_saude_100k.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/pl_-_dengue.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_53.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_58_-_credito_saude_100k.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/pre_4_2021_-_institui_com._ass._relev_codiv-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>