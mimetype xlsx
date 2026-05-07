--- v0 (2026-02-02)
+++ v1 (2026-05-07)
@@ -54,2147 +54,2147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/</t>
   </si>
   <si>
     <t>1ª Emenda Aditiva ao Projeto de Lei Complementar 21/2020.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/ind_1_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/ind_1_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam recolocados os bancos ao redor do Largo São Sebastião no Distrito de Laras.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/ind_2_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/ind_2_2020.pdf</t>
   </si>
   <si>
     <t>Instalação de dois postes com braços de luz e lâmpadas na Rua Alberto Milanelo, Vila Nova Conceição.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/ind_3_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/ind_3_2020.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado diariamente um Guarda Municipal para fazer ronda na Praça de Alimentação enquanto os quiosques estiverem em funcionamento.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind_4_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind_4_2020.pdf</t>
   </si>
   <si>
     <t>Instalação de 4 postes de energia e braço de luz com lâmpadas na Estrada Municipal João Pedro Kraid, Distrito de Laras.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind_5_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind_5_2020.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei que "Dispõe sobre a criação e atribuições das Gerências de Distrito nos Distritos de Laras e Maristela, no Município de Laranjal Paulista, estabelece procedimentos para sua estruturação e gradual implantação, e dá outras providências.”</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/ind_6_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/ind_6_2020.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública em toda a área da Praça Saudade.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/ind_7_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/ind_7_2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizado concurso público para contratação de auxiliares de classe especificamente para auxiliar e cuidar de criança com deficiência.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/ind_8_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/ind_8_2020.pdf</t>
   </si>
   <si>
     <t>A criação de mais vagas para estacionamento de motocicletas com um bolsão rotativo na Praça Armando Salles de Oliveira.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/ind_9_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/ind_9_2020.pdf</t>
   </si>
   <si>
     <t>QUE ADOTE PROVIDÊNCIAS NO SENTIDO DE REDUZIR O REPASSE DO DUODÉCIMO A CÂMARA MUNICIPAL DE LARANJAL PAULISTA, VISANDO A APLICAÇÃO DO RECURSO NAS AÇÕES DE COMBATE AO COVID-19 E AMENIZAÇÃO DOS IMPACTOS ECONÔMICOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/ind_10_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/ind_10_2020.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado um cadastro dos alunos matriculados nas Escolas Públicas Municipais para que possam receber kits de mantimentos da merenda escolar.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/ind_11_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/ind_11_2020.pdf</t>
   </si>
   <si>
     <t>1)	Que seja prorrogada a distribuição dos carnês e o pagamento da cota única e da primeira parcela do IPTU e do Imposto Sobre Serviços (ISS) para o segundo semestre do corrente ano.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/ind_12_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/ind_12_2020.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada uma orientação aos Profissionais da Saúde para que não utilizem a roupa do trabalho em ambiente externo.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/ind_13_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/ind_13_2020.pdf</t>
   </si>
   <si>
     <t>1)	A ampliação da higienização dos banheiros públicos e que sejam disponibilizados sabonetes, papel toalha, papel higiênico e álcool em gel.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/ind_14_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/ind_14_2020.pdf</t>
   </si>
   <si>
     <t>1)	A implantação de um programa que proporcionará a possibilidade de pessoas que vivem na rua efetuarem a higiene pessoal.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Com. Plan, Obr, Ser Públ, Ativ. Priv, Meio Amb, Seg. e Trans</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/ind_15_2020_-_ponte_satiro_rodrigues.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/ind_15_2020_-_ponte_satiro_rodrigues.pdf</t>
   </si>
   <si>
     <t>1)	A construção de uma ponte entre os Bairros Abaulado e Jacaré, localizados na Estrada Rural Municipal Sátiro Rodrigues.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/ind_16_2020_-_guarita_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/ind_16_2020_-_guarita_laras.pdf</t>
   </si>
   <si>
     <t>1)	A construção de uma guarita na balsa localizada no Distrito de Laras.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Roque de Camargo, Marinês Elvira Brisotti Milanezi, Pablo Guilherme Garpelli Arruda, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/ind_17_2020_-_auxilio_professores_eventuais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/ind_17_2020_-_auxilio_professores_eventuais.pdf</t>
   </si>
   <si>
     <t>1)	A criação de um projeto que assegure o pagamento de valor mensal aos professores eventuais, que já estavam contratados pela Secretaria de Educação do município, durante o fechamento da rede pública de ensino, em decorrência da pandemia COVID- 19.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/ind_18_2020_-_reforme_ponte_bicame.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/ind_18_2020_-_reforme_ponte_bicame.pdf</t>
   </si>
   <si>
     <t>1)	Que seja executada a reforma da ponte do Bairro do Bicame.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Nilso Ventris, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/ind_19_2020_-_apartamentos_cdhu.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/ind_19_2020_-_apartamentos_cdhu.pdf</t>
   </si>
   <si>
     <t>Indicando que seja viabilizada a construção de apartamentos em parceria com a Companhia de Desenvolvimento Habitacional e Urbano – CDHU – no bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/ind_20_2020_-_estimulo_comercio_local.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/ind_20_2020_-_estimulo_comercio_local.pdf</t>
   </si>
   <si>
     <t>INDICANDO Que divulgue no site oficial da Prefeitura campanha para estimular as compras no comércio da nossa cidade, mesmo que seja online, a fim de fortalecer empreendedores, empresários e o comércio do nosso município como um todo, considerando a crise pela qual estamos passando devido à pandemia de COVID-19.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/ind_21_2020_-_reconstrucao_ponte_vo_tonho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/ind_21_2020_-_reconstrucao_ponte_vo_tonho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo: A reconstrução da ponte popularmente conhecida como “Ponte Vô Tonho”, localizada na Estrada Rural Municipal Sátiro Rodrigues.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/ind_22_2020_-_divulgacao_cronograma_visa-dengue.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/ind_22_2020_-_divulgacao_cronograma_visa-dengue.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma maior divulgação, através de todos os meios de comunicação, do cronograma de visitas realizadas pela Vigilância Epidemiológica no Combate à Dengue.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Nilso Ventris, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/ind_23_2020_-_manutencao_estrada_sylvio_laurenti.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/ind_23_2020_-_manutencao_estrada_sylvio_laurenti.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que seja efetuada manutenção na Estrada Municipal Sylvio Laurenti, Distrito de Laras.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/ind_24_2020_-_bancos_largo_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/ind_24_2020_-_bancos_largo_laras.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para que sejam recolocados os bancos ao redor do Largo São Sebastião, Distrito de Laras.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Marinês Elvira Brisotti Milanezi, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/ind_25_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/ind_25_2020.pdf</t>
   </si>
   <si>
     <t>Que sejam reinstaladas as placas com os nomes das vias: Avenida Antônio José Gazonatto e Rua Maria Aparecida de Castro.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/ind_26_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/ind_26_2020.pdf</t>
   </si>
   <si>
     <t>Que providencie reparos na Praça Paola Ghiraldi Luvisotto Stringhini, localizada no Jardim Ambiental.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/ind_27_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/ind_27_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja efetuada reforma na casa dos Balseiros,, Distrito de Laras.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/ind_28_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/ind_28_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam construídas duas lombadas na Rua João Almeida Lara, Distrito de Laras.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/ind_29_2020_-_manutencao_lago_zanella.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/ind_29_2020_-_manutencao_lago_zanella.pdf</t>
   </si>
   <si>
     <t>1)	QUE SEJA EFETUADA A DEVIDA MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA AO REDOR DO LAGO DO RESIDENCIAL PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/ind_30_2020_-_revitalizacao_quadra_zanella.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/ind_30_2020_-_revitalizacao_quadra_zanella.pdf</t>
   </si>
   <si>
     <t>1)	QUE SEJA EFETUADA A REVITALIZAÇÃO DA QUADRA DO RESIDENCIAL PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/ind_31_2020_-_instalacao_poste_de_luz.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/ind_31_2020_-_instalacao_poste_de_luz.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, indico ao Excelentíssimo Senhor Prefeito que analise junto ao setor competente a possibilidade de ser instalado um poste de iluminação no final da Avenida da Saudade com a Rua Giacomo Garbarino, com o objetivo de ampliar a iluminação neste ponto e proporcionar mais segurança e bem-estar aos moradores, pedestres e motoristas.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/ind_32_2020_-_troca_lampada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/ind_32_2020_-_troca_lampada.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, indico ao Excelentíssimo Senhor Prefeito que solicite ao setor competente a troca de lâmpada do poste na Rua Gov. Pedro de Toledo, perto do número 1134, a fim de proporcionar a correta iluminação e garantir mais segurança e bem-estar aos moradores, pedestres e motoristas.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/ind_33_2020_-_iluminacao_largo_sao_sebastiao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/ind_33_2020_-_iluminacao_largo_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a ampliação da Iluminação Pública e instalação de lâmpadas de LED no Largo São Sebastião no Distrito de Laras.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/ind_34_2020_-_recapeamento_distrito_de_laras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/ind_34_2020_-_recapeamento_distrito_de_laras.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o recapeamento das ruas do Distrito de Laras.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/ind_35_2020_-_pinturas_de_guias_sao_benedito_e_jardim_elite.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/ind_35_2020_-_pinturas_de_guias_sao_benedito_e_jardim_elite.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a pintura das guias dos Bairros São Benedito e Jardim Elite, inclusive da Praça São Benedito.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/ind_36_2020_-_braco_de_luz_r_margaridas_x_r_dr_julio_prestes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/ind_36_2020_-_braco_de_luz_r_margaridas_x_r_dr_julio_prestes.pdf</t>
   </si>
   <si>
     <t>Que providencie a instalação de um braço de luz no poste localizado na esquina da Rua das Margaridas com a Rua Dr. Julio Prestes, no Jardim 10 de Outubro.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/ind_37_2020_regina_-_lombada_av._francisco_pilon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/ind_37_2020_regina_-_lombada_av._francisco_pilon.pdf</t>
   </si>
   <si>
     <t>1)	A construção de lombada na Avenida Francisco Pillon, na altura do loteamento Vale do Sol.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/ind_38_2020_regina_-_manutencao_estradajoao_kraide.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/ind_38_2020_regina_-_manutencao_estradajoao_kraide.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada manutenção na Estrada Rural Municipal João Pedro Kraide – Distrito de Laras</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/ind_39_2020_regina_-_lombada_rua_tiradentes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/ind_39_2020_regina_-_lombada_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>1)	A construção de lombada na Rua Tiradentes, Bairro São Benedito.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ind_40_2020_claudia_rodrigo_marines_-_sangras_estrada_satiro_rodrigues.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ind_40_2020_claudia_rodrigo_marines_-_sangras_estrada_satiro_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que providencie a abertura de sangras na Estrada Rural Municipal Sátiro Rodrigues, localizada no Bairro Abaulado, próximo à "Ponte Vô Tonho".</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, José Roque de Camargo, Marinês Elvira Brisotti Milanezi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ind_41_jose_roque_claudia_marines_-_poste_de_energia_e_luz_rua_dos_lirios_no_179.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ind_41_jose_roque_claudia_marines_-_poste_de_energia_e_luz_rua_dos_lirios_no_179.pdf</t>
   </si>
   <si>
     <t>1)	Instalação de um poste de energia e braço de luz com lâmpada na Rua Lírios, Jardim 10 de Outubro, próximo a residência de número 179.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ind_42_jose_roque_claudia_-_elevacao_de_lombada_r_helio_rodrigues_pires.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ind_42_jose_roque_claudia_-_elevacao_de_lombada_r_helio_rodrigues_pires.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a elevação da lombada localizada na Rua Hélio Rodrigues Pires, na altura do número 221.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/ind_43_jose_roque_claudia_marines_-_lombada_r_dr_julio_prestes_no_448.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/ind_43_jose_roque_claudia_marines_-_lombada_r_dr_julio_prestes_no_448.pdf</t>
   </si>
   <si>
     <t>1)	A construção de uma lombada na Rua Doutor Julio Prestes, na proximidade do comércio de número 448.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/ind_44_regina_-_sugestao_denominacao_para_centro_cultural.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/ind_44_regina_-_sugestao_denominacao_para_centro_cultural.pdf</t>
   </si>
   <si>
     <t>Que o Centro Cultural Municipal seja denominado como “Doutor Victor Rodrigues Machado”</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/ind_45_regina_-_sugestao_denominacao_sala_de_apresentacoes_do_centro_cultural.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/ind_45_regina_-_sugestao_denominacao_sala_de_apresentacoes_do_centro_cultural.pdf</t>
   </si>
   <si>
     <t>Que a sala de apresentações e ensaios localizada no Centro Cultural Municipal seja denominada como “Elio Constantino Bataglini”</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/ind_46_2020_jose_francisco_-_pintura_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/ind_46_2020_jose_francisco_-_pintura_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, indico ao Excelentíssimo Senhor Prefeito para que solicite junto à Secretaria competente a pintura da faixa de pedestres no final da Rua Nicolau Jacob, esquina com o Avenida da Saudade, a fim de proporcionar mais segurança no local, devido ao alto fluxo de pedestres e veículos.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/ind_47_jose_francisco_-_instalacao_caixa_24_horas_em_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/ind_47_jose_francisco_-_instalacao_caixa_24_horas_em_maristela.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, indico ao Excelentíssimo Senhor Prefeito para que o Município providencie a instalação de um caixa eletrônico 24 horas no Distrito de Maristela, através de parceria com o setor bancário ou comerciantes.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/ind_48_regina_-_lombada_rua_clovis_milanelo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/ind_48_regina_-_lombada_rua_clovis_milanelo.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma lombada na Rua Clóvis Milanello, bairro São Roque.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/ind_49_regina_-_pintura_de_guia_rua_gov_pedro_de_toledo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/ind_49_regina_-_pintura_de_guia_rua_gov_pedro_de_toledo.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a pintura da guia e solo com a devida demarcação de proibido estacionar e parar na Rua Governador Pedro de Toledo, entre as propriedades de número 159 e 177.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Marinês Elvira Brisotti Milanezi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/ind_51_marines_-_recolocacao_de_poste_r._helio_rodrigues_pires.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/ind_51_marines_-_recolocacao_de_poste_r._helio_rodrigues_pires.pdf</t>
   </si>
   <si>
     <t>A remoção e recolocação em local adequado de um poste localizado na esquina da Rua Hélio Rodrigues Pires, Vila Campacci.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/ind_52_regina_recapeamento_r._giampaulo_cherubino.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/ind_52_regina_recapeamento_r._giampaulo_cherubino.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o recapeamento da Rua Giampaulo Cherubino, Vila Campacci.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/ind_53_regina_-_reforma_telhado_escola_joao_brunheira.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/ind_53_regina_-_reforma_telhado_escola_joao_brunheira.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada reforma do telhado da Escola Municipal “João Brunheira” no Distrito de Laras.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/ind_54_regina_-_manutencao_rua_13_de_maio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/ind_54_regina_-_manutencao_rua_13_de_maio.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o serviço de manutenção na Rua 13 de maio, Centro.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/ind_55_jose_francisco_-_manutencao_asfalto_rua_antonio_salto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/ind_55_jose_francisco_-_manutencao_asfalto_rua_antonio_salto.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, o vereador acima indica ao Excelentíssimo Senhor Prefeito para que providencie junto ao setor competente da Prefeitura a manutenção de pavimentação asfáltica da Rua Antônio Salto, Jardim Europa.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/ind_56_claudia_-_iluminacao_pontilhao_do_matadouro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/ind_56_claudia_-_iluminacao_pontilhao_do_matadouro.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de melhorar a iluminação do Pontilhão localizado no bairro Matadouro.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/ind_57_jose_francisco_-_iluminacao_praca_domenico_roma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/ind_57_jose_francisco_-_iluminacao_praca_domenico_roma.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, o vereador José Francisco de Moura Campos indica ao Excelentíssimo Senhor Prefeito para que analise e providencie junto ao setor competente da Prefeitura a adequada iluminação na Praça Domênico Roma, Jardim Ambiental.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/ind_58_jose_francisco_-_calcamento_praca_domenico_roma.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/ind_58_jose_francisco_-_calcamento_praca_domenico_roma.pdf</t>
   </si>
   <si>
     <t>Nos termos do Artigo 218 do Regimento Interno, o vereador José Francisco de Moura Campos indica ao Excelentíssimo Senhor Prefeito para que analise e providencie junto ao setor competente da Prefeitura a instalação de novo calçamento na Praça Domênico Roma, Jardim Ambiental.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/ind_59_regina_-_recapeamento_rua_euclides_da_silva.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/ind_59_regina_-_recapeamento_rua_euclides_da_silva.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o recapeamento da Rua Euclides da Silva, bairro Pedro Pinto.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/ind_60_claudia_-_contribuicao_iluminacao_publica_area_rural.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/ind_60_claudia_-_contribuicao_iluminacao_publica_area_rural.pdf</t>
   </si>
   <si>
     <t>1)	Que seja analisada a cobrança da Contribuição de Iluminação Pública na área rural.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/ind_61_rodrigo_-_soro_antiofidico_no_sus.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/ind_61_rodrigo_-_soro_antiofidico_no_sus.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam adquiridos e mantidos no Sistema Único de Saúde do Município ao menos duas doses de Soro Antiofídico.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/ind_62__jose_roque_-_iluminacao_r_jose_machado_x_r_ciriaco_amaral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/ind_62__jose_roque_-_iluminacao_r_jose_machado_x_r_ciriaco_amaral.pdf</t>
   </si>
   <si>
     <t>1)	Instalação de mais um poste de energia e braço de luz com lâmpada na travessa entre a Rua José Rodrigues Machado e a Rua Ciriaco Ferreira do Amaral.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/ind_63_regina_-_manutecao_praca_igreja_n._sa._aparecida.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/ind_63_regina_-_manutecao_praca_igreja_n._sa._aparecida.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a manutenção e pintura das guias da Praça ao redor da Igreja Nossa Senhora  Aparecida.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/ind_64_rodrigo_-_liberacao_de_musicos_na_cidade.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/ind_64_rodrigo_-_liberacao_de_musicos_na_cidade.pdf</t>
   </si>
   <si>
     <t>1)	Que seja analisada a possibilidade de liberar a atuação de músicos em apresentações de bares e restaurantes.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/ind_65_regina_-_recapeamento_rua_giampaulo_cherubino.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/ind_65_regina_-_recapeamento_rua_giampaulo_cherubino.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o recapeamento da Rua Giampaulo Cherubino.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/ind_66_regina_-_recapeamento_rua_nacoes_unidas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/ind_66_regina_-_recapeamento_rua_nacoes_unidas.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o recapeamento da Rua Nações Unidas.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/ind_67_claudia_jose_roque_marines_-_manutencao_estrada_da_servidao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/ind_67_claudia_jose_roque_marines_-_manutencao_estrada_da_servidao.pdf</t>
   </si>
   <si>
     <t>Que providencie reparos, bem como a manutenção com a máquina patrol, na estrada conhecida como “estrada da Servidão”, localizada no bairro conhecido como Alagoas, no distrito de Maristela.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/ind_68_marines_-_fios_e_cabos_em_postes_residencial_carlos_di_santi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/ind_68_marines_-_fios_e_cabos_em_postes_residencial_carlos_di_santi.pdf</t>
   </si>
   <si>
     <t>Que sejam notificadas para que elevem a fiação as empresas que utilizam os postes de energia para passagem de fios e cabos no Residencial Carlos Vicenti Di Santi.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/ind_69_marines_-_escoamento_agua_residencial_carlos_di_santi.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/ind_69_marines_-_escoamento_agua_residencial_carlos_di_santi.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o recapeamento e análise técnica para adequação do escoamento de água nas Ruas MMDC e Roque Martins Siqueira, no Residencial Carlos Vicenti Di Santi</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/ind_70_regina_-_lombada_rua_jose_rodrigues_machado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/ind_70_regina_-_lombada_rua_jose_rodrigues_machado.pdf</t>
   </si>
   <si>
     <t>1)	A construção de lombada na Rua José Rodrigues Machado, Vila São José, em frente a Escola Municipal “Célia Pasquotto Renger”</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/ind_71_claudia_marine_roque_-_obra_inacabada_estufa_de_plantas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/ind_71_claudia_marine_roque_-_obra_inacabada_estufa_de_plantas.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam tomadas as devidas providências na obra inacabada da estufa para plantas.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/ind_72_tiago_-_anteprojeto_selo_empresa_amiga.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/ind_72_tiago_-_anteprojeto_selo_empresa_amiga.pdf</t>
   </si>
   <si>
     <t>1)	Anteprojeto de lei que "Dispõe sobre a criação do Programa e do Selo “Empresa Amiga de Laranjal Paulista”, no âmbito do Município de Laranjal Paulista e dá outras providências.”</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/ind_73_regina_-_iluminacao_av._joao_batista_bado.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/ind_73_regina_-_iluminacao_av._joao_batista_bado.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luz e lâmpadas na Avenida João Batista Bado,  COHAB Vicente Di Santi.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/ind_74_regina_-_manutencao_rua_tiradentes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/ind_74_regina_-_manutencao_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada uma manutenção geral em toda extensão da Rua Tiradentes.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ind_75_regina_-_recapeamento_rua_floriano_alves_lima.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ind_75_regina_-_recapeamento_rua_floriano_alves_lima.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o recapeamento da Rua Floriano Alves Lima, Vila Totti.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/ind_76_regina_-_iluminacao_rua_jose_demetrio_barbieri.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/ind_76_regina_-_iluminacao_rua_jose_demetrio_barbieri.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o recapeamento na Rua José Demétrio Barbieri, Residencial Pedro Zanella.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/ind_77_nilso_-_nome_rua_radame_conto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/ind_77_nilso_-_nome_rua_radame_conto.pdf</t>
   </si>
   <si>
     <t>A denominação de via pública Rua 02 do Residencial das Palmeiras, Distrito de Maristela, como Rua Radamé Contó.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/ind_78_claudia_-_cacambas_ao_condominio_dos_zanellas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/ind_78_claudia_-_cacambas_ao_condominio_dos_zanellas.pdf</t>
   </si>
   <si>
     <t>A colocação de caçambas para o Condomínio localizado próximo as propriedades dos Zanellas.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/ind_79_pablo_-_iluminacao_led_praca_joao_roberto_pilon_filho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/ind_79_pablo_-_iluminacao_led_praca_joao_roberto_pilon_filho.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a manutenção na iluminação pública e instalação de lampadas de LED na Praça Joao Roberto Pillon Filho.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/ind_80_pablo_-_iluminacao_led_avenida_joao_pires_de_campos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/ind_80_pablo_-_iluminacao_led_avenida_joao_pires_de_campos.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a instalação de lampadas de LED em toda extensão da Avenida João Pires de Campos</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/ind_81_pablo_-_iluminacao_led_praca_cdhu_nello_parducci.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/ind_81_pablo_-_iluminacao_led_praca_cdhu_nello_parducci.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a instalação de Lampadas de LED na Praça do CDHU Nello Parducci.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/ind_82_pablo_-_iluminacao_led_praca_domingos_fuglini.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/ind_82_pablo_-_iluminacao_led_praca_domingos_fuglini.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado a manutenção na iluminação pública e instalação de lâmpadas de LED na Praça Domingos Fuglini, Residencial Pedro Zanella.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/ind_83_claudia_-_higiene_pessoal_moradores_de_rua_1.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/ind_83_claudia_-_higiene_pessoal_moradores_de_rua_1.pdf</t>
   </si>
   <si>
     <t>Que providencie um novo local para os moradores de rua continuarem fazendo sua higiene pessoal, pelo menos uma vez por semana, no período em que durar a reforma do Ginásio de Esportes Anízio Gapelli.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/ind_84_marines_-_recapeamento_domingos_baldini.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/ind_84_marines_-_recapeamento_domingos_baldini.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento asfáltico na Rua Pedro Luvisoto, no bairro Vila Toti.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/ind_85_marines_-_recapeamento_pedro_luvisoto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/ind_85_marines_-_recapeamento_pedro_luvisoto.pdf</t>
   </si>
   <si>
     <t>Que seja finalizada a obra de recapeamento e tapa buraco na Rua Domingos Baldini, Jardim Europa.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/ind_86_jose_francisco_-_lombada_r._matias_pires.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/ind_86_jose_francisco_-_lombada_r._matias_pires.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que analise junto ao setor competente da Prefeitura a possibilidade de ser construída uma lombada ou redutor de velocidade na Rua Matias Pires de Campos, Vila Darcy, na altura do nº 393.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/ind_87_regina_-_manutencao_estrada_olegarinho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/ind_87_regina_-_manutencao_estrada_olegarinho.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuado o serviço de manutenção na Estrada Municipal Olegarinho.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/ind_88_claudia_roque_marines_-_cacamba_bairro_aboboras.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/ind_88_claudia_roque_marines_-_cacamba_bairro_aboboras.pdf</t>
   </si>
   <si>
     <t>Que seja alterado o local da caçamba do Bairro Abóboras.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/ind_89_regina_-_construcao_de_ponte.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/ind_89_regina_-_construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>1)	Que seja construída uma Ponte entre a Rua David Segatti e o bairro Damião.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/ind_90_claudia_-_funcionamento_do_comercio_em_feriados.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/ind_90_claudia_-_funcionamento_do_comercio_em_feriados.pdf</t>
   </si>
   <si>
     <t>1) Que seja viabilizado o funcionamento dos estabelecimentos comerciais em todos os feriados municipais.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/ind_91_marines_-_manutencao_praca_rua_celio_vizzon.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/ind_91_marines_-_manutencao_praca_rua_celio_vizzon.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a devida manutenção na Praça localizada entre as Ruas Célio Vizzon e Eliéser Teixeira Pinto.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/ind_92_marines_-_construcao_de_praca_bairro_sao_roque.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/ind_92_marines_-_construcao_de_praca_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Praça no Bairro São Roque</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>Mensagem nº 001/2020 - Referente PL 02/2020 - Procuradoria do Município</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Emenda Modificativa do PL 02/2020 que Estabelece novas regras sobre Direitos e Vantagens dos serviços públicos no âmbito do Poder Executivo.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/msg_3_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/msg_3_2020.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 3/2020 - Procuradoria do Município: 1ª Emenda Modificativa do Projeto de Lei Complementar nº 2/2020, que estabelece novas regras sobre Direitos e Vantagens dos Servidores Públicos no exercício de cargo efetivo no âmbito do poder executivo.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>Mensagem nº 007/2020  - Procuradoria do Município.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Mensagem nº 007/2020 - Procuradoria do Município.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/mensagem_8_-_pl_15.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/mensagem_8_-_pl_15.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 08/2020 - Ref. Projeto de Lei 15/2020</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/msg_10_-_plc_16_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/msg_10_-_plc_16_2020.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Modificativa do Projeto de Lei Complementar nº 16/2020.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/moc_1_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/moc_1_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Grupamento de Apoio e Prevenção da Educação - GAPE, da Guarda Civil Municipal de Laranjal Paulista, pela brilhante atuação no município.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/moc_2_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/moc_2_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda nº 14 de 2019, de autoria do Deputado Estadual Campos Machado e outros Deputados, dando nova redação ao inciso XII do Artigo 20 da Constituição do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/moc_3_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/moc_3_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Equipe Feminina de Voleibol e ao treinador Professor Jurandir Benedito de Campos, da Escola Estadual “Luiz Campacci”, pelo conquista de Vice-Campeã do campeonato Estadual Escolar.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/mocao_4_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/mocao_4_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À SENHORA ANA BEATRIZ ALABI FAGUNDOS E DEMAIS FAMILIARES, pelo falecimento do Tenente Júlio Moacir da Silva Fagundes.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/mocao_5_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/mocao_5_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO 1º TENENTE VANDERLEI SOARES E DEMAIS MEMBROS DA DELEGACIA DE SERVIÇO MILITAR, pelo falecimento do Tenente Júlio Moacir da Silva Fagundes.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/moc_6_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/moc_6_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à empresa Elektro Distribuidora de Energia, para que não suspenda os serviços de distribuição de energia no caso de inadimplemento durante o período em que estiver decretado crise sanitária de nível nacional que implique na adoção de medidas de distanciamento social ou quarentena, e que os pagamentos das parcelas referentes ao meses que perdurar o decreto possam ser efetuados a partir do segundo semestre do corrente ano, com a possibilidade de parcelamento.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/moc_7_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/moc_7_2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à empresa SABESP - Companhia de Saneamento Básico do Estado de São Paulo para que não suspenda os serviços de distribuição de água no caso de inadimplemento durante o período em que estiver decretado crise sanitária de nível nacional que implique na adoção de medidas de distanciamento social ou quarentena, e que os pagamentos das parcelas referentes ao meses que perdurar o decreto possam ser efetuados a partir do segundo semestre do corrente ano, com a possibilidade de parcelamento.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/moc_8_-_mocao_aplausos_profissionais_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/moc_8_-_mocao_aplausos_profissionais_covid-19.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos pela atuação dos profissionais de saúde no combate e prevenção à pandemia de COVID-19.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/moc_9_2020_-_mocao_apelo_cdhu.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/moc_9_2020_-_mocao_apelo_cdhu.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à CDHU - Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo para que seja analisada a possibilidade de adiamento das parcelas dos contratantes durante o período em que estiver decretada crise sanitária de nível nacional que impliquem na adoção de medidas de distanciamento social ou quarentena.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/moc_10_2020_-_mocao_apelo_cef.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/moc_10_2020_-_mocao_apelo_cef.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Caixa Econômica Federal para que seja analisada a possibilidade de adiamento das parcelas dos contratantes do Minha Casa Minha Vida durante o período em que estiver decretada crise sanitária de nível nacional que impliquem na adoção de medidas de distanciamento social ou quarentena.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Francisco de Moura Campos, José Roque de Camargo, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/moc_11_2020_-_mocao_pesar_falecimento_fabio.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/moc_11_2020_-_mocao_pesar_falecimento_fabio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À  CRISTINA APARECIDA DA SILVA GADELHA DE ALMEIDA E DEMAIS FAMILIARES, pelo falecimento do Vereador Fábio Laurenti Gadelha de Almeida.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/moc_12_2020_-_mocao_pesar_falecimento_jose_carlos_firmino.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/moc_12_2020_-_mocao_pesar_falecimento_jose_carlos_firmino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SENHOR CÉLIO DE JESUS PIRES JUNIOR E DEMAIS FAMILIARES, pelo falecimento de JOSÉ CARLOS FIRMINO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/moc_13_2020_-_mocao_pesar_falecimento_wanderley_barbosa.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/moc_13_2020_-_mocao_pesar_falecimento_wanderley_barbosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À CASSIANA APARECIDA ARAUJO DE CAMPOS E DEMAIS FAMILIARES, pelo falecimento do Senhor WANDERLEY FERREIRA BARBOSA.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/moc_14_2020_-_sabesp_apelo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/moc_14_2020_-_sabesp_apelo.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à SABESP - Companhia de Saneamento Básico do Estado de São Paulo, para fornecer parecer conclusivo sobre a problemática do odor que afeta a qualidade da água do Rio Sorocaba.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/mocao_15_2020_-_greenpeace.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/mocao_15_2020_-_greenpeace.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Organização Não Governamental Greenpeace Brasil, para que seja investigada a situação da qualidade da água fornecida pela SABESP aos municípios que são abastecidos através do Rio Sorocaba.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Francisco de Moura Campos, José Roque de Camargo, Marinês Elvira Brisotti Milanezi, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/moc_16_2020_-_apelo_recursos_para_pontes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/moc_16_2020_-_apelo_recursos_para_pontes.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de São Paulo, Excelentíssimo Senhor João Dória, para que viabilize urgentemente, junto a Defesa Civil do Estado de São Paulo, a liberação de recursos financeiros para execução de obras nas pontes que foram prejudicadas pelas chuvas que ocorreram no início do ano no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_17-2020_-_apoio_pl_fake_news.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_17-2020_-_apoio_pl_fake_news.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal nº 2.927/2020, que institui a Lei Brasileira de Liberdade, Responsabilidade e Transparência na Internet, de autoria dos Deputados Felipe Rigoni (PSB/ES)  e Tabata Amaral (PDT/SP).</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_18-2020_-_apoio_pl_2651.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_18-2020_-_apoio_pl_2651.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal nº 2.651/2020, que altera o Decreto-Lei n.º 2.848, de 7 de dezembro de 1940, e a Lei n.º 8.072, de 25 de julho de 1990, para incluir entre os crimes hediondos o desvio de recursos públicos repassados para o combate a epidemias e pandemias, e dá outras providências, de autoria do Deputado Félix Mendonça Júnior - PDT/BA.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/moc_19_2020_-_aplauso_dia_do_bombeiro.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/moc_19_2020_-_aplauso_dia_do_bombeiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Corporação de Bombeiros de Laranjal Paulista pelo dia 02 de Julho, Dia do Bombeiro.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/moc_20_2020_-_aplauso_pe._athila.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/moc_20_2020_-_aplauso_pe._athila.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Padre Athila José Tintino, Pároco responsável pela Paróquia de São João Batista, pela brilhante maneira que conduziu a parte religiosa e as festividades em louvor ao nosso padroeiro São João Batista, diante da grave pandemia que enfrentamos.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/moc_21_2020_-_mocao_apoio_fundeb.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/moc_21_2020_-_mocao_apoio_fundeb.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda Constitucional PEC nº 15 de 2015, que propõe um novo Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da educação - Fundeb.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/moc_22_2020_-_aplauso_a_rede_de_educacao_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/moc_22_2020_-_aplauso_a_rede_de_educacao_municipal.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Professores, a Secretária Municipal de Educação, aos Coordenadores, Diretores, Supervisores, a Equipe Pedagógica e a todos Trabalhadores da área da Educação.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/moc_23_todos_os_vereadores_-_mocao_de_pesar_anna_hilda_ferreira_barbieri.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/moc_23_todos_os_vereadores_-_mocao_de_pesar_anna_hilda_ferreira_barbieri.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Senhora Anna Hilda Ferreira Barbieri e Demais Familiares pelo falecimento do Doutor Tarciso Alberto Barbieri.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/mocao_24_2020_-_diogenes.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/mocao_24_2020_-_diogenes.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Senhora Rosalina Fornel da Silva e Demais Familiares pelo falecimento do Senhor Diógenes Francisco Fornel.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/moc_25_-_falecimento_carlos_barbeta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/moc_25_-_falecimento_carlos_barbeta.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Senhora Lourdes Barbeta e Demais Familiares pelo falecimento do Senhor Carlos Aparecido Barbeta.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/moc_26_2020_todos_vereadores_-_falecimento_herminia_pivetta.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/moc_26_2020_todos_vereadores_-_falecimento_herminia_pivetta.pdf</t>
   </si>
   <si>
     <t>Moção de pesar às Senhoras Edna Pivetta Zambianco, Helenice Pivetta Zanella, Maria Cristina Pivetta, Dalva Pivetta e demais familiares pelo falecimento da Senhora Hermínia Feltrin Pivetta.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/moc_27_claudia_-_mocao_de_aplauso_radio_dynamica_fm.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/moc_27_claudia_-_mocao_de_aplauso_radio_dynamica_fm.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Rádio Dynamica FM pela programação especial “Encontro com Consciência” do dia 20 de novembro de 2020.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/pl_1_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/pl_1_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública como Rua Bomba Velha.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/pl_3_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/pl_3_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/pl_7_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/pl_7_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no Orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Arquivado a pedido do autor.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/pl_31_2020_-_credito_adicional_r_4.76886_-_educacao.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/pl_31_2020_-_credito_adicional_r_4.76886_-_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_32_carlos_-_dia_municipal_protetores_dos_animais.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_32_carlos_-_dia_municipal_protetores_dos_animais.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Laranjal Paulista o Dia Municipal dos Protetores dos Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa e do Selo “Empresa Amiga de Laranjal Paulista”, no âmbito do Município de Laranjal Paulista e dá outras providências"</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/pl_37_-_altera_ldo_2021_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/pl_37_-_altera_ldo_2021_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/pl_38_-_altera_ppa_2021_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/pl_38_-_altera_ppa_2021_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2018/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_39_-_credito_adicional_cultura_219.88038.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_39_-_credito_adicional_cultura_219.88038.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_40_-_credito_adicional_fundeb_350k.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_40_-_credito_adicional_fundeb_350k.pdf</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/plc_14_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/plc_14_2020.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Carreira, de Ingresso e de Vencimentos da Guarda Civil Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/plc_19_2020_-_revisao_lc_233.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/plc_19_2020_-_revisao_lc_233.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar nº 233/2020, de 20 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/plc_22_-_altera_issqn_executivo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/plc_22_-_altera_issqn_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 199 de 14 de novembro de 2017 - Código Tributário Municipal - para inserir novas disposições sobre o Imposto Sobre Serviços de Qualquer Natureza (ISSQN).</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/pre_1_2020_-_alterando_dia_da_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/pre_1_2020_-_alterando_dia_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adiantamento da 02ª Sessão Ordinária para o dia 20 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/req_1_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/req_1_2020.pdf</t>
   </si>
   <si>
     <t>Requer:_x000D_
 1 – Informações e cópia de documentação sobre qual é o vínculo empregatício da Senhora Ângela Bertelini e a Prefeitura; _x000D_
 2 – Qual o valor repassado mensalmente para a Senhora Ângela Bertelini;_x000D_
 3 – Quantos animais há atualmente no Canil Municipal, local onde a Senhora Ângela presta serviço;_x000D_
 4 – Qual a capacidade total para abrigo de animais no Canil Municipal; _x000D_
 5 – Qual é o número de vagas disponíveis no Canil Municipal.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/req_2_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/req_2_2020.pdf</t>
   </si>
   <si>
     <t>1 – Cópia na íntegra do contrato firmado entre o Poder Executivo e a empresa Tecnolamp do Brasil Lâmpadas e Acessórios Ltda.Epp._x000D_
 2 – Cópia de documento oficial contendo o valor total arrecadado com a Contribuição para Custeio de Iluminação Pública (CIP) no ano de 2019; _x000D_
 3 – Cópia com documentos comprobatórios de onde, como e quanto foram gastos do valor arrecado com a CIP e qual o saldo atual.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/req_3_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/req_3_2020.pdf</t>
   </si>
   <si>
     <t>Qual o critério utilizado para atribuição das aulas do sistema Educação de Jovens e Adultos (EJA); Quem são os professores e respectivas matérias do EJA referente a atual atribuição; Como ficou a atribuição das duas novas salas do 6º e 7º ano.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/req_4_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/req_4_2020.pdf</t>
   </si>
   <si>
     <t>Referente às últimas chuvas que ocorreram semana passada, REQUER: O número de casas afetadas, o endereço e quem são os proprietários; Quantas famílias foram remanejadas; O número de pontes que foram afetadas, o dano causado e o endereço.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/req_5_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/req_5_2020.pdf</t>
   </si>
   <si>
     <t>Cópia dos empenhos referentes a compra de materiais utilizados na obra; Cópia dos empenhos referente a mão de obra realizada na obra.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/req_6_2020_-_atribuicao_eja_7o_8o_ano.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/req_6_2020_-_atribuicao_eja_7o_8o_ano.pdf</t>
   </si>
   <si>
     <t>Qual o método utilizado para atribuição das aulas para as salas do 7º e 8º ano do sistema Educação de Jovens e Adultos (EJA).</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/req_7_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/req_7_2020.pdf</t>
   </si>
   <si>
     <t>Requer cópia de relatórios constando número de castrações animais realizadas, através do Poder Executivo e da Secretaria competente, no mês de fevereiro do corrente ano. Requer cópia dos relatórios contendo informações sobre os animais e seus responsáveis referentes às castrações realizadas no mês de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/req_8_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/req_8_2020.pdf</t>
   </si>
   <si>
     <t>Cópia na íntegra dos relatórios informando onde e como foram aplicados os valores de R$ 978.612,16 arrecadados com a Contribuição para Custeio de Iluminação Pública.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/req_9_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/req_9_2020.pdf</t>
   </si>
   <si>
     <t>Qual é o número máximo de alunos permitidos em uma sala de aula que conta com uma criança com deficiência. O Professor efetivo da sala de aula com alunos com deficiência tem direito alguma gratificação? A sala de aula que conta com alunos com deficiência, obrigatoriamente, precisa de um monitor? Se sim, seria um para cada aluno ou um por sala?</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/req_10_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/req_10_2020.pdf</t>
   </si>
   <si>
     <t>Informações, com documentação comprobatória, se a Lei acima citada está sendo cumprida. Cópia da Ata contando quem são os integrantes do Conselho Municipal dos Direitos da Mulher. Cópia das Atas das últimas 3 (três) reuniões realizadas pelo Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/requerimento_11_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/requerimento_11_2020.pdf</t>
   </si>
   <si>
     <t>Requer saber se ainda existem terrenos disponíveis para venda no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/req_12_2020_-_ponte_satiro_rodrigues.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/req_12_2020_-_ponte_satiro_rodrigues.pdf</t>
   </si>
   <si>
     <t>1 – Requer cópia da documentação comprobatória de que as autoridades municipais competentes solicitaram à Defesa Civil do Estado de São Paulo auxílio e providências para solucionar o problema da falta de passagem, acesso, ao bairro Abaulado na Estrada Municipal Rural Sátiro Rodrigues. _x000D_
 2- Requer ainda, cópias das documentações comprobatórias de que as autoridades municipais competentes solicitaram à Defesa Civil e/ou outros Órgãos do Estado de São Paulo auxílio e providências para solucionar os diversos problemas com quedas de pontes e destruição de passagens que tivermos no nosso município decorrente das últimas fortes chuvas.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/req_13_2020_-_casos_de_dengue.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/req_13_2020_-_casos_de_dengue.pdf</t>
   </si>
   <si>
     <t>1 – Requerem cópia dos relatórios mensais constando qual o número de casos de dengue confirmados de Janeiro a Abril de 2019 e 2020._x000D_
  2 – Qual o número de visitas realizadas pela Vigilância Epidemiológica de Janeiro a Abril de 2019 e 2020._x000D_
 3 - Quantas equipes de vetores a Vigilância Epidemiológica possuía em 2019 e quantas possui atualmente.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/req_14_2020_-_pontes_atingidas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/req_14_2020_-_pontes_atingidas.pdf</t>
   </si>
   <si>
     <t>1 – Quais são as pontes que foram atingidas com as chuvas no início do ano. _x000D_
  2 – Quais as benfeitorias efetuadas para recuperar as referidas pontes.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Ivete Aparecida Migliani</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/req_15_2020_-_cestas_basicas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/req_15_2020_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>1 – Requerem informações se o município de Laranjal Paulista já foi contemplado com o recebimento das cestas básicas. _x000D_
  	2 - 	Em caso positivo à resposta do questionamento anterior, quantas cestas básicas foram recebidas. _x000D_
 	3 - 	Qual foi o critério e método utilizado para distribuição das cestas básicas à população Laranjalense, se houve algum cadastramento das pessoas que receberam.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Roque de Camargo, Marinês Elvira Brisotti Milanezi, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/req_16_2020_-_gastos_carnaval.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/req_16_2020_-_gastos_carnaval.pdf</t>
   </si>
   <si>
     <t>1 - Requerem cópia na íntegra dos documentos comprobatórios dos gastos efetuados com a realização do Carnaval de 2020, como notas fiscais e recibos de pagamento._x000D_
 2 – Se houve parceria com empresas privadas na realização do Carnaval de 2020, qual foi o valor arrecadado e onde foram aplicados.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/req_17_2020_-_iluminacao_publica_tecnolamp.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/req_17_2020_-_iluminacao_publica_tecnolamp.pdf</t>
   </si>
   <si>
     <t>1 – Requer cópia do contrato vigente entre a Prefeitura de Laranjal Paulista e a Tecnolamp do Brasil Lâmpadas e Acessórios._x000D_
 2 – Requer cópia dos relatórios com demonstrativos dos serviços realizados, de janeiro a março de 2020, pela empresa Tecnolamp do Brasil Lâmpadas e Acessórios.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/req_18_2020_-_grupos_de_risco_60_anos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/req_18_2020_-_grupos_de_risco_60_anos.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais foram os critérios utilizados para reconduzir nos trabalhos os funcionários públicos que se enquadram no grupo de risco, em especial os acima de 60 anos.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/req_19_2020_-_informacoes_aprendiz_mirim.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/req_19_2020_-_informacoes_aprendiz_mirim.pdf</t>
   </si>
   <si>
     <t>Requer a listagem dos servidores do Projeto Aprendiz Mirim, referente aos meses de Dezembro de 2019 a Março de 2020, devendo constar os seguintes itens: Nome completo; Local onde exerce a função; Idade; Carga horária e dias que trabalham; Dias da semana que participam do curso de capacitação obrigatório; Salário base e salário gratificação (se houver).</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Marinês Elvira Brisotti Milanezi, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/req_20_2020_-_cumprimento_do_comunicado_tce.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/req_20_2020_-_cumprimento_do_comunicado_tce.pdf</t>
   </si>
   <si>
     <t>Considerando a publicação do Tribunal de Contas do Estado de São Paulo referente ao NÃO ATENDIMENTO TOTAL AO COMUNICADO SDG Nº 18, DE 2020, onde o município de Laranjal Paulista está incluído. _x000D_
 1 – Requer informações e documentação comprobatória de que as devidas providências estão sendo tomadas para sanar o apontamento.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/req_21_2020_-_licitacao_limentos_merenda_escolar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/req_21_2020_-_licitacao_limentos_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>1 – Requerem informações se os contratos firmados através de licitação para aquisição de alimentos para produção da merenda escolar estão vigorando ou se foram suspensos. _x000D_
  	2 - 	Sendo a resposta do questionamento anterior que os contratos estão vigentes, onde estão sendo utilizados esses alimentos.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/resposta_req_22_2020_-_creche_palmeiras_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/resposta_req_22_2020_-_creche_palmeiras_.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referentes à obra da Construção da Creche no terreno Jardim das Palmeiras que se encontra paralisada.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/req_23_2020_-_copia_processo_tce_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/req_23_2020_-_copia_processo_tce_covid-19.pdf</t>
   </si>
   <si>
     <t>Requerem cópia do processo nº 00014840.989.20-6 do Tribunal de Contas, processo principal nº 2872.989.20-7, contendo inclusive o relatório de fiscalização emitido.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/req_24_2020_-_tp_4_2020_prefeitura.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/req_24_2020_-_tp_4_2020_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requerem cópia na integra do Processo Tomada de Preços nº 4/2020, referente à contratação de empresa especializada para execução de obras de pavimentação asfáltica, drenagem, guias e sarjetas, na Rua Clóvis Milanelo, no Município de Laranjal Paulista/SP, incluindo fornecimento de todos os materiais, mão de obra e serviços correlatos.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/req_25_2020_-_recapeamento_r_pedro_luvizoto.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/req_25_2020_-_recapeamento_r_pedro_luvizoto.pdf</t>
   </si>
   <si>
     <t>1 – Requer informações referentes à ausência de recapeamento apenas em uma parte da Rua Pedro Luvizotto no Bairro Vila Totti, pois a via foi recapeada, contudo uma extensão de cerca de 100 m ficou sem recapeamento.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/req_26_2020_-_redutor_de_velocidade_r_ver._luiz_garpelli.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/req_26_2020_-_redutor_de_velocidade_r_ver._luiz_garpelli.pdf</t>
   </si>
   <si>
     <t>1.	Requer saber se foi encaminhado um técnico até a Rua Vereador Luiz Garpelli, no bairro Vila Toti, para analisar a possibilidade de instalação de um redutor de velocidade, conforme pedido feito através de ofício._x000D_
 2.	Caso o estudo tenha sido realizado, requeiro cópia do laudo emitido pelo técnico responsável.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/req_27_2020_-_licitacao_mascaras_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/req_27_2020_-_licitacao_mascaras_covid-19.pdf</t>
   </si>
   <si>
     <t>1 – Requer cópia na íntegra dos processos licitatórios que têm como objeto a aquisição de máscaras de proteção contra o COVID-19.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/req_28_2020_-_licitacao_testes_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/req_28_2020_-_licitacao_testes_covid-19.pdf</t>
   </si>
   <si>
     <t>1 – Requer cópia na íntegra dos processos licitatórios que têm como objeto a aquisição de testes rápidos para detectar o COVID-19.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/req_29_2020_rodrigo_-_copia_da_licitacao_de_testes_rapidos_covid.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/req_29_2020_rodrigo_-_copia_da_licitacao_de_testes_rapidos_covid.pdf</t>
   </si>
   <si>
     <t>Requer cópia em mídia digital no formato PDF, com as páginas numeradas sequencialmente, a íntegra dos processos de dispensa de licitação, que têm como objeto a aquisição de testes rápidos para detectar o COVID-19, sendo necessária a apresentação de cópias das pesquisas de preços, das justificativas quanta à escolha do fornecedor e notas fiscais, conforme determina a Lei Federal nº 13.979/2020.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/req_30_2020_rodrigo_-_copia_da_licitacao_de_mascaras_covid.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/req_30_2020_rodrigo_-_copia_da_licitacao_de_mascaras_covid.pdf</t>
   </si>
   <si>
     <t>Requer cópia em mídia digital no formato PDF, com as páginas numeradas sequencialmente, a íntegra dos processos de dispensa de licitação, que têm como objeto a aquisição de máscaras de proteção contra o COVID-19, sendo necessária a apresentação de cópias das pesquisas de preços, das justificativas quanta à escolha do fornecedor e notas fiscais, conforme determina a Lei Federal nº 13.979/2020.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/req_31_2020_claudia_-_informacoes_sobre_emenda_parlamentar.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/req_31_2020_claudia_-_informacoes_sobre_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Emenda nº 23660003, no valor de R$ 100.000,00 (cem mil reais), destinada para infraestrutura Esportiva – “Implantação e Modernização de Infraestrutura para Esporte Educacional, Recreativo e de Lazer – Funcional: 27.812.2035.5450”, assim como: Se foi realizado o cadastramento da referida Emenda no Portal dos Convênios – SICONV, e se a proposta encaminhada foi aprovada; Caso tenha sido aprovada, para onde foi destinada a verba.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/req_32_2020_claudia_-_proliferacao_de_dengue_-_agua_parada.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/req_32_2020_claudia_-_proliferacao_de_dengue_-_agua_parada.pdf</t>
   </si>
   <si>
     <t>Requer saber se foi encaminhado um técnico e um agente epidemiológico até a Rua Francisco Antônio de Souza Campos, esquina com a Rua Joaquim Teixeira Assunção, no bairro Vila Totti, para analisar um ponto em que a água das chuvas e a água utilizada por moradores para lavar calçadas se acumula, em virtude de um declive, ocasionando oportunidade para a proliferação do mosquito transmissor da Dengue, conforme já foi solicitado através de ofício, uma vez que o problema persiste e muitas larvas de mosquito já foram encontradas no local._x000D_
 Caso a análise do local tenha sido realizada, requeiro saber quais medidas estão sendo tomadas para sanar tal problema e qual o cronograma dos serviços que serão feitos no local.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/req_33_claudia_-_casas_pedro_zanella.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/req_33_claudia_-_casas_pedro_zanella.pdf</t>
   </si>
   <si>
     <t>Requer saber se a responsabilidade sobre as casas do Residencial Pedro Zanella é da Prefeitura Municipal ou do CDHU, através de cópia do contrato. Caso a responsabilidade seja da Prefeitura, requer saber se foi encaminhado um técnico para analisar a situação da casa localizada na Rua Orlando Guiraldi, nº 121, no Residencial Pedro Zanella, que se encontra com sua estrutura danificada, com muitas rachaduras e em perigo de cair, conforme demonstram as fotos anexas. Caso o estudo tenha sido realizado, requer cópia do laudo emitido pelo técnico responsável, e quais medidas estão sendo tomadas para solucionar tal problema.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/req_34_regina_-_postes_de_luz_estrada_joao_kraide.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/req_34_regina_-_postes_de_luz_estrada_joao_kraide.pdf</t>
   </si>
   <si>
     <t>Requer saber se foi encaminhado um técnico na Estrada Municipal João Pedro Kraide, Distrito de Laras, para analisar a possibilidade de instalação de 4 postes de energia e braço de luz com lâmpadas, especificamente entre a propriedade do Senhor Lourival Viana até o Loteamento do Cesar Ponce, conforme solicitado através da Indicação nº 04/2020. Caso o estudo tenha sido realizado, requeiro cópia do laudo emitido pelo técnico responsável.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/req_35_claudia_jose_roque_e_marines_-_comprovacao_gastos_com_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/req_35_claudia_jose_roque_e_marines_-_comprovacao_gastos_com_covid-19.pdf</t>
   </si>
   <si>
     <t>1.	Requerem toda a documentação comprobatória dos valores recebidos até o presente momento pelo Poder Executivo para combate, prevenção e demais referentes ao COVID-19._x000D_
 2.	Requerem ainda, informações e documentação, contendo inclusive cotação e nota fiscal, de onde estão sendo aplicados esses valores que foram destinados ao COVID-19.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/req_36_claudia_jose_roque_e_marines_-_termo_de_compromisso_uti_covid-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/req_36_claudia_jose_roque_e_marines_-_termo_de_compromisso_uti_covid-19.pdf</t>
   </si>
   <si>
     <t>Requerem cópia do Termo de Compromisso firmado entre a Santa Casa de Misericórdia de Laranjal Paulista e a Prefeitura Municipal, sobre a instalação da UTI Covid-19.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/req_37_ivete_rodrigo_-_processo_licitacao_rkm_sistemas.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/req_37_ivete_rodrigo_-_processo_licitacao_rkm_sistemas.pdf</t>
   </si>
   <si>
     <t>1 – Requerem cópia de capa a capa em mídia digital no formato PDF do Processo licitatório que ensejou a contratação da empresa RKM sistemas LTDA ME._x000D_
 2 – Requerem cópia de capa a capa em mídia digital no formato PDF do Processo nº 42/2020 Pregão Presencial nº 21/2020, objetivando a contratação de empresa especializada em locação de software de gestão da saúde para o Município._x000D_
 3 – Qual a motivação para contratação de outra empresa sendo que já havia uma empresa contratada prestando o serviço.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/req_38_carlos_-_filmagem_cameras_garagem_municipal.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/req_38_carlos_-_filmagem_cameras_garagem_municipal.pdf</t>
   </si>
   <si>
     <t>Requer cópia na íntegra, dia e noite, em mídia das filmagens das câmeras de segurança da Garagem Municipal no período de 01 de agosto a 10 de setembro de 2020.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/req_39_carlos_-_iluminacao_av_afonso_mathias_maristela.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/req_39_carlos_-_iluminacao_av_afonso_mathias_maristela.pdf</t>
   </si>
   <si>
     <t>1 - Requer que sejam instalados braços de luz e lâmpadas na Avenida Afonso Mathias, Distrito de Maristela, um em frente a propriedade de número 63 e outro em frente a farmácia.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/req_40_jose_roque_claudia_marines_-_licitacao_praca_bairro_chafic.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/req_40_jose_roque_claudia_marines_-_licitacao_praca_bairro_chafic.pdf</t>
   </si>
   <si>
     <t>Requerem cópia na íntegra em mídia digital no formato PDF do Processo licitatório que ensejou a construção de uma praça no bairro Chafic, ressaltando que a solicitação inclui informações como prazo de início e término da obra e o valor pago.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>José Roque de Camargo, Claudia Regina Martins Correia Alves, Marinês Elvira Brisotti Milanezi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/req_41_jose_roque_claudia_marines_-_copia_de_contas_de_energia_da_rodoviaria.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/req_41_jose_roque_claudia_marines_-_copia_de_contas_de_energia_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Requerem cópia do extrato da conta de energia elétrica do período dos últimos 6 meses da Rodoviária do município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/req_42_jose_roque_claudia_marines_-_processo_licitatorio_reforma_da_rodoviaria.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/req_42_jose_roque_claudia_marines_-_processo_licitatorio_reforma_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>1.	Requerem cópia na íntegra em mídia digital no formato PDF do Processo licitatório que ensejou a reforma da Rodoviária. _x000D_
 2.	Requerem cópia na íntegra em mídia digital no formato PDF do Projeto da reforma da Rodoviária.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/req_43_carlos_ivete_-_valores_arrecadados_com_itr.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/req_43_carlos_ivete_-_valores_arrecadados_com_itr.pdf</t>
   </si>
   <si>
     <t>Requer o valor arrecadado no município nos últimos três anos com o Imposto Territorial Rural (ITR).</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/req_44_claudia_-_dispensa_de_professores.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/req_44_claudia_-_dispensa_de_professores.pdf</t>
   </si>
   <si>
     <t>1-	Devido à dispensa dos professores contratados, algumas salas de aula ficaram sem seus professores titulares, ante ao exposto, solicito informações referente a quem está aplicando as atividades obrigatórias dessas salas._x000D_
 2-	Se forem os professores concursados, como será a remuneração deles, devido ao trabalho extra desempenhado. _x000D_
 3-	Referente ao ensino que detém matérias específicas, como informática, educação física, inglês e artes, todos os professores destas áreas foram mantidos? Se não, como e por quem estão sendo lecionadas essas matérias?</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/req_45_-_cestas_basicas_aos_alunos.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/req_45_-_cestas_basicas_aos_alunos.pdf</t>
   </si>
   <si>
     <t>1-	Qual a quantidade de cestas básicas distribuídas?_x000D_
 2-	Qual foi o critério utilizado para distribuição das cestas básicas?_x000D_
 3-	Qual o valor, quando foi liberado e através de qual secretaria foram pagas as cestas básicas?_x000D_
 4-	Qual a justificativa para distribuição de cestas básicas apenas no mês de novembro, sendo que a pandemia teve início no mês de março?_x000D_
 5-	A distribuição de cestas básicas irá continuar nos próximos meses? Se positivo, até quando será essa distribuição?</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/veto_plc_8.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/veto_plc_8.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 6/2020 - Veto ao Projeto de Lei Complementar nº 8/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2501,67 +2501,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/ind_1_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/ind_2_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/ind_3_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind_4_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind_5_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/ind_6_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/ind_7_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/ind_8_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/ind_9_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/ind_10_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/ind_11_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/ind_12_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/ind_13_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/ind_14_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/ind_15_2020_-_ponte_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/ind_16_2020_-_guarita_laras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/ind_17_2020_-_auxilio_professores_eventuais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/ind_18_2020_-_reforme_ponte_bicame.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/ind_19_2020_-_apartamentos_cdhu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/ind_20_2020_-_estimulo_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/ind_21_2020_-_reconstrucao_ponte_vo_tonho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/ind_22_2020_-_divulgacao_cronograma_visa-dengue.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/ind_23_2020_-_manutencao_estrada_sylvio_laurenti.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/ind_24_2020_-_bancos_largo_laras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/ind_25_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/ind_26_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/ind_27_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/ind_28_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/ind_29_2020_-_manutencao_lago_zanella.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/ind_30_2020_-_revitalizacao_quadra_zanella.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/ind_31_2020_-_instalacao_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/ind_32_2020_-_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/ind_33_2020_-_iluminacao_largo_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/ind_34_2020_-_recapeamento_distrito_de_laras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/ind_35_2020_-_pinturas_de_guias_sao_benedito_e_jardim_elite.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/ind_36_2020_-_braco_de_luz_r_margaridas_x_r_dr_julio_prestes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/ind_37_2020_regina_-_lombada_av._francisco_pilon.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/ind_38_2020_regina_-_manutencao_estradajoao_kraide.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/ind_39_2020_regina_-_lombada_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ind_40_2020_claudia_rodrigo_marines_-_sangras_estrada_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ind_41_jose_roque_claudia_marines_-_poste_de_energia_e_luz_rua_dos_lirios_no_179.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ind_42_jose_roque_claudia_-_elevacao_de_lombada_r_helio_rodrigues_pires.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/ind_43_jose_roque_claudia_marines_-_lombada_r_dr_julio_prestes_no_448.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/ind_44_regina_-_sugestao_denominacao_para_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/ind_45_regina_-_sugestao_denominacao_sala_de_apresentacoes_do_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/ind_46_2020_jose_francisco_-_pintura_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/ind_47_jose_francisco_-_instalacao_caixa_24_horas_em_maristela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/ind_48_regina_-_lombada_rua_clovis_milanelo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/ind_49_regina_-_pintura_de_guia_rua_gov_pedro_de_toledo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/ind_51_marines_-_recolocacao_de_poste_r._helio_rodrigues_pires.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/ind_52_regina_recapeamento_r._giampaulo_cherubino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/ind_53_regina_-_reforma_telhado_escola_joao_brunheira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/ind_54_regina_-_manutencao_rua_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/ind_55_jose_francisco_-_manutencao_asfalto_rua_antonio_salto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/ind_56_claudia_-_iluminacao_pontilhao_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/ind_57_jose_francisco_-_iluminacao_praca_domenico_roma.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/ind_58_jose_francisco_-_calcamento_praca_domenico_roma.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/ind_59_regina_-_recapeamento_rua_euclides_da_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/ind_60_claudia_-_contribuicao_iluminacao_publica_area_rural.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/ind_61_rodrigo_-_soro_antiofidico_no_sus.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/ind_62__jose_roque_-_iluminacao_r_jose_machado_x_r_ciriaco_amaral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/ind_63_regina_-_manutecao_praca_igreja_n._sa._aparecida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/ind_64_rodrigo_-_liberacao_de_musicos_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/ind_65_regina_-_recapeamento_rua_giampaulo_cherubino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/ind_66_regina_-_recapeamento_rua_nacoes_unidas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/ind_67_claudia_jose_roque_marines_-_manutencao_estrada_da_servidao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/ind_68_marines_-_fios_e_cabos_em_postes_residencial_carlos_di_santi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/ind_69_marines_-_escoamento_agua_residencial_carlos_di_santi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/ind_70_regina_-_lombada_rua_jose_rodrigues_machado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/ind_71_claudia_marine_roque_-_obra_inacabada_estufa_de_plantas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/ind_72_tiago_-_anteprojeto_selo_empresa_amiga.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/ind_73_regina_-_iluminacao_av._joao_batista_bado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/ind_74_regina_-_manutencao_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ind_75_regina_-_recapeamento_rua_floriano_alves_lima.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/ind_76_regina_-_iluminacao_rua_jose_demetrio_barbieri.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/ind_77_nilso_-_nome_rua_radame_conto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/ind_78_claudia_-_cacambas_ao_condominio_dos_zanellas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/ind_79_pablo_-_iluminacao_led_praca_joao_roberto_pilon_filho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/ind_80_pablo_-_iluminacao_led_avenida_joao_pires_de_campos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/ind_81_pablo_-_iluminacao_led_praca_cdhu_nello_parducci.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/ind_82_pablo_-_iluminacao_led_praca_domingos_fuglini.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/ind_83_claudia_-_higiene_pessoal_moradores_de_rua_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/ind_84_marines_-_recapeamento_domingos_baldini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/ind_85_marines_-_recapeamento_pedro_luvisoto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/ind_86_jose_francisco_-_lombada_r._matias_pires.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/ind_87_regina_-_manutencao_estrada_olegarinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/ind_88_claudia_roque_marines_-_cacamba_bairro_aboboras.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/ind_89_regina_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/ind_90_claudia_-_funcionamento_do_comercio_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/ind_91_marines_-_manutencao_praca_rua_celio_vizzon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/ind_92_marines_-_construcao_de_praca_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/msg_3_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/mensagem_8_-_pl_15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/msg_10_-_plc_16_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/moc_1_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/moc_2_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/moc_3_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/mocao_4_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/mocao_5_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/moc_6_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/moc_7_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/moc_8_-_mocao_aplausos_profissionais_covid-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/moc_9_2020_-_mocao_apelo_cdhu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/moc_10_2020_-_mocao_apelo_cef.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/moc_11_2020_-_mocao_pesar_falecimento_fabio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/moc_12_2020_-_mocao_pesar_falecimento_jose_carlos_firmino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/moc_13_2020_-_mocao_pesar_falecimento_wanderley_barbosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/moc_14_2020_-_sabesp_apelo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/mocao_15_2020_-_greenpeace.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/moc_16_2020_-_apelo_recursos_para_pontes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_17-2020_-_apoio_pl_fake_news.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_18-2020_-_apoio_pl_2651.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/moc_19_2020_-_aplauso_dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/moc_20_2020_-_aplauso_pe._athila.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/moc_21_2020_-_mocao_apoio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/moc_22_2020_-_aplauso_a_rede_de_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/moc_23_todos_os_vereadores_-_mocao_de_pesar_anna_hilda_ferreira_barbieri.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/mocao_24_2020_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/moc_25_-_falecimento_carlos_barbeta.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/moc_26_2020_todos_vereadores_-_falecimento_herminia_pivetta.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/moc_27_claudia_-_mocao_de_aplauso_radio_dynamica_fm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/pl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/pl_3_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/pl_7_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/pl_31_2020_-_credito_adicional_r_4.76886_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_32_carlos_-_dia_municipal_protetores_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/pl_37_-_altera_ldo_2021_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/pl_38_-_altera_ppa_2021_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_39_-_credito_adicional_cultura_219.88038.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_40_-_credito_adicional_fundeb_350k.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/plc_14_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/plc_19_2020_-_revisao_lc_233.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/plc_22_-_altera_issqn_executivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/pre_1_2020_-_alterando_dia_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/req_1_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/req_2_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/req_3_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/req_4_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/req_5_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/req_6_2020_-_atribuicao_eja_7o_8o_ano.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/req_7_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/req_8_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/req_9_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/req_10_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/req_12_2020_-_ponte_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/req_13_2020_-_casos_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/req_14_2020_-_pontes_atingidas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/req_15_2020_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/req_16_2020_-_gastos_carnaval.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/req_17_2020_-_iluminacao_publica_tecnolamp.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/req_18_2020_-_grupos_de_risco_60_anos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/req_19_2020_-_informacoes_aprendiz_mirim.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/req_20_2020_-_cumprimento_do_comunicado_tce.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/req_21_2020_-_licitacao_limentos_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/resposta_req_22_2020_-_creche_palmeiras_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/req_23_2020_-_copia_processo_tce_covid-19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/req_24_2020_-_tp_4_2020_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/req_25_2020_-_recapeamento_r_pedro_luvizoto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/req_26_2020_-_redutor_de_velocidade_r_ver._luiz_garpelli.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/req_27_2020_-_licitacao_mascaras_covid-19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/req_28_2020_-_licitacao_testes_covid-19.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/req_29_2020_rodrigo_-_copia_da_licitacao_de_testes_rapidos_covid.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/req_30_2020_rodrigo_-_copia_da_licitacao_de_mascaras_covid.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/req_31_2020_claudia_-_informacoes_sobre_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/req_32_2020_claudia_-_proliferacao_de_dengue_-_agua_parada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/req_33_claudia_-_casas_pedro_zanella.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/req_34_regina_-_postes_de_luz_estrada_joao_kraide.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/req_35_claudia_jose_roque_e_marines_-_comprovacao_gastos_com_covid-19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/req_36_claudia_jose_roque_e_marines_-_termo_de_compromisso_uti_covid-19.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/req_37_ivete_rodrigo_-_processo_licitacao_rkm_sistemas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/req_38_carlos_-_filmagem_cameras_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/req_39_carlos_-_iluminacao_av_afonso_mathias_maristela.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/req_40_jose_roque_claudia_marines_-_licitacao_praca_bairro_chafic.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/req_41_jose_roque_claudia_marines_-_copia_de_contas_de_energia_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/req_42_jose_roque_claudia_marines_-_processo_licitatorio_reforma_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/req_43_carlos_ivete_-_valores_arrecadados_com_itr.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/req_44_claudia_-_dispensa_de_professores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/req_45_-_cestas_basicas_aos_alunos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/veto_plc_8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/ind_1_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/ind_2_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/ind_3_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/ind_4_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/ind_5_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/ind_6_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/ind_7_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/ind_8_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/ind_9_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/ind_10_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/ind_11_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/ind_12_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/ind_13_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/ind_14_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/ind_15_2020_-_ponte_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/ind_16_2020_-_guarita_laras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/ind_17_2020_-_auxilio_professores_eventuais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/ind_18_2020_-_reforme_ponte_bicame.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/ind_19_2020_-_apartamentos_cdhu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/ind_20_2020_-_estimulo_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/ind_21_2020_-_reconstrucao_ponte_vo_tonho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/ind_22_2020_-_divulgacao_cronograma_visa-dengue.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/ind_23_2020_-_manutencao_estrada_sylvio_laurenti.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/ind_24_2020_-_bancos_largo_laras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/ind_25_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/ind_26_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/ind_27_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/ind_28_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/ind_29_2020_-_manutencao_lago_zanella.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/ind_30_2020_-_revitalizacao_quadra_zanella.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/ind_31_2020_-_instalacao_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/ind_32_2020_-_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/ind_33_2020_-_iluminacao_largo_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/ind_34_2020_-_recapeamento_distrito_de_laras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/ind_35_2020_-_pinturas_de_guias_sao_benedito_e_jardim_elite.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/ind_36_2020_-_braco_de_luz_r_margaridas_x_r_dr_julio_prestes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/ind_37_2020_regina_-_lombada_av._francisco_pilon.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/ind_38_2020_regina_-_manutencao_estradajoao_kraide.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/ind_39_2020_regina_-_lombada_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ind_40_2020_claudia_rodrigo_marines_-_sangras_estrada_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ind_41_jose_roque_claudia_marines_-_poste_de_energia_e_luz_rua_dos_lirios_no_179.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ind_42_jose_roque_claudia_-_elevacao_de_lombada_r_helio_rodrigues_pires.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/ind_43_jose_roque_claudia_marines_-_lombada_r_dr_julio_prestes_no_448.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/ind_44_regina_-_sugestao_denominacao_para_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/ind_45_regina_-_sugestao_denominacao_sala_de_apresentacoes_do_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/ind_46_2020_jose_francisco_-_pintura_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/ind_47_jose_francisco_-_instalacao_caixa_24_horas_em_maristela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/ind_48_regina_-_lombada_rua_clovis_milanelo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/ind_49_regina_-_pintura_de_guia_rua_gov_pedro_de_toledo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/ind_51_marines_-_recolocacao_de_poste_r._helio_rodrigues_pires.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/ind_52_regina_recapeamento_r._giampaulo_cherubino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/ind_53_regina_-_reforma_telhado_escola_joao_brunheira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/ind_54_regina_-_manutencao_rua_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/ind_55_jose_francisco_-_manutencao_asfalto_rua_antonio_salto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/ind_56_claudia_-_iluminacao_pontilhao_do_matadouro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/ind_57_jose_francisco_-_iluminacao_praca_domenico_roma.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/ind_58_jose_francisco_-_calcamento_praca_domenico_roma.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/ind_59_regina_-_recapeamento_rua_euclides_da_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/ind_60_claudia_-_contribuicao_iluminacao_publica_area_rural.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/ind_61_rodrigo_-_soro_antiofidico_no_sus.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/ind_62__jose_roque_-_iluminacao_r_jose_machado_x_r_ciriaco_amaral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/ind_63_regina_-_manutecao_praca_igreja_n._sa._aparecida.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/ind_64_rodrigo_-_liberacao_de_musicos_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/ind_65_regina_-_recapeamento_rua_giampaulo_cherubino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/ind_66_regina_-_recapeamento_rua_nacoes_unidas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/ind_67_claudia_jose_roque_marines_-_manutencao_estrada_da_servidao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/ind_68_marines_-_fios_e_cabos_em_postes_residencial_carlos_di_santi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/ind_69_marines_-_escoamento_agua_residencial_carlos_di_santi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/ind_70_regina_-_lombada_rua_jose_rodrigues_machado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/ind_71_claudia_marine_roque_-_obra_inacabada_estufa_de_plantas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/ind_72_tiago_-_anteprojeto_selo_empresa_amiga.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/ind_73_regina_-_iluminacao_av._joao_batista_bado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/ind_74_regina_-_manutencao_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ind_75_regina_-_recapeamento_rua_floriano_alves_lima.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/ind_76_regina_-_iluminacao_rua_jose_demetrio_barbieri.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/ind_77_nilso_-_nome_rua_radame_conto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/ind_78_claudia_-_cacambas_ao_condominio_dos_zanellas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/ind_79_pablo_-_iluminacao_led_praca_joao_roberto_pilon_filho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/ind_80_pablo_-_iluminacao_led_avenida_joao_pires_de_campos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/ind_81_pablo_-_iluminacao_led_praca_cdhu_nello_parducci.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/ind_82_pablo_-_iluminacao_led_praca_domingos_fuglini.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/ind_83_claudia_-_higiene_pessoal_moradores_de_rua_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/ind_84_marines_-_recapeamento_domingos_baldini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/ind_85_marines_-_recapeamento_pedro_luvisoto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/ind_86_jose_francisco_-_lombada_r._matias_pires.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/ind_87_regina_-_manutencao_estrada_olegarinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/ind_88_claudia_roque_marines_-_cacamba_bairro_aboboras.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/ind_89_regina_-_construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/ind_90_claudia_-_funcionamento_do_comercio_em_feriados.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/ind_91_marines_-_manutencao_praca_rua_celio_vizzon.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/ind_92_marines_-_construcao_de_praca_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/msg_3_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/mensagem_8_-_pl_15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/msg_10_-_plc_16_2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/moc_1_2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/moc_2_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/moc_3_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/mocao_4_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/mocao_5_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/moc_6_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/moc_7_2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/moc_8_-_mocao_aplausos_profissionais_covid-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/moc_9_2020_-_mocao_apelo_cdhu.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/moc_10_2020_-_mocao_apelo_cef.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/moc_11_2020_-_mocao_pesar_falecimento_fabio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/moc_12_2020_-_mocao_pesar_falecimento_jose_carlos_firmino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/moc_13_2020_-_mocao_pesar_falecimento_wanderley_barbosa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/moc_14_2020_-_sabesp_apelo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/mocao_15_2020_-_greenpeace.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/moc_16_2020_-_apelo_recursos_para_pontes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_17-2020_-_apoio_pl_fake_news.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_18-2020_-_apoio_pl_2651.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/moc_19_2020_-_aplauso_dia_do_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/moc_20_2020_-_aplauso_pe._athila.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/moc_21_2020_-_mocao_apoio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/moc_22_2020_-_aplauso_a_rede_de_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/moc_23_todos_os_vereadores_-_mocao_de_pesar_anna_hilda_ferreira_barbieri.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/mocao_24_2020_-_diogenes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/moc_25_-_falecimento_carlos_barbeta.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/moc_26_2020_todos_vereadores_-_falecimento_herminia_pivetta.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/moc_27_claudia_-_mocao_de_aplauso_radio_dynamica_fm.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/pl_1_2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/pl_3_2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/pl_7_2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/pl_31_2020_-_credito_adicional_r_4.76886_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_32_carlos_-_dia_municipal_protetores_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/pl_37_-_altera_ldo_2021_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/pl_38_-_altera_ppa_2021_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_39_-_credito_adicional_cultura_219.88038.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_40_-_credito_adicional_fundeb_350k.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/plc_14_2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/plc_19_2020_-_revisao_lc_233.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/plc_22_-_altera_issqn_executivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/pre_1_2020_-_alterando_dia_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/req_1_2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/req_2_2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/req_3_2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/req_4_2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/req_5_2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/req_6_2020_-_atribuicao_eja_7o_8o_ano.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/req_7_2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/req_8_2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/req_9_2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/req_10_2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/requerimento_11_2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/req_12_2020_-_ponte_satiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/req_13_2020_-_casos_de_dengue.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/req_14_2020_-_pontes_atingidas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/req_15_2020_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/req_16_2020_-_gastos_carnaval.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/req_17_2020_-_iluminacao_publica_tecnolamp.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/req_18_2020_-_grupos_de_risco_60_anos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/req_19_2020_-_informacoes_aprendiz_mirim.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/req_20_2020_-_cumprimento_do_comunicado_tce.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/req_21_2020_-_licitacao_limentos_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/resposta_req_22_2020_-_creche_palmeiras_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/req_23_2020_-_copia_processo_tce_covid-19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/req_24_2020_-_tp_4_2020_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/req_25_2020_-_recapeamento_r_pedro_luvizoto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/req_26_2020_-_redutor_de_velocidade_r_ver._luiz_garpelli.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/req_27_2020_-_licitacao_mascaras_covid-19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/req_28_2020_-_licitacao_testes_covid-19.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/req_29_2020_rodrigo_-_copia_da_licitacao_de_testes_rapidos_covid.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/req_30_2020_rodrigo_-_copia_da_licitacao_de_mascaras_covid.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/req_31_2020_claudia_-_informacoes_sobre_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/req_32_2020_claudia_-_proliferacao_de_dengue_-_agua_parada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/req_33_claudia_-_casas_pedro_zanella.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/req_34_regina_-_postes_de_luz_estrada_joao_kraide.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/req_35_claudia_jose_roque_e_marines_-_comprovacao_gastos_com_covid-19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/req_36_claudia_jose_roque_e_marines_-_termo_de_compromisso_uti_covid-19.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/req_37_ivete_rodrigo_-_processo_licitacao_rkm_sistemas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/req_38_carlos_-_filmagem_cameras_garagem_municipal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/req_39_carlos_-_iluminacao_av_afonso_mathias_maristela.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/req_40_jose_roque_claudia_marines_-_licitacao_praca_bairro_chafic.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/req_41_jose_roque_claudia_marines_-_copia_de_contas_de_energia_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/req_42_jose_roque_claudia_marines_-_processo_licitatorio_reforma_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/req_43_carlos_ivete_-_valores_arrecadados_com_itr.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/req_44_claudia_-_dispensa_de_professores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/req_45_-_cestas_basicas_aos_alunos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/veto_plc_8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>