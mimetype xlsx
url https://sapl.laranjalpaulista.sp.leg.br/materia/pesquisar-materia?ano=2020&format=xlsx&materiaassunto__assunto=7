--- v0 (2026-01-31)
+++ v1 (2026-05-05)
@@ -54,306 +54,306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/emenda_2_-_carlos_-_altera_valor_ldo_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/emenda_2_-_carlos_-_altera_valor_ldo_2021.pdf</t>
   </si>
   <si>
     <t>1ª Emenda substitutiva ao Projeto de Lei nº 22/2020 (LDO 2021)</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/emenda_3_-_carlos_-_altera_valor_ldo_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/emenda_3_-_carlos_-_altera_valor_ldo_2021.pdf</t>
   </si>
   <si>
     <t>1ª Emenda modificativa ao Projeto de Lei nº 22/2020 (LDO 2021)</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/msg_8_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/msg_8_2020.pdf</t>
   </si>
   <si>
     <t>1ª mensagem modificativa ao Projeto de Lei 7/2020.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_6_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_6_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3060 de 10 de novembro de 2014, para novas disposições sobre a concessão de isenção  de impostos e taxas que especifica.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_8_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_8_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/pl_9_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/pl_9_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2020 e da outras providências.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/pl_10_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/pl_10_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/pl_12_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/pl_12_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/pl_13_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/pl_13_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/pl_14_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/pl_14_2020.pdf</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pl_16_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pl_16_2020.pdf</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_17_2020_credito_adicional_covid.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_17_2020_credito_adicional_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/pl_19_2020_-_credito_adicional_site.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/pl_19_2020_-_credito_adicional_site.pdf</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/pl_20_2020_-_credito_especial_87.60000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/pl_20_2020_-_credito_especial_87.60000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional Especial no Orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_21_2020_-_alteracao_ppa_2018-2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_21_2020_-_alteracao_ppa_2018-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2018/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/pl_22_2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/pl_22_2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/pl_23_2020_-_credito_adicional.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/pl_23_2020_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/pl_24_2020_-_credito_adicional.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/pl_24_2020_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/pl_28_2020_-_credito_especial_-_urgente_site.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/pl_28_2020_-_credito_especial_-_urgente_site.pdf</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl_33_-_credito_adicional_para_ponte_do_bueninho_site.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl_33_-_credito_adicional_para_ponte_do_bueninho_site.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pl_35_2020_-_credito_adicional_.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pl_35_2020_-_credito_adicional_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no orçamento de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_36_-_loa_2021.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_36_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/pl_41_-_credito_adicional_fundeb_35.00000.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/pl_41_-_credito_adicional_fundeb_35.00000.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -657,67 +657,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/emenda_2_-_carlos_-_altera_valor_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/emenda_3_-_carlos_-_altera_valor_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/msg_8_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_6_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_8_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/pl_9_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/pl_10_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/pl_13_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/pl_14_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pl_16_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_17_2020_credito_adicional_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/pl_19_2020_-_credito_adicional_site.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/pl_20_2020_-_credito_especial_87.60000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_21_2020_-_alteracao_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/pl_22_2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/pl_23_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/pl_24_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/pl_28_2020_-_credito_especial_-_urgente_site.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl_33_-_credito_adicional_para_ponte_do_bueninho_site.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pl_35_2020_-_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_36_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/pl_41_-_credito_adicional_fundeb_35.00000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/emenda_2_-_carlos_-_altera_valor_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/emenda_3_-_carlos_-_altera_valor_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/msg_8_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_6_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_8_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/pl_9_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/pl_10_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/pl_12_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/pl_13_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/pl_14_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pl_16_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_17_2020_credito_adicional_covid.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/pl_19_2020_-_credito_adicional_site.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/pl_20_2020_-_credito_especial_87.60000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_21_2020_-_alteracao_ppa_2018-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/pl_22_2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/pl_23_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/pl_24_2020_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/pl_28_2020_-_credito_especial_-_urgente_site.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/pl_33_-_credito_adicional_para_ponte_do_bueninho_site.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pl_35_2020_-_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_36_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/pl_41_-_credito_adicional_fundeb_35.00000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="133.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>