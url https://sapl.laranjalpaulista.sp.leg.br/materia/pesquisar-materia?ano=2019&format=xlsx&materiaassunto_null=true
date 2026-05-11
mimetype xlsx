--- v0 (2025-10-12)
+++ v1 (2026-05-11)
@@ -54,2974 +54,2974 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2018</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/1a_emenda_ao_plc_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/1a_emenda_ao_plc_6_2019.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 6/2019</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1ª Emenda modificativa ao Projeto de Lei 12/2019.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1ª Emenda modificativa ao Projeto de Lei 13/2019.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1ª Emenda modificativa ao Projeto de Lei 14/2019.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_6_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a 1ª emenda modificativa ao projeto de lei 17/2019.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_7_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a 2ª emenda modificativa ao projeto de lei 17/2019.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_8_2019_-_plc_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_8_2019_-_plc_7_2019.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Aditiva ao Projeto de Lei Complementar 7/2019.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/emenda_9_ao_pl_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/emenda_9_ao_pl_22_2019.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Modificativa ao Projeto de Lei 22/2019.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/emenda_10_ao_pl_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/emenda_10_ao_pl_22_2019.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Supressiva ao Projeto de Lei 22/2019.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, CFOCAPPP - Comissão de Finanças, Orçamentos, Contas e Avaliação de Políticas Públicas, Projetos e Programas</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/emd_11.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/emd_11.pdf</t>
   </si>
   <si>
     <t>2ª Emenda Modificativa ao Projeto de Lei 23/2019.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/emd_12.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/emd_12.pdf</t>
   </si>
   <si>
     <t>3ª Emenda Modificativa ao Projeto de Lei 23/2019.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/emd_13-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/emd_13-2019.pdf</t>
   </si>
   <si>
     <t>1ª Subemenda modificativa ao Projeto de Emenda à Lei Orgânica do Município 3/2019.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/emd_14.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/emd_14.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Modificativa ao Projeto de Resolução 2/2019.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/emd_15.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/emd_15.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Aditiva ao Projeto de Resolução 2/2019.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/emd_16.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/emd_16.pdf</t>
   </si>
   <si>
     <t>1ª Emenda Modificativa ao inciso I do Art. 8º do Projeto de Lei Complementar nº 16/2019.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/emd_17_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/emd_17_2019.pdf</t>
   </si>
   <si>
     <t>1ª Emenda modificativa ao Projeto de Lei Complementar nº 23/2019.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA EXECUTADO O SERVIÇO DE MANUTENÇÃO NA PRAÇA </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJAM FEITOS REPAROS E AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA, ASSIM COMO A PODA DAS ÁRVORES NA PRAÇA CARLOS ALBERTO BARBIERI. </t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ANÁLISE DA POSSIBILIDADE DE AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL, UTILIZANDO A ÁREA DA PRAÇA LOCALIZADA EM FRENTE AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO-LHE A COLOCAÇÃO DE CAÇAMBA AO FINAL DA AVENIDA JOÃO PIRES DE CAMPOS QUE CRUZA COM A ESTRADA MUNICIPAL JOÃO PIRES DE CAMPOS, NO BAIRRO PEDRO ZANELLA. </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_5-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_5-2019.pdf</t>
   </si>
   <si>
     <t>1)	QUE SEJA EFETUADA A INSTALAÇÃO DA REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NA RUA GOZAGA, BAIRRO BICAME &amp;#8211; TIRA SAIA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_6-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_6-2019.pdf</t>
   </si>
   <si>
     <t>1)	A CRIAÇÃO DE UM CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS E A CRIAÇÃO DE FUNDO MUNICIPAL DE PROTEÇÃO ANIMAL.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_7-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_7-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EFETUADA A INSTALAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NO BAIRRO INDAGUAÇU.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
     <t>INDICANDO-LHE: 1)	QUE SEJA FEITA UMA REFORMA NA QUADRA POLIESPORTIVA DO BAIRRO VILA TOTI, BEM COMO SUA LIMPEZA E MANUTENÇÃO. 2)	QUE SEJA REALIZADO O CONSERTO E A LIMPEZA PERIÓDICA NAS CALHAS DA QUADRA. 3)	QUE SEJAM TOMADAS MEDIDAS PARA ELIMINAR OS POMBOS QUE EXISTEM NO LOCAL. 4)	QUE SEJA RETIRADA A PAREDE QUE EXISTE NA ENTRADA DOS SANITÁRIOS. 5)	QUE SEJA INSTALADO UM PONTO DE HIDRATAÇÃO NO LOCAL. 6)	QUE SEJA INSTALADO UM PLAYGROUND AO LADO DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_no_09_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_no_09_2019.pdf</t>
   </si>
   <si>
     <t>Que seja instalada iluminação com lâmpadas de LED em torno do Lago localizado no bairro Pedro Zanella.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_n_10_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_n_10_2019.pdf</t>
   </si>
   <si>
     <t>Que seja denominada de Rua da Bomba Velha a via que dá acesso ao RIONIDOS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_no_11_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_no_11_2019.pdf</t>
   </si>
   <si>
     <t>1)	A contratação de 1 (um) inspetor de alunos, 1 (um) auxiliar de serviços administrativos, 1 (um) auxiliar para alunos especiais, para atuarem na Escola Municipal “ Domingos Fuglini</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_no_12_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_no_12_2019.pdf</t>
   </si>
   <si>
     <t>1)	A instalação de rede de proteção ao redor da quadra da Escola Municipal “Domingos Fuglini”.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_no_13_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_no_13_2019.pdf</t>
   </si>
   <si>
     <t>1)	A instalação de tela de proteção ao redor do refeitório da Escola Municipal “Domingos Fuglini”.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_no_14_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_no_14_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sugestão ao Senhor Prefeito do Município de Laranjal Paulista, Senhor Alcides de Moura Campos Junior, conforme dispõe o artigo 218 do Regimento Interno desta Câmara, INDICANDO-LHE que seja alterado o § 3º do Art. 296 da Lei Complementar nº 209/2018, que institui o Código de Posturas, em conformidade com o que dispõe o § 2º do Art. 296 da Lei Complementar nº 199/2017, que trata do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>Que solicite à Secretaria de Saúde, junto ao Setor de Vigilância Epidemiológica e a Secretaria de Educação, que realizem palestras nas creches nas escolas, a fim de orientar pais e professores sobre a epidemia da Síndrome Mão-Pé-Boca, que está em nossa cidade.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_16-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_16-2019.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma lombada na Rua Wany Ferreira Barbosa, no bairro Pedro Zanella.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_17_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_17_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados dois postes com braço de luz no Prolongamento da Rua  Guilherme Marconi, localizado logo abaixo do Ginásio Municipal de Esportes Anízio Garpelli.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_n_18_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_n_18_2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja solicitada junto à Concessionária Rodovias do Tietê a pintura de faixa de pedestre na Avenida Afonso Mathias no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_n_19_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_n_19_2019.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam efetuadas melhorias na iluminação pública, manutenção e limpeza do Centro Esportivo do bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_20-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_20-2019.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de aumentar o salário dos cargos de Coordenador Assistente de Gestão Escolar e de Diretor de Unidade Educacional.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_n_21_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_n_21_2019.pdf</t>
   </si>
   <si>
     <t>Que seja concedida a ajuda de custo para 04 (quatro) munícipes que se inscreveram no curso preparatório para o concurso público da polícia militar na cidade de Sorocaba.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_22_2019.pdf</t>
   </si>
   <si>
     <t>Que seja construída cobertura adequada em frente a Unidade Básica de Saúde Helena Freitas Senas, localizada no Bairro da Ponte.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_n_23_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_n_23_2019.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de realizar melhorias na Escola Municipal Iara Selma Baddo, localizada na Rua Lázaro Pires, no bairro Vila Zalla, assim como a instalação de uma cobertura no parquinho e a aquisição de novos brinquedos para as crianças; entre outros.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_n_24_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_n_24_2019.pdf</t>
   </si>
   <si>
     <t>1)	A implantação de Aulas de Ginástica, ministrada por professores devidamente capacitados, nos Distritos de Laras e Maristela.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_n_25_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_n_25_2019.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam instalados pontos de iluminação pública entre a Rua Dr. Julio Prestes e a Rua das Margaridas.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_n_26_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_n_26_2019.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de luz com lâmpadas nos postes ao final da Rua Clóvis Milanello, bairro São Roque.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_27_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_27_2019.pdf</t>
   </si>
   <si>
     <t>Que seja feiro o recapeamento asfáltico e a manutenção geral da Avenida Zalla e da Avenida São Paulo, localizadas no bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_28_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_28_2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção geral da ponte localizada na Avenida São Paulo, no bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, José Francisco de Moura Campos, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_29_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_29_2019.pdf</t>
   </si>
   <si>
     <t>A reabertura da farmácia na Unidade de Saúde Palmira Luiza Mori Campacci, localizada no bairro Vila Zalla..</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_30_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_30_2019.pdf</t>
   </si>
   <si>
     <t>Sugiro - colocação de lombada como forma de redutor de velocidade na Rua Governador Pedro de Toledo próxima aos números 360 e 353, antes do cruzamento com a Rua Nicolau Jacob; entre outros.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_31_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_31_2019.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei que Autoriza o Poder Executivo Municipal a receber patrocínio de empresas privadas para realização de eventos de interesse público, reformas nos próprios municipais e outras modalidades de auxílio, como doações e congêneres, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_32_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_32_2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma na quadra poliesportiva da Escola Municipal Professora Cecília Salto de Almeida, localizada no bairro Alto dos Laranjais, bem como sua limpeza e manutenção, entre outros.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_33_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_33_2019.pdf</t>
   </si>
   <si>
     <t>1)	Anteprojeto de lei que "Dispõe sobre a isenção ou desconto especial do Imposto Predial e Territorial Urbano – IPTU e outros créditos, ao idoso, deficiente físico e/ou mental, aposentado e pensionista, portadores de mal de Parkinson e dá outras providências.”</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_34_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_34_2019.pdf</t>
   </si>
   <si>
     <t>A ampliação da Creche Municipal “Alice Bernardo Corrêa” com a expansão da Creche para prédio do Centro de Atenção Psicossocial, no bairro São Roque.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_35_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_35_2019.pdf</t>
   </si>
   <si>
     <t>Que as carteiras escolares do 9º Ano da Escola Municipal Dona Isabel Alves Lima, localizada no Distrito da Maristela, sejam substituídas, para que adequarem ao tamanho dos alunos.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_36_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_36_2019.pdf</t>
   </si>
   <si>
     <t>A implantação de uma creche no Distrito de Laras.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_37_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_37_2019.pdf</t>
   </si>
   <si>
     <t>A construção de duas de lombadas, como forma de redutor de velocidade, na Estrada Vicinal João Hermano Pessin no km 01.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_38_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_38_2019.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei que Dispõe sobre a denominação de Polícia Municipal de Laranjal Paulista, à Corporação Guarda Civil Municipal de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_39_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_39_2019.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei que Dispõe sobre a implantação de Base Comunitária da Guarda Civil Municipal nos Distritos de Maristela e Laras e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_40_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_40_2019.pdf</t>
   </si>
   <si>
     <t>1)	A construção de uma área de lazer exclusiva para crianças, com iluminação, playground, assentos e ponto de hidratação.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_41_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_41_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada analise da possibilidade de aumentar a capacidade de passageiros na balsa do Distrito de Laras.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_42_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_42_2019.pdf</t>
   </si>
   <si>
     <t>A interdição de parte do Largo São Sebastião, Distrito de Laras, aos finais de semana.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Carlos Alberto Rossi, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_43_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_43_2019.pdf</t>
   </si>
   <si>
     <t>Que seja adquirida uma mesa de som e dois microfones a serem mantidos no Velório Municipal do Distrito de Maristela, para a realização de exéquias.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_44_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_44_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a revitalização do Largo São Sebastião no Distrito de Laras, com a instalação de lâmpadas de LED e colocação de bancos novos.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_45_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_45_2019.pdf</t>
   </si>
   <si>
     <t>A implantação de Aulas de Karatê nos Distritos de Laras e Maristela.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_46_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_46_2019.pdf</t>
   </si>
   <si>
     <t>A análise da possibilidade de criação de acesso da Rua Governador Pedro de Toledo à Rua Satyro Rodrigues Alves.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_48_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_48_2019.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de disponibilizar um médico pediatra para atender após as 17 horas, no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_48_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_48_2019.pdf</t>
   </si>
   <si>
     <t>Que seja retirado o poste de energia, localizado na esquina do Largo São João, na Praça de alimentação, em frente ao comércio de número 05, Centro.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_49_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_49_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a revitalização do Largo São Sebastião no Distrito de Laras com colocação de bancos novos.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_50_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_50_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a instalação de lâmpadas de LED no Largo São Sebastião no Distrito de Laras.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_51_2019_hwYEbhv.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_51_2019_hwYEbhv.pdf</t>
   </si>
   <si>
     <t>Que seja recomendado à Secretaria de Saúde efetuar por meio de campanha educativa a revisão das carteiras de vacinação contra o tétano dos funcionários das empresas que trabalham com metais.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_52_2019_xss7k3O.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_52_2019_xss7k3O.pdf</t>
   </si>
   <si>
     <t>Que sejam criadas e demarcadas novas vagas de estacionamento para motocicletas na Rua Barão do Rio Branco, próximo ao número 327.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_53_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_53_2019.pdf</t>
   </si>
   <si>
     <t>Que se garanta, diariamente a presença de Guardas Municipais na Escola Municipal Quinzinho do Amaral, para controlar o trânsito nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_54_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_54_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na escola Quinzinho do Amaral.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_55_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_55_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam retirados os blocos cilíndricos de cimento existentes na calçada da Avenida da Saudade em frente ao número 120.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_56_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_56_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a pintura da Balsa localizada no Distrito de Laras.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_57_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_57_2019.pdf</t>
   </si>
   <si>
     <t>Que seja cumprido o Decreto nº 3.693 de 14 de Dezembro de 2018, que estabelece regras para trânsito de bicicletas e similares nas praças e passeios públicos.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_58_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_58_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados cursos profissionalizantes na área de gastronomia.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_59-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_59-2019.pdf</t>
   </si>
   <si>
     <t>Que a Creche do Distrito de Laras seja denominada como Maria José Brunheira.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Que seja construída uma academia ao ar livre no bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>A Construção de um playground para crianças ao lado da Escola Municipal de Educação Infantil Célia Pasquotto Ranger.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_62-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_62-2019.pdf</t>
   </si>
   <si>
     <t>Que Seja realizado o recapeamento asfáltico na Rua Pedro Luvizotto, no bairro Vila Toti.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_63-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_63-2019.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas melhorias na Avenida João Batista Bado, bem como a pavimentação asfáltica e a instalação da iluminação pública.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_64-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_64-2019.pdf</t>
   </si>
   <si>
     <t>A construção de uma lombada na Rua São Vicente de Paulo.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/ind_65-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/ind_65-2019.pdf</t>
   </si>
   <si>
     <t>Instalação de braço de luz com lâmpada na Rua Roque Alves Lima, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_66-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_66-2019.pdf</t>
   </si>
   <si>
     <t>1)	A construção de uma área de lazer, com academia ao ar-livre e playground no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_67-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_67-2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a pintura das lombadas localizadas no Distrito de Laras.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_68-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_68-2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a manutenção da academia e do playground localizados no Largo São Sebastião, Distrito de Laras.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_69-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_69-2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção no asfalto da Rua Floriano Alves Lima, no bairro Vila Toti.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_70-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_70-2019.pdf</t>
   </si>
   <si>
     <t>A intervenção junto aos correios para inclusão do CDHU Antônio Benetton na rota de distribuição de correspondências e mercadorias da Agência de Correios de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_71-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_71-19.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento asfáltico na Rua Roque Alves Lima e na Estrada Municipal Euclides Fulini, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/ind_72-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/ind_72-19.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a instalação de lâmpadas de LED no trecho da Praça Antonio Alves Lima.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_73-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_73-19.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas placas de sinalização turísticas em todo território  do município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/ind_74-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/ind_74-19.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma lixeira na Avenida Cesário Carlos de Almeida, na altura do número 338, ao lado do ponto de ônibus.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_75-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_75-2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a elevação das lombadas da Rua David Segati, Bairro São Roque.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_76-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_76-2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas cortinas nas salas de alguns Postos de Saúde de Laranjal Paulista, principalmente nas salas de armazenamento de medicamentos e de atendimento médico.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_77-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_77-2019.pdf</t>
   </si>
   <si>
     <t>Instalação de 03 (três) braços de luz com lâmpadas nos postes ao final da Estrada Municipal Euclides Fulini, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_78-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_78-2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas as devidas placa de sinalização na rotatória localizada na Rua Suaidan Abud, no bairro Vila Toti.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_79-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_79-2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a extensão e manutenção do encanamento do Ginásio de Esportes do bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_80-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_80-2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a pintura do Ginásio de Esportes do bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_81-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_81-2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a reforma dos banheiros e do bebedouro localizados no Largo São Sebastião, Distrito de Laras.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/ind_82-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/ind_82-2019.pdf</t>
   </si>
   <si>
     <t>1)	A Ampliação da iluminação na área interna da Vila Dignidade.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Francisco de Moura Campos, José Roque de Camargo, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/ind_83_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/ind_83_2019.pdf</t>
   </si>
   <si>
     <t>A pavimentação da Estrada Municipal “João Pires de Campos”, popularmente conhecida como “Estrada da Cana”, que liga a Rua Governador Pedro de Toledo a Estrada Vicinal Giovani Costa e a instalação de iluminação pública no trecho do Distrito Industrial da Estrada Vicinal Giovani Costa.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/ind_84-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/ind_84-2019.pdf</t>
   </si>
   <si>
     <t>A reforma da Praça “Dona Helena” localizada ao lado da Escola Municipal de Educação Infantil “Célia Pasquotto Ranger”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_85_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_85_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a troca de 4 (quatro) telhas da cobertura da Quadra Esportiva da Escola Municipal “Isabel Alves Lima”, no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/ind_86_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/ind_86_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado o reforço, com o despejamento de terra, ao redor do  muro da Quadra Esportiva da Escola Municipal “Isabel Alves Lima”, no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_87_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_87_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a pintura da Quadra Esportiva da Escola Municipal “Isabel Alves Lima”, no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_88_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_88_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a pintura de faixa de pedestre em frente ao acesso para  portadores de mobilidade reduzida, na Praça Armando Salles de Oliveira.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_89_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_89_2019.pdf</t>
   </si>
   <si>
     <t>Anteprojeto sobre denominação de via pública notoriamente conhecida como “Rua da Bomba Velha”.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_90_19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_90_19.pdf</t>
   </si>
   <si>
     <t>Que uma parcela da Estrada Vicinal Giovanni Costa, com início no km 14, no Bairro Boa Vista, seja denominada como Estrada Vicinal Carlos Stringhini.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind_91_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind_91_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas lixeiras na Estrada João Bordignon, no bairro Indaguaçú, na altura do “Sítio da Ponte”.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/ind_92_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/ind_92_2019.pdf</t>
   </si>
   <si>
     <t>Que modifique o sentido do tráfego da via pública denominada Rua General Osório, no trecho que compreende entre a Praça Dom Pedro II e a Escola Municipal “Quinzinho do Amaral”, passando a ser via de mão única em direção a Rua Barão do Rio Branco.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_93_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_93_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam reformadas e reativadas as piscinas do complexo esportivo do Bairro Vila Zalla.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/ind_94_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/ind_94_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas telas de proteção e/ou sensores ao redor da quadra poliesportiva da Escola Municipal “Quinzinho do Amaral”.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/ind_95_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/ind_95_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada manutenção, com colocação de traves, no campo de areia localizado no Residencial Maristela, Rua José Segala Sobrinho, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/ind_96_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/ind_96_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a manutenção nos brinquedos do parque localizado ao lado do barracão de festas do Distrito de Maristela.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/ind_97_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/ind_97_2019.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada a devida demarcação no solo e a instalação de placas de sinalização no cruzamento entre a Rua Caetano Mandelli e a Avenida João Pires de Campos, localizadas no Conjunto Habitacional Antonio Benetton.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/ind_98_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/ind_98_2019.pdf</t>
   </si>
   <si>
     <t>A implantação de Aulas de Ballet Infantil nos Distritos de Laras e Maristela.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/ind_99_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/ind_99_2019.pdf</t>
   </si>
   <si>
     <t>Que se estude a possibilidade de proibir o estacionamento de veículos em um dos lados da Rua Antônio Pasquotto, no bairro Vila Nova Conceição, com a instalação da respectiva placa, ou que se estude a possibilidade de tornar a rua uma via de mão única.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/ind_100_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/ind_100_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas placas de sinalização na Estrada Municipal Silvio Laurenti, indicando na bifurcação o sentido do Distrito de Laras e do Bairro Parazinho.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/ind_101_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/ind_101_2019.pdf</t>
   </si>
   <si>
     <t>1)	Que sejam realizados cursos de qualificação profissional nos Distritos de Laras e Maristela.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/ind_102_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/ind_102_2019.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o acesso da Rua Antônio Pasquotto à Rua Milanello.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/ind_103_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/ind_103_2019.pdf</t>
   </si>
   <si>
     <t>1)	Que seja efetuada a manutenção na Praça do Largo Santo Antônio no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/ind_104_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/ind_104_2019.pdf</t>
   </si>
   <si>
     <t>Instalação de braço de luz com lâmpada no Loteamento do Cesinha, Distrito de Laras.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/ind_105_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/ind_105_2019.pdf</t>
   </si>
   <si>
     <t>QUE A RECEITA ANUAL ESTIMADA PARA SUBSIDIAR GASTOS COM TRANSPORTE EFETUADOS POR ESTUDANTES DE CURSO SUPERIOR, TÉCNICO PROFISSIONALIZANTE OU CURSO PREPARATÓRIO PARA VESTIBULAR SEJA MANTIDO DURANTE TODO O ANO LETIVO E REDISTRIBUÍDO MÊS A MÊS AOS ALUNOS PERMANECENTES.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/ind_106_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/ind_106_2019.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados bancos próximos as plataformas de embarque na Rodoviária.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Anteprojeto sobre denominação de via pública como “Orlando Franguelli”</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE ESTIMATIVA DE IMPACTO ORÇAMENTÁRIO/FINANCEIRO DO PLC Nº 002/2019.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/mensagem_02-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/mensagem_02-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 003/2019 - Procuradoria do Município - Ref.: Emenda Modificativa do PL nº 09/2019, que dispõe sobre o Conselho Tutelar de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Mensagem nº 004/2019 - Ref.: Ofício nº 103/2019/DTL da Presidência da Comissão de Finanças, Orçamentos e Contas - Demonstrativo de Impacto Orçamentário - cumprimento da LRF - Projeto de Lei nº 09/2019 que Dispõe sobre o Conselho Tutelar de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Mensagem nº 05/2019 - Procuradoria do Município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mensagem_ldo.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mensagem_ldo.pdf</t>
   </si>
   <si>
     <t>1ª Mensagem Modificativa ao Projeto de Lei 23/19.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/msg_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/msg_6_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 006/2019 - Procuradoria do Município, referente à emenda modificativa ao PLC nº 21/2019.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/msg_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/msg_7_2019.pdf</t>
   </si>
   <si>
     <t>1ª Mensagem Modificativa ao Projeto de Lei 35/2019.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/msg_8_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/msg_8_2019.pdf</t>
   </si>
   <si>
     <t>1ª Mensagem Modificativa ao Projeto de Lei 37/2019.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/msg_9_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/msg_9_2019.pdf</t>
   </si>
   <si>
     <t>1ª Mensagem Modificativa ao Projeto de Lei 36/2019.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_no__01_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_no__01_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Projeto de Lei nº 1256/2019, que “Revoga o § 3º do art. 10 da Lei nº 9.504, de 30 de setembro de 1997, que prevê percentual de preenchimento mínimo de vagas para candidaturas de cada sexo”, que está tramitando no Senado Federal.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/mocao_n_2_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/mocao_n_2_2019.pdf</t>
   </si>
   <si>
     <t>Moção de apelo para manter a Unidade Regional de Atendimento (URAT) na região ou que seja criado um Núcleo Regional de Programas e Projetos (NRPP).</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A MARTA DA SILVA CARVALHO E FAMILIARES, pelo falecimento da Senhora NEIVA SEGALLA.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_4_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_4_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Departamento de Águas e Energia Elétrica – DAEE e à Agência Reguladora de Saneamento e Energia do Estado de São Paulo – ARSESP, dispondo para que estes órgãos busquem soluções para resolver a problemática que afeta a qualidade da água do Rio Sorocaba.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/moc_5-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/moc_5-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Ministro da Justiça e Segurança Pública, Sérgio Moro, pela iniciativa do Projeto de Lei Nº 1864/2019, conhecido como Pacote Anticrime.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/moc_6-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/moc_6-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO PREFEITO ALCIDES DE MOURA CAMPOS JUNIOR, AO VEREADOR JOSÉ FRANCISCO DE MOURA CAMPOS E DEMAIS FAMILIARES, pelo falecimento da Senhora TEREZINHA LUVISOTTO DE MOURA CAMPOS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/moc_7-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/moc_7-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que as perícias médico-previdenciárias continuem a ser realizadas na agência do INSS em Laranjal Paulista.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor Luiz Antonio Gardenal e demais familiares, pelo falecimento da Senhora Alaíde Bidinoti Gardenal.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/moc_9_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/moc_9_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AOS DEPUTADOS FEDERAIS PARA QUE ANALISEM COM CAUTELA OS ITENS RELACIONADOS  ABAIXO REFERENTES AO PROJETO DE LEI Nº 3.267/2019, O QUAL  ALTERA A LEI Nº 9.503, DE 23 DE SETEMBRO DE 1997, QUE INSTITUI O CÓDIGO DE TRÂNSITO BRASILEIRO.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/moc_10_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/moc_10_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio a Proposta de Emenda 001 de 2017, de autoria do Deputado Estadual Campos Machado, dando nova redação ao parágrafo único do artigo 97 da Constituição do Estado de São Paulo. Parágrafo único. “Para promover o inquérito civil, que deverá ser concluído no prazo de 180 (cento e oitenta) dias, prorrogável, uma única vez, por igual período e desde que motivado nos autos, após ouvido o Conselho Superior do órgão, assim como os procedimentos administrativos de sua competência, o Ministério Público poderá, nos termos de sua lei complementar”.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_11_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_11_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS SENHORES ANTONIO JOSÉ STRINGHINI, DOM PEDRO LUIZ STRINGHINI, À SENHORA AURORA TEREZINHA MARCON STRINGHINI E DEMAIS FAMILIARES, pelo falecimento do Senhor ANSELMO STRINGHINI.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_12_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_12_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS SENHORES E SENHORAS GILSON ANTONIO GIACOMASSI, JOSE EVILAR JACOMASSI, ISABEL CRISTINA GIACOMASSI LEITE, DANIELE VIEIRA GIACOMASSI E DEMAIS FAMILIARES, pelo falecimento do Senhor ANTONIO ROGERIO GIACOMASSI.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda nº 1 de 2013, de autoria do Deputado estadual Campos Machado e outros, dando nova redação ao Artigo 94 da Constituição do Estado de São Paulo, acrescendo o parágrafo 3º.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/moc_14_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/moc_14_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao cumprimento das normas constitucionais acerca do concurso público para Assistente Social Judiciário realizado em 2.017 pelo Tribunal de Justiça de São Paulo (TJ/SP) e, ainda Apoio a aprovação da Emenda nº. 92 ao Projeto de Lei nº. 1112/2019 da Assembleia Legislativa do Estado de São Paulo (ALESP).</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>Moção de pesar as Senhoras Célia de Fátima Crosatti Stringhini, Giovana Stringhini, aos Senhores José Gilmar Stringhini, José Gilberto Stringhini, Guilherme Stringhini e demais familiares pelo falecimento do Senhos Antonio José Stringhini.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Padre Edison Geraldo Bovo pelos 10 anos da Associação Fraternidade Cristã Emaús (Afrac-Emaús).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/moc_17_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/moc_17_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Proposta de Emenda à Constituição nº 199/2019, de autoria do Deputado Federal Alex Manente - CIDADANIA/SP, a qual “altera os Arts. 102 e 105 da Constituição, transformando os recursos extraordinário e especial em ações revisionais de competência originária do Supremo Tribunal Federal e do Superior Tribunal de Justiça”, conhecida como PEC da 2ª Instância.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/moc_18_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/moc_18_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao atual projeto da Previdência do Estado de São Paulo (Polícia Civil).</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E REVOGAÇÃO DE ARTIGOS DO DECRETO LEGISLATIVO Nº 04/2009</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSTA O DECRETO MUNICIPAL Nº 3.701/2.019.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>ESTABELECE REQUISITOS PARA CONCESSÃO DE TÍTULOS DE CIDADÃO LARANJALENSE, MEDALHA DE MÉRITO E PRÊMIO “TORRÃO NATAL” DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/pdl_4_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/pdl_4_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos para concessão de títulos de Cidadão Laranjalense, Medalha de Mérito e Prêmio “Torrão Natal” da Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pdl_5_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pdl_5_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao Roseval Wilson Fernandes e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pdl_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pdl_6_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga da Medalha de Reconhecimento Comunitário de Segurança ao Investigador da Polícia Civil Luciano Cleber Nunes e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/pdl_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/pdl_7_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao senhor Marcelo Ghiraldi e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/pdl_8_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/pdl_8_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao Senhor José Juliani e dá outras providências.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pdl_9-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pdl_9-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga do prêmio Torrão Natal a Senhora Margarida Alves de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pdl_10-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pdl_10-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga do prêmio Torrão Natal ao Senhor Francisco Scudeler e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Nilso Ventris</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/pdl_11-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/pdl_11-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Torrão Natal ao Senhor Aristides Pavan e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/pdl_12-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/pdl_12-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao senhor Paulo Alexandre de Jesus Clemente e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/pdl_13-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/pdl_13-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao senhor Filipe Manuel Silva Leitão e dá outras providências.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/pdl_14-2019_3McxQVE.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/pdl_14-2019_3McxQVE.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga de Título de Cidadão Laranjalense ao senhor Walter Daniel Mazzoni e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/pdl_15_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/pdl_15_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rejeição do parecer prévio do Tribunal de Contas do Estado, referente às contas do Poder Executivo do município de Laranjal Paulista, exercício de 2017.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_emenda_de_lei_organica_no_01_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_emenda_de_lei_organica_no_01_2019.pdf</t>
   </si>
   <si>
     <t>Altera o caput e acresce o § 1º ao artigo 52 da Lei Orgânica do Município de Laranjal Paulista-SP, nos termos que especifica.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/emenda_a_lom_2_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/emenda_a_lom_2_2019.pdf</t>
   </si>
   <si>
     <t>Altera o caput e acresce o § 1º ao artigo 52 da Lei Orgânica do Município de Laranjal Paulista – SP, nos termos que especifica.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta, Fábio Laurenti Gadelha de Almeida, José Francisco de Moura Campos, José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pelom_3-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pelom_3-2019.pdf</t>
   </si>
   <si>
     <t>Altera o caput, o §1º e suprime o § 2º ao artigo 8º da Lei Orgânica do Município de Laranjal Paulista - SP, nos termos que especifica.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pelom_4-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pelom_4-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo  96-A na Lei Orgânica do Município de Laranjal Paulista-SP, que institui o Orçamento Impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas individuais do Poder Legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/pelom_5_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/pelom_5_2019.pdf</t>
   </si>
   <si>
     <t>Altera o § 2° do artigo 96 da Lei Orgânica do Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 27 DA LEI 2.401 DE 1º DE DEZEMBRO DE 2003, QUE TRATA DO SUBSÍDIO MENSAL DOS MEMBROS DO CONSELHO TUTELAR, REVOGANDO A LEI Nº 3.221/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DA JUSTIÇA RESTAURATIVA, O PREÇO PÚBLICO PELA SUA ATUAÇÃO EM CURSOS E PALESTRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O  FUNDO MUNICIPAL DE JUSTIÇA RESTAURATIVA, O PREÇO PÚBLICO PELA SUA ATUAÇÃO EM CURSOS E PALESTRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_no_08_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_no_08_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA DESTINAÇÃO DE IMÓVEL INTEGRANTE DO PATRIMÔNIO DO MUNICÍPIO DE LARANJAL PAULISTA, PARA PERMITIR A IMPLANTAÇÃO DE PROJETO HABITACIONAL DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_no_09_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_no_09_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR DE LARANJAL PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_lei_no_10_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_lei_no_10_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Permissão de Uso Especial de imóvel público e dá outras providencias.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_no_11-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prática de Pacificação Restaurativa</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_n_12_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_n_12_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Operação Mutirão da Limpeza e dá outras providencias.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_13_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_13_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixar placas ou cartazes em locais visíveis e de fácil acesso, em todas as repartições públicas no município, para divulgar o direito da não obrigatoriedade de reconhecimento de firma e autenticação de cópias em cartório, para utilização em atos e procedimentos administrativos, conforme Lei Federal nº 13.726 de 8 outubro de 2018.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_14_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_14_2019.pdf</t>
   </si>
   <si>
     <t>Institui no calendário do Município o Dia 12 de Maio, como Dia de Conscientização e Enfrentamento à Fibromialgia.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_15_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_15_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_16_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_16_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Consciência Negra, 20 de Novembro, como feriado municipal.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_n_17_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_n_17_2019.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a divulgação da lista dos médicos plantonistas e responsáveis pelo plantão dos pronto-atendimentos, pronto-socorro, postos de saúde e serviços terceirizados de plantão médico no Município de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/pl_18-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/pl_18-2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Cooperativa de Reciclagem de Laranjal Paulista - COOREL.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_19_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_19_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação dos estabelecimentos comerciais e os serviços ambulantes utilizarem canudos, para consumo de bebidas, fabricados com produtos biodegradáveis, recicláveis ou esterilizáveis e reutilizáveis, no âmbito do Município de Laranjal Paulista</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/pl_20_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/pl_20_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da Semana Municipal da Justiça Restaurativa no Município de Laranjal Paulista, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/pl_21_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/pl_21_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação dos valores gastos a título de propaganda e ou de publicidade da Administração pública Municipal Direta e Indireta e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_22_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Prefeitura de Laranjal Paulista de divulgar informação sobre obras públicas paralisadas no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ldo_2020.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ldo_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Lei Orçamentária de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial no Orçamento de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito para aquisição de viaturas para a Guarda Civil Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_26-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_26-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a identificação das empresas, que contratam com o município de Laranjal Paulista, cumpridoras das Leis e Decretos Federais referentes à obrigatoriedade do preenchimento das cotas de aprendizes e deficientes e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/pl_27-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/pl_27-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Base Comunitária da Guarda Civil Municipal no Distrito de Maristela.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/pl_28-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/pl_28-2019.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/pl_29-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/pl_29-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Base Comunitária da Guarda Civil Municipal no Distrito de Laras.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/pl_30-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/pl_30-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_31-2019_OF9R9VG.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_31-2019_OF9R9VG.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Cooperativa de Reciclagem de Laranjal Paulista/SP - COOREL.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/pl_32-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/pl_32-2019.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/pl_33-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/pl_33-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Via Pública e dá outras providências.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_34_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_34_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_35_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_35_2019.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Poder Legislativo e Executivo do Município de Laranjal Paulista, para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_36_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_36_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Plano Plurianual do Município de Laranjal Paulista para o período de 2018/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_37_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_37_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LDO - Lei de Diretrizes Orçamentárias do Município de Laranjal Paulista para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/pl_38_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/pl_38_2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 3º da Lei nº 2.148 de 29 de outubro de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_39-2019_abono_frente_de_trabalho.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_39-2019_abono_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anualmente o Abono de Natal e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ESTRUTURA E ATRIBUIÇÕES DAS SUBPREFEITURAS NOS DISTRITOS DE LARAS E MARISTELA, NO MUNICÍPIO DE LARANJAL PAULISTA, ESTABELECE PROCEDIMENTOS PARA SUA ESTRUTURAÇÃO E GRADUAL IMPLANTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE AUMENTO NO VALOR MENSAL DO CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE DEMISSÃO VOLUNTÁRIA - PDV - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS E DA CONCESSÃO DE AUMENTO DOS VENCIMENTOS DO PODER EXECUTIVO MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS E DA CONCESSÃO DE AUMENTO DOS VENCIMENTOS DO PODER LEGISLATIVO MUNICIPAL QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_no_06_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_no_06_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 3º, do Art. 296 da Lei Complementar nº 209 de 11 de setembro de 2018, que institui o CÓDIGO de POSTURAS do Município de Laranjal Paulista, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_n_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_n_7_2019.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo o emprego público efetivo de Médico PSF, alterando a Lei Complementar nº 85 de 12 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/plc_8-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/plc_8-2019.pdf</t>
   </si>
   <si>
     <t>Altera destinação de imóvel integrante do patrimônio público do Município de Laranjal Paulista, para permitir a implantação de projeto habitacional de interesse social, e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/projeto_de_lei_complementar_n_9_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/projeto_de_lei_complementar_n_9_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 3º, do Art. 296 da Lei Complementar nº 209 de 11 de setembro de 2018, que institui o Código de Posturas do Município de Laranjal Paulista, Estado de São Paulo.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/plc_10_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/plc_10_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput e o §8º do Art. 217 da Lei Complementar nº 199 de 14 de novembro de 2017, Código Tributário do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/plc_11_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/plc_11_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, para fixar novas disposições sobre parcelamento de débitos junto à Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/plc_12_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/plc_12_2019.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Executivo uma vaga para o emprego público efetivo de professor de educação especial.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/plc_13-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/plc_13-2019.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/plc_14.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/plc_14.pdf</t>
   </si>
   <si>
     <t>Altera destinação de imóvel integrante do patrimônio público do Município de Laranjal Paulista para permitir a implantação de projeto habitacional de interesse social.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/plc_15-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/plc_15-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo 1º do artigo 2º da Lei Complementar nº 205/18; e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/plc_16.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/plc_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização e delimitação de estacionamento rotativo (zona azul) em ruas da cidade de Laranjal Paulista, também autoriza a concessão do referido serviço.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/plc_17-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/plc_17-19.pdf</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Proteção Animal no Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_18-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_18-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar Permissão de uso Especial de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/plc_19-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/plc_19-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Código de Posturas do Município de Laranjal Paulista, para novas disposições sobre horário de funcionamento dos estabelecimentos que especifica.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/plc_20-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/plc_20-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado de 2019 - PPI 2019.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/plc_21-2019_6oyEEuh.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/plc_21-2019_6oyEEuh.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos fiscais no Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/plc_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/plc_22_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Estatuto do Magistério Municipal acrescentando novas disposições sobre a classificação para atribuições de aulas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/plc_23_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/plc_23_2019.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria do Município de Laranjal Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/plc_27-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/plc_27-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para permutar bem imóvel público que especifica e dá outra providências.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/pre_1-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/pre_1-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Comissão de Assuntos Relevantes na Câmara Municipal de Laranjal Paulista, a nomeação de membros e dá outras providências".</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>Pablo Guilherme Garpelli Arruda, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pre_2_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pre_2_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de Laranjal Paulista, da Frente Parlamentar dos Microempreendedores Individuais, das Microempresas, Empresas de Pequeno Porte, das Cooperativas, e do Empreendedorismo no município de Laranjal Paulista e dá outras providências</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/pre_3-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/pre_3-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de Laranjal Paulista, da Galeria de Vereadoras e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Nilso Ventris, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/pre_4_2019_yUX5KX9.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/pre_4_2019_yUX5KX9.pdf</t>
   </si>
   <si>
     <t>Fica criada a Comissão de Representação na Câmara Municipal de Laranjal Paulista, para representarem o Poder Legislativo no 63º Congresso Estadual de Municípios.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/pre_5_2019_ND2Hjsz.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/pre_5_2019_ND2Hjsz.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Laranjal Paulista a celebrar convênio com a Caixa Econômica Federal - CEF e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/pre_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/pre_6_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de transmissão das reuniões das Comissões Processantes e das Comissões Parlamentares de Inquérito da Câmara Municipal de Laranjal Paulista e dá outras providências</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pre_7_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pre_7_2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o período de recesso legislativo no âmbito da Câmara Municipal de Laranjal Paulista no período de dezembro de 2019 a janeiro de 2020.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DO PROCESSO LICITATÓRIO Nº 038/2015, CARTA CONVITE Nº 010/2015, CONTRATO Nº 065/2015 E DO PROCESSO LICITATÓRIO Nº 007/2019, CONVITE Nº 001/2019, CONTRATO Nº 008/2019.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UM RELATÓRIO CONSTANDO QUAIS SÃO OS MÉDICOS QUE RECOLHERAM ISS NO MUNICÍPIO NOS ÚLTIMOS TRÊS ANOS. </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>REQUEREM AO DEPARTAMENTO COMPETENTE INFORMAÇÕES SOBRE QUANDO A EMPRESA RESPONSÁVEL PELA OBRA DO GINÁSIO DE ESPORTE MUNICIPAL ANÍSIO GARPELLI RETORNARÁ A OBRA E QUAL O MOTIVO DA DEMORA EM CONCLUIR ESSA OBRA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>1 - REQUER CÓPIA DO CONTRATO FIRMANDO ENTRE O DEPARTAMENTO DE TRÂNSITO DO ESTADO DE SÃO PAULO (DETRAN) E O MUNICÍPIO DE LARANJAL PAULISTA. 2 - REQUER CÓPIA DAS LEIS DA CONCESSÃO DO CONVÊNIO ENTRE O DEPARTAMENTO DE TRÂNSITO DO ESTADO DE SÃO PAULO (DETRAN) E O MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no_05_2019_FJP8HRd.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no_05_2019_FJP8HRd.pdf</t>
   </si>
   <si>
     <t>1 - Requerem cópia na íntegra do processo licitatório da Tomada de Preço, Edital de Tomada de Preços nº 001/2019, Processo Administrativo nº 020/2019, que teve como objeto a contratação de empresa especializada para Construção de Cruzeiro.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_6_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_6_2019.pdf</t>
   </si>
   <si>
     <t>Requerem cópia na íntegra do  Processo Licitatório - Pregão Presencial nº 047/2018 - Processo Administrativo nº 110/2018, que tem como objeto a aquisição de 1 máquina motoniveladora, para ser utilizada pela Secretaria de Serviços Públicos Municipais.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/req_7-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/req_7-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia da documentação comprobatória dos valores gastos para construção da sala de castração animal que está sendo edificada na garagem municipal.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/req_8-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/req_8-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia de relatórios constando número de castrações animais realizadas, através do Poder Executivo e da Secretaria competente, nos meses de maio e junho do corrente ano.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Requer cópia da relação com o número de funcionários contratados pela frente de Trabalho.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/req_10-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/req_10-2019.pdf</t>
   </si>
   <si>
     <t>1. Requerem cópia do projeto de reforma da Creche Municipal "Alice Bernado Corrêa";_x000D_
 2. Requerem cópia do cronograma de reforma da Creche;_x000D_
 3. Requerem cópia de todo processo de contratação da empresa que está realizando a obra da Creche.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/req_11-19.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/req_11-19.pdf</t>
   </si>
   <si>
     <t>Laudo da Vigilância Epidemiológica, conforme discutido na Audiência Pública da Saúde deste ano.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/req_12-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/req_12-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia de relatórios constando número de castrações animais realizadas, através do Poder Executivo e da Secretaria competente, no mês de julho do corrente ano entre outros.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/req_13-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/req_13-2019.pdf</t>
   </si>
   <si>
     <t>1 - Requer cópia na íntegra dos processos relativos às compras diretas da empresa Clínica Médica Daher e Mansur Ltda.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/req_14-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/req_14-2019.pdf</t>
   </si>
   <si>
     <t>1 - Requer cópia na íntegra dos relatórios da auditoria do Tribunal de Contas do Estado de São Paulo referentes aos seguintes TCS:_x000D_
 a)	TC- 017806.989.18_x000D_
 b)	TC -020236.989.17</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_15-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_15-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia do relatório constando o número de cadastros que estão na lista de espera para realização de castrações animais até o dia 31 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_16-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_16-2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia de relatórios constando número de castrações animais realizadas, através do Poder Executivo e da Secretaria competente, no mês de agosto do corrente ano e cópia dos relatórios contendo informações sobre os animais e seus responsáveis referentes às castrações realizadas no mês de agosto de 2019.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_17_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_17_2019.pdf</t>
   </si>
   <si>
     <t>Requer relatório constando todos os casos de acidentes de trânsito que ocorrem no município de Laranjal Paulista entre os anos de 2017 a 2019.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/req_18_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/req_18_2019.pdf</t>
   </si>
   <si>
     <t>Requer relatório constando os gastos e trabalhos realizados pela Comissão de Assuntos Relevantes para analise das Organizações Sociais que atuam no município de Laranjal Paulista, criado por esta Casa de Leis, através da Resolução nº 01/2019.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/req_19_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/req_19_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a manutenção na Estrada Municipal que dá acesso ao Bairro Parazinho.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/req_20_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/req_20_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja verificada a possibilidade da poda da referida árvore, sendo necessária a emissão de um laudo técnico; Caso já haja o laudo técnico informado se há ou não possibilidade de poda, requeiro que o mesmo seja encaminhado a esta Casa de Leis.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/req_21_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/req_21_2019.pdf</t>
   </si>
   <si>
     <t>Requer cópia na íntegra de todos os processos e contratos firmados entre a empresa Clínica Médica Daher e Mansur Ltda e a Prefeitura Municipal de Laranjal Paulista. Requer cópia de todos os Editais que resultaram na contratação da empresa Clínica Médica Daher e Mansur Ltda pela Prefeitura Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/req_22_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/req_22_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a pintura da uma faixa de pedestre na Rua José Rodrigues Machado,  Bairro  Vila Darci, na proximidade do número 1421.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/req_23_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/req_23_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a manutenção da iluminação pública na Rua Bartolomeu de Gusmão, Centro.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/req_24_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/req_24_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a troca de 2 (dois) refletores da quadra poliesportiva da Escola Municipal "Quinzinho do Amaral".</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/req_25_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/req_25_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a limpeza, com poda do mato, do final da Rua Antônio Pasquotto.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/req_26_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/req_26_2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja efetuado urgentemente o serviço de manutenção e colocação de uma camada de pedras ou raspa (fresa) de asfalto na Rua Roque Alves Lima, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/req_27_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/req_27_2019.pdf</t>
   </si>
   <si>
     <t>Requerem cópia da relação de funcionário que recebem por função gratificada.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/req_28_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/req_28_2019.pdf</t>
   </si>
   <si>
     <t>Requerem cópia do mapa de precatórios atualizado.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/req_29_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/req_29_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a limpeza, com corte das gramas, das áreas verdes localizadas no Jardim Morumbi e Residencial Maristela, Distrito de Maristela. Que seja notificado o proprietário do imóvel, onde havia um ferro-velho para que providencie a limpeza do local.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_30_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_30_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuada a limpeza das áreas verdes localizadas no Residencial Pedro Zanella, assim como, a poda de árvores e o corte das gramas, o recolhimento de entulhos, principalmente os de construção civil. Que sejam notificados os proprietários dos terrenos particulares para que tomem as mesmas providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/req_31_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/req_31_2019.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a pintura de solo indevida, efetuada de forma particular por antigo proprietário da autoescola, em frente a residência de nº 52, Rua Doutor Julio Prestes, Centro. Que seja efetuada a pintura de amarelo da guia em frente a casa, pois no local reside um munícipe que sempre necessita dos serviços da ambulância, porém há freqüente dificuldade de estacionar, devido a pintura irregular que existe no local.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/req_32_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/req_32_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja efetuado urgentemente o serviço de manutenção, com a máquina patrol, e colocação de cascalhos na Travessa dos Fulini, Estrada do Olegarinho, Distrito de Maristela.  Que seja tomada providência quanto a manutenção e colocação de raspa de asfalto na Rua Roque Alves Lima, Distrito de Maristela.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/req_33_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/req_33_2019.pdf</t>
   </si>
   <si>
     <t>1 - Requeiro que seja efetuada a limpeza, com corte de grama e retirada de entulhos, na Rua Antônio Rodrigues Machado, Vila Toti.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/cp_-_marcelo-kleber.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/cp_-_marcelo-kleber.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA 01/2019</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/den_2_2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/den_2_2019.pdf</t>
   </si>
   <si>
     <t>Denúncia referente aos vereadores Carlos Alberto Rossi e Claudia Regina Martins Correia Alves, por falta de decoro na conduta pública e afronta à dignidade da Câmara Municipal de Laranjal Paulista.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/denuncia-29-11-2019.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/denuncia-29-11-2019.pdf</t>
   </si>
   <si>
     <t>Denúncia para apuração de suposto crime de improbidade administrativa e crime funcional de prevaricação  praticado pelo Prefeito Alcides de Moura Campos Junior.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>RELAT</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/relatorio_congresso_municipios.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/relatorio_congresso_municipios.pdf</t>
   </si>
   <si>
     <t>Relatório de Representação da Câmara Municipal de Laranjal Paulista no 63º congresso Estadual de Municípios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3328,67 +3328,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/1a_emenda_ao_plc_6_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_6_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_7_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_8_2019_-_plc_7_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/emenda_9_ao_pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/emenda_10_ao_pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/emd_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/emd_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/emd_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/emd_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/emd_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/emd_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/emd_17_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_5-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_6-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_7-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_n_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_no_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_no_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_no_13_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_no_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_n_18_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_n_19_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_n_21_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_n_23_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_n_24_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_n_25_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_n_26_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_29_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_46_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_49_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_50_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_51_2019_hwYEbhv.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_52_2019_xss7k3O.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_53_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_54_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_55_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_56_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_57_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_58_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_59-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_62-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_63-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_64-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/ind_65-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_66-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_67-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_68-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_69-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_70-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_71-19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/ind_72-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_73-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/ind_74-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_75-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_76-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_77-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_78-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_79-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_80-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_81-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/ind_82-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/ind_83_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/ind_84-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_85_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/ind_86_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_87_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_88_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_89_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_90_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind_91_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/ind_92_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_93_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/ind_94_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/ind_95_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/ind_96_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/ind_97_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/ind_98_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/ind_99_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/ind_100_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/ind_101_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/ind_102_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/ind_103_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/ind_104_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/ind_105_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/ind_106_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/mensagem_02-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mensagem_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/msg_6_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/msg_7_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/msg_8_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/msg_9_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_no__01_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/mocao_n_2_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/moc_5-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/moc_6-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/moc_7-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/moc_9_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/moc_10_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_11_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_12_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/moc_14_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/moc_17_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/moc_18_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/pdl_4_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pdl_5_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pdl_6_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/pdl_7_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/pdl_8_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pdl_9-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pdl_10-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/pdl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/pdl_12-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/pdl_13-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/pdl_14-2019_3McxQVE.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/pdl_15_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_emenda_de_lei_organica_no_01_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/emenda_a_lom_2_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pelom_3-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pelom_4-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/pelom_5_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_no_08_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_lei_no_10_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_n_12_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_13_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_14_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_15_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_16_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_n_17_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/pl_18-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_19_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/pl_20_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/pl_21_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_26-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/pl_27-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/pl_28-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/pl_29-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/pl_30-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_31-2019_OF9R9VG.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/pl_32-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/pl_33-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_34_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_35_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_36_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_37_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/pl_38_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_39-2019_abono_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_no_06_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_n_7_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/plc_8-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/projeto_de_lei_complementar_n_9_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/plc_10_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/plc_11_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/plc_12_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/plc_13-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/plc_14.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/plc_15-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/plc_16.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/plc_17-19.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_18-19.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/plc_19-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/plc_20-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/plc_21-2019_6oyEEuh.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/plc_22_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/plc_23_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/plc_27-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/pre_1-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pre_2_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/pre_3-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/pre_4_2019_yUX5KX9.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/pre_5_2019_ND2Hjsz.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/pre_6_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pre_7_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no_05_2019_FJP8HRd.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_6_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/req_7-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/req_8-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/req_10-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/req_11-19.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/req_12-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/req_13-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/req_14-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_15-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_16-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_17_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/req_18_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/req_19_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/req_20_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/req_21_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/req_22_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/req_23_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/req_24_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/req_25_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/req_26_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/req_27_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/req_28_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/req_29_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_30_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/req_31_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/req_32_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/req_33_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/cp_-_marcelo-kleber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/den_2_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/denuncia-29-11-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/relatorio_congresso_municipios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/1a_emenda_ao_plc_6_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_6_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/emenda_7_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/emenda_8_2019_-_plc_7_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/emenda_9_ao_pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/emenda_10_ao_pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/emd_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/emd_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/emd_13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/emd_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/emd_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/emd_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/emd_17_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_5-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_6-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_7-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/indicacao_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/indicacao_n_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_no_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_no_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_no_13_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_no_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_16-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_n_18_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_n_19_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_n_21_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_n_23_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_n_24_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/indicacao_n_25_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_n_26_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_29_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_46_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_49_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_50_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_51_2019_hwYEbhv.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_52_2019_xss7k3O.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_53_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_54_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_55_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/indicacao_56_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_57_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/indicacao_58_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_59-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_62-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_63-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_64-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/ind_65-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_66-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_67-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_68-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_69-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_70-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_71-19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/ind_72-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_73-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/ind_74-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/ind_75-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/ind_76-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_77-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_78-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_79-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_80-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_81-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/ind_82-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/ind_83_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/ind_84-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_85_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/ind_86_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_87_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_88_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_89_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_90_19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind_91_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/ind_92_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_93_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/ind_94_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/ind_95_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/ind_96_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/ind_97_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/ind_98_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/ind_99_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/ind_100_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/ind_101_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/ind_102_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/ind_103_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/ind_104_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/ind_105_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/ind_106_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/mensagem_02-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mensagem_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/msg_6_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/msg_7_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/msg_8_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/msg_9_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/mocao_no__01_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/mocao_n_2_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/moc_5-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/moc_6-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/moc_7-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/moc_9_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/moc_10_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_11_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_12_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/moc_14_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/moc_17_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/moc_18_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/pdl_4_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pdl_5_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pdl_6_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/pdl_7_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/pdl_8_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pdl_9-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pdl_10-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/pdl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/pdl_12-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/pdl_13-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/pdl_14-2019_3McxQVE.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/pdl_15_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_emenda_de_lei_organica_no_01_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/emenda_a_lom_2_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pelom_3-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pelom_4-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/pelom_5_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_no_08_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_lei_no_10_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_n_12_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_13_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_14_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_15_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_16_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_n_17_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/pl_18-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/pl_19_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/pl_20_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/pl_21_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_22_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_26-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/pl_27-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/pl_28-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/pl_29-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/pl_30-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_31-2019_OF9R9VG.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/pl_32-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/pl_33-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/pl_34_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_35_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_36_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_37_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/pl_38_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/pl_39-2019_abono_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_complementar_no_06_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_n_7_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/plc_8-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/projeto_de_lei_complementar_n_9_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/plc_10_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/plc_11_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/plc_12_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/plc_13-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/plc_14.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/plc_15-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/plc_16.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/plc_17-19.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/plc_18-19.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/plc_19-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/plc_20-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/plc_21-2019_6oyEEuh.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/plc_22_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/plc_23_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/plc_27-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/pre_1-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pre_2_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/pre_3-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/pre_4_2019_yUX5KX9.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/pre_5_2019_ND2Hjsz.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/pre_6_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pre_7_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2019/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no_05_2019_FJP8HRd.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_6_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/req_7-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/req_8-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/req_10-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/req_11-19.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/req_12-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/req_13-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/req_14-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_15-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_16-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_17_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/req_18_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/req_19_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/req_20_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/req_21_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/req_22_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/req_23_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/req_24_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/req_25_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/req_26_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/req_27_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/req_28_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/req_29_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_30_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/req_31_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/req_32_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/req_33_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/cp_-_marcelo-kleber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/den_2_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/denuncia-29-11-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/relatorio_congresso_municipios.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>