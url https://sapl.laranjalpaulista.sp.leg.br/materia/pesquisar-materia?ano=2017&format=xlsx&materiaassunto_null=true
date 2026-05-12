--- v0 (2025-10-14)
+++ v1 (2026-05-12)
@@ -51,2854 +51,2854 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DE COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA AO PROJETO DE LEI Nº 01/2017.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº 01/2017.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 4/2017.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 02/2017.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 06/2017.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 06/2017.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 08/2017.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 05/2017.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª EMENDA MODIFICATIVA AO PROJETO DE LEI 06/2017.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 5/2017.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 5/2017.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE RESOLUÇÃO Nº 2/2017.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 14/2017.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t xml:space="preserve">Educ, Cult, Esp, Saúde e Prom Soc </t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 5/2017.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 16/2017.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 16/2017.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 7/2017.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 7/2017.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 19/2017.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA Nº 01/2017 AO PROJETO DE LEI Nº 20/2017.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA Nº 01/2017 AO PROJETO DE LEI Nº 20/2017.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 19/2017.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 11/2017.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Comissão de Constituição, Justiça e Redação, CFOCAPPP - Comissão de Finanças, Orçamentos, Contas e Avaliação de Políticas Públicas, Projetos e Programas</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 14/2017.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 24/2017.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 24/2017.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI Nº 20/2017.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 15/2017.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 17/2017.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 17/2017.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 16/2017.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 31/2017.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 30/2017.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 10/2017.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 31/2017.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI Nº 30/2017.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 18/2017.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE RESOLUÇÃO Nº 06/2017.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 39/2017.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DO PROJETO DE LEI COMPLEMENTAR Nº 19/2017.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA DO PROJETO DE LEI Nº 31/2017.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Francisco de Moura Campos, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA DO PROJETO DE LEI Nº 31/2017.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>3ª EMENDA MODIFICATIVA DO PROJETO DE LEI Nº 31/2017.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA DO PROJETO DE RESOLUÇÃO Nº 7/2017.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 44/2017.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 41/2017.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 24/2017.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>3ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>3ª EMENDA SUPRESSIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 47/2017.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 49/2017.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 48/2017.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida, Claudia Regina Martins Correia Alves, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>4ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>5ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 46/2017.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 46/2017.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>6ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>7ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>8ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 21/2017.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>José Francisco de Moura Campos, Fábio Laurenti Gadelha de Almeida, Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 22/2017.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 22/2017.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 23/2017.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 23/2017.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 51/2017.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA ADITIVA AO PROJETO DE LEI Nº 51/2017.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 51/2017.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Regina Maria de Araújo Abdala</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ADOTADA A PROVIDÊNCIA DA CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO LARGO SÃO BENEDITO, BAIRRO JARDIM ELITE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TRANSFERIDA A ACADEMIA AO AR LIVRE SITUADA ATRÁS DO CAMPO DE FUTEBOL NO DISTRITO DE LARAS, PARA O LARGO SÃO SEBASTIÃO, TAMBÉM NO MESMO DISTRITO.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ADOTADO ITINERÁRIO DA COLETA DE LIXO NO DISTRITO DE MARISTELA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PÚBLICAS INCOMPLETAS OU QUE NÃO ATENDAM AO FIM QUE SE DESTINAM, NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ESTUDADO A POSSIBILIDADE DE REVER E PROMOVER ALTERAÇÃO NA TABELA DE COBRANÇA DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, PRINCIPALMENTE NA ZONA RUAL E EM ALGUNS OUTROS SETORES, COBRANDO UM DISPOSITIVO DE ILUMINAÇÃO, OU OUTRO MEIO QUE VENHA A DIMINUIR OU LIMITAR O VALOR COBRADO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO A INSTALAÇÃO DE SEMÁFORO PARA PEDESTRES  NA ESQUINA DA RUA GOVERNADOR PEDRO DE TOLEDO COM O LARGO SÃO JOÃO, NO CENTRO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO O RETORNO DO CONVENIO - ATIVIDADE DELEGADA, FIRMADO ENTRE O MUNICÍPIO (PREFEITURA) COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO, PARA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A POSSIBILIDADE DE ADICIONAL DE PERICULOSIDADE PARA OS AGENTES DE TRANSITO MUNICIPAL.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ESTUDADA A POSSIBILIDADE DE UM(A) PROFESSOR(A) DE EDUCAÇÃO ESPECIAL NA CRECHE JOÃO XXIII.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Francisco de Moura Campos, José Roque de Camargo, Nilso Ventris, Pablo Guilherme Garpelli Arruda, Regina Maria de Araújo Abdala, Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>1) REVISÃO NA TABELA DE COBRANÇA DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - CIP, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, NA ZONA RURAL, INSERINDO UM DISPOSITIVO DE LIMITAÇÃO, OU OUTRO MEIO QUE VENHA A DIMINUIR OU LIMITAR VALOR COBRADO. 2) TROCA DA OBRA DE EXECUÇÃO DE VIA PÚBLICA, REFERENTE À LEI 3.115 DE 21 DE DEZEMBRO DE 2015, POR RECAPEAMENTO DE RUAS DA CIDADE, TRANSFORMANDO O VALOR CONTRATADO E CORRIGIDO EM RECAPES DE RUAS. 3) TROCA DE OBRAS QUE ESTEJAM IMPEDIDAS NO ÂMBITO BUROCRÁTICO POR OUTRAS OBRAS EMERGENCIAIS PARA O O MUNICÍPIO E DE FÁCIL LIBERAÇÃO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A REVITALIZAÇÃO E A INSTALAÇÃO DO PIT (POSTO DE INFORMAÇÕES TURÍSTICA) NA PRAÇA ARMANDO DE SALES OLIVEIRA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO A IMPLANTAÇÃO DA JUSTIÇA RESTAURATIVA, CRIAÇÃO DO GRUPO GESTOR E DO NÚCLEO INTERINSTITUCIONAL DE JUSTIÇA RESTAURATIVA, NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA DE ACORDO COM O ANTEPROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO 1.1 - COLOCAÇÃO DE LOMBADA COMO FORMA DE REDUTOR DE VELOCIDADE NA RUA GOVERNADOR PEDRO DE TOLEDO PRÓXIMA AOS NÚMEROS 360 E 353, ANTES DO CRUZAMENTO COM A RUA NICOLAU JACOB; 1.2 - PINTURA DE FAIXA DE PEDESTRE NA ESQUINA E 1.3 - ADEQUAÇÃO DA ALTURA DA GRELHA DE ESCOAMENTO DE ÁGUA PLUVIAL NA RUA GOVERNADOR PEDRO DE TOLEDO EM FRETE AO NÚMERO 333.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, MANUTENÇÃO E CONSERVAÇÃO DAS 3 (TRÊS) ESTRADAS VICINAIS ELENCADAS CONFORME SEGUE: - ESTRADA VICINAL VEREADOR GIOVANNI COSTA; - ESTRADA VICINAL JOÃO BORDIGNON; - ESTRADA VICINAL JOÃO HERMANO PESSIM.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA EM POSTE NO FINAL DA RUA PRINCESA ISABEL - MARISTELA. SUGIRO COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO PÚBLICA EM POSTE NO CRUZAMENTO DA RUA LUIZ M C MADEIRA COM RUA JUQUINHA FLEIRI - MARISTELA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA 1º DE MAIO NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE ANTEPROJETO DE LEI QUE DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A INSTALAÇÃO DE UM FRALDÁRIO NA UNIDADE BÁSICA DE SAÚDE CS II.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE AUTORIZAÇÃO DE PATROCÍNIOS PRIVADOS E CONSEQUENTE DIVULGAÇÕES.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O ANTIGO POSTO DE SAÚDE DE MARISTELA PASSE A TER O NOME ELIANE CHIQUITO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A INSTITUIÇÃO DO SELO AMIGO DO MEIO AMBIENTE NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE LARANJAL PAULISTA, NAS ESCOLAS DE ENSINO FUNDAMENTAL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO NO ESTACIONAMENTO ROTATIVO ZONA AZUL NO MUNICÍPIO DE LARANJAL PAULISTA/SP, AOS IDOSOS E DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, Nilso Ventris, Pablo Guilherme Garpelli Arruda</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA ADQUIRIDA UMA MÁQUINA ACABADORA QUE TEM COMO FUNÇÃO A DISTRIBUIÇÃO DA MASSA ASFALTICA FRIA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA REVITALIZAÇÃO DO RIBEIRÃO LARANJAL, NO TRECHO QUE PASSA PELO BAIRRO VILA ZALLA, SENDO A OBRA DESTINADA A PREVENÇÃO DO LEITO NATURAL DO RIBEIRÃO E TAMBÉM DESTINADA A CONTRIBUIR PARA MINIMIZAR OS IMPACTOS DAS CHUVAS, MATOS E LIXOS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A IMPLANTAÇÃO DO NÚCLEO INTERINSTITUCIONAL DE JUSTIÇA RESTAURATIVA, CRIAÇÃO DO GRUPO GESTOR DA JUSTIÇA RESTAURATIVA,E CRIAÇÃO DO GRUPO GESTOR, NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO O CENTRO DE CONVIVÊNCIA PARA CRIANÇAS, ADOLESCENTES E JOVENS - CCCAJ.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO O CENTRO DE INTEGRAÇÃO DA CIDADANIA - CIC.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITA A INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA ATRAVÉS DE PARCERIA ENTRE O EXECUTIVO E OS EMPRESÁRIOS DAS LOCALIDADES DA VICINAL JOÃO PESSIN, VICINAL GIOVANI COSTA, DISTRITO INDUSTRIAL DA RETA DA MARISTELA E ESTRADA MUNICIPAL ENGENHEIRO OSVALDO NARDINI, NOS TRECHOS EM QUE SE LOCALIZAM AS EMPRESAS.  </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA PARCERIA ENTRE O PODER EXECUTIVO E OS EMPRESÁRIOS DO DISTRITAL DA RETA DA MARISTELA PARA EXECUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DO LOCAL.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A LIMPEZA NO LAGO DO RESIDENCIAL PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ESTUDADA A POSSIBILIDADE DA COLOCAÇÃO DE UM ECO PONTO NO BAIRRO VILA ZALLA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SE ESTUDE A POSSIBILIDADE DA COLOCAÇÃO DE GUARD RAIL NAS DUAS LATERAIS DA PONTE QUE SE LOCALIZA NA AVENIDA JOÃO PIRES DE CAMPOS NO RESIDENCIAL PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Pablo Guilherme Garpelli Arruda, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE SE ESTUDE A POSSIBILIDADE DA COLOCAÇÃO DE 1 (UMA) LOMBADA NA RUA WANY FERREIRA BARBOSA NO RESIDENCIAL PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ANALISADA A POSSIBILIDADE DE DELEGAR UM FUNCIONÁRIO QUE POSSUA MENOS ATRIBUIÇÕES, OU SEJA, COM MAIS TEMPO DISPONÍVEL PARA ATENDIMENTO TELEFÔNICO AO PÚBLICO REFERENTE À ILUMINAÇÃO PÚBLICA; _x000D_
 QUE SEJA DISPONIBILIZADA UMA NOVA LINHA DE TELEFONE PARA ATENDIMENTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM INSTALADOS TACHÕES DE SINALIZAÇÃO (OLHO DE GATO) BEM COMO PINTURA DE FAIXAS CENTRAIS E LATERAIS NO DESVIO DO PEDRO ZANELLA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DIANTE DAS TENTATIVAS DO MUNICÍPIO PARA INSTITUIR A ATIVIDADE DELEGADA JUNTO A POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, QUANDO DA EFETIVA IMPLANTAÇÃO DO CONVÊNIO, SEJA DESTINADO PARCELA DO EFETIVO PARA ATENDER AS DEMANDAS DE SEGURANÇA DO DISTRITO DE MARISTELA, BEM COMO, SEJA EFETUADO ESTUDO DE VIABILIDADE PARA MANTER UMA BASE MÓVEL EM TEMPO INTEGRAL NO DISTRITO, SEJA EXCLUSIVAMENTE DA POLICIA MILITAR, OU EM REGIME DE REVEZAMENTO COM A GUARDA COVIL MUNICIPAL. </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADA UMA REVISÃO E COMPILAÇÃO DA LEI COMPLEMENTAR Nº 058 DE 12 DE DEZEMBRO DE 2017 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A POSSIBILIDADE DE TRANSFORMAR A ÁREA DAS PISCINAS DO COMPLEXO ESPORTIVO DO BAIRRO VILA ZALLA EM UM LOCAL QUE ENGLOBE DIVERSAS MODALIDADES ESPORTIVAS, TORNANDO O ESPAÇO ÚTIL DURANTE O ANO TODO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Ivete Aparecida Migliani, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE DENOMINAÇÃO DE PONTE PÚBLICA.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTE PROJETO DE LEI QUE DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE - COMDEMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA UMA ANALISE JUNTAMENTE COM O SECRETÁRIO DE SEGURANÇA PÚBLICA E TRÂNSITO, PARA ESTUDAR A POSSIBILIDADE DE TRANSFORMAR EM MÃO ÚNICA A RUA NICOLAU JACOB.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA COBERTURA PERMANENTE NA PRAÇA ARMANDO SALES LOCAL QUE É FREQUENTEMENTE UTILIZADO PARA REALIZAÇÃO DE EVENTOS, SE POSSÍVEL COM UM PROJETO MODERNO E ARROJADO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Ivete Aparecida Migliani, José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SE ESTUDE A POSSIBILIDADE DE PROIBIR O ESCATINAMENTO DE VEÍCULOS DOS DOIS LADOS DA RUA PEDRO BALDINI, NO BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A UTILIZAÇÃO E PROTEÇÃO DA VEGETAÇÃO NATIVA DO BIOMA MATA ATLÂNTICA NO MUNICÍPIO DE LARANJAL PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A LEI DE CRIAÇÃO DO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS - PMGIRS DO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL DE LARANJAL PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A LEI DE CRIAÇÃO DO PLANO MUNICIPAL INTEGRADO DE SANEAMENTO BÁSICO DO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DA LEI DE CONTROLE DE EROSÃO DO MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Tiago Roma Zanchetta, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SE ESTUDE A POSSIBILIDADE DA COLOCAÇÃO DE 1 (UMA) LOMBADA NA RUA CINCO DE JULHO LOGO APÓS A ESQUINA COM A RUA SEBASTIÃO BENEDITO DE LARA NO RESIDENCIAL SÃO ROQUE.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA APLICADA A LEI Nº 3.095 DE 25 DE AGOSTO DE 2015 QUE INSTITUI O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI, NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS BEM COMO O DECRETO Nº 3.362 DE 31 DE AGOSTO DE 2015 QUE REGULAMENTA A REFERIDA LEI.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SE ESTUDE A POSSIBILIDADE DE EQUIPARAÇÃO SALARIAL DOS FISCAIS URBANOS MUNICIPAIS CORRESPONDENTE AO SALARIO DOS FISCAIS TRIBUTÁRIO E SANITÁRIOS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ALTERE O SENTIDO DO TRECHO DA RUA CAETANO BAFA ATÉ A RUA AMADEU MEUCCI PARA SER TRANSITÁVEL NUM ÚNICO SENTIDO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE ALTERE O SENTIDO DA RUA DR. PEREIRA BARRETO, NO TRECHO ENTRE AS RUAS NICOLAU JACOB E A CHERUBINO GIUMPAULI, PARA SER TRANSITÁVEL NOS DOIS SENTIDOS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ESTUDADA A POSSIBILIDADE DA COLOCAÇÃO DE 1 (UMA) LOMBADA NA RUA 05 DE JULHO, NO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ESTUDADA A POSSIBILIDADE DA COLOCAÇÃO DE 1 (UMA) LOMBADA NA RUA GUILHERME MARCONI, PRÓXIMO A RESIDÊNCIA DE NÚMERO 1011.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA ABERTURA DA CONTINUIDADE DA AVENIDA DA SAUDADE ATÉ A ENTRADA DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE CENTRO DE EVENTOS NAS PROXIMIDADES DA AVENIDA DA SAUDADE.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE (2) DOIS BRAÇOS DE ILUMINAÇÃO PÚBLICA NA RUA VER. ORLANDO GHIRALDI NO CONJUNTO HABITACIONAL ANTÔNIO BENETTON.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM FEITOS OS SERVIÇOS DE LIMPEZA E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA LOCALIZADA NA RUA ANTÔNIO BENEDITO RODRIGUES, BAIRRO ALTOS DOS LARANJAIS II, PRÓXIMO A RESIDÊNCIA DE Nº 216.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXECUTADO O SERVIÇO DE MANUTENÇÃO EM TODA EXTENSÃO DA RUA EUGÊNIO MOSCHETO BELINAZZE, JARDIM EUROPA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SE ESTUDE A POSSIBILIDADE DO AUMENTO DE REEMBOLSO AOS ESTUDANTES UNIVERSITÁRIO PARA O ANO DE 2018.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO IPTU VERDE.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE DESCONTO NO IPTU PARA IDOSOS COM IDADE ACIMA DE 65 ANOS, PROPRIETÁRIOS DE APENAS UM IMÓVEL, APOSENTADOS E COM RENDA MENSAL DE ATÉ DOIS SALÁRIOS MÍNIMOS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Nilso Ventris, José Francisco de Moura Campos</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À AGENCIA DO BANCO DO BRASIL DE LARANJAL PAULISTA/SP, PELO DESCASO À PRESTAÇÃO DE SERVIÇOS E ATENDIMENTOS AO PÚBLICO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À EMPRESA SERVE ENGENHARIA.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS BOMBEIROS MUNICIPAIS E ESTADUAIS DA BASE DE BOMBEIROS DE TIETÊ, PELOS SERVIÇOS PRESTADOS A POPULAÇÃO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO GRUPO GESTOR DE JUSTIÇA RESTAURATIVA, APLICADA EM NOSSO MUNICÍPIO EM RECONHECIMENTO AOS RELEVANTES TRABALHOS DESENVOLVIDOS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, AO SENHOR RENATO AUGUSTO DE MELO GHIRALDI POR AUXILIAR O PODER EXECUTIVO AO CEDER O PARQUE FABRIL DE SUA EMPRESA PARA REALIZAÇÃO DO CURSO DE MOLDAGEM ROTACIONAL.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DO DECRETO LEGISLATIVO Nº 04/2009.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO TITULO DE CIDADÃO LARANJALENSE AO FELIPE SALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO TÍTULO DE CIDADÃ LARANJALENSE À SENHORA PATRÍCIA DE FÁTIMA FACIOLI RAMOS CAMPOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DA MEDALHA DE RECONHECIMENTO COMUNITÁRIO DE SEGURANÇA  AO GUARDA CIVIL MUNICIPAL LUIZ ALEXANDRE FAULIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DA MEDALHA DE RECONHECIMENTO COMUNITÁRIO DE SEGURANÇA AO GUARDA CIVIL MUNICIPAL EGNALDO MAGRINI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO TÍTULO DE CIDADÃ LARANJALENSE À SENHORA CÉLIA ANGELINA CATANI BALDINI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO TÍTULO DE CIDADÃO LARANJALENSE AO SENHOR CARLOS ROBERTO DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO TÍTULO DE CIDADÃO LARANJALENSE AO SENHOR ALCIDES MIRANDA DE OLIVEIRA JUNIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MEDALHA DE HONRA AO MÉRITO A SENHORA CARMEN LUIZA VICENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VEREADOR NO BAIRRO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VEREADOR NO BAIRRO NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO ÀS INFORMAÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA, CRIA O SERVIÇOS DE ACESSO ÀS INFORMAÇÕES FÍSICO E ELETRÔNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO, REFERENTE ÀS CONTAS DO PODER EXECUTIVO - EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO, ALTERA, SUPRIME E ACRESCE, PROCEDENDO A REVISÃO, ATUALIZAÇÃO E CONSOLIDAÇÃO DOS DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE LARANJAL PAULISTA, DE 31 MARÇO DE 1990.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE SALÁRIOS, VENCIMENTOS, PROVENTOS DE APOSENTADORIAS OU PENSÕES E ALTERA A REMUNERAÇÃO DE EMPREGO DE PROVIMENTO EFETIVO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A SEMANA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PÚBLICAS INCOMPLETAS OU QUE NÃO ATENDAM AO FIM QUE SE DESTINAM, NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DAS REMUNERAÇÕES DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE LARANJAL PAULISTA, NA FORMA DO DISPOSTO NO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA EMERGENCIAL DE QUALIFICAÇÃO PROFISSIONAL E COMBATE AO DESEMPREGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO E CONTRATAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÃO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI Nº 2.894 DE 24 DE MAIO DE 2011 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM OS ÓRGÃOS PÚBLICOS E ENTIDADES PRIVADAS BENEFICENTES, VISANDO A CEDÊNCIA DE SERVIDORES PÚBLICOS MUNICIPAIS, ESTAGIÁRIOS E PARTICIPANTES DE PROGRAMAS SOCIAIS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, MEDIANTE VENDA DE TERRENOS COM ÁREAS INTEGRANTES DA CATEGORIA DOS BENS DOMINIAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO TROPEIRO EM LARANJAL PAULISTA, A SER COMEMORADA NA PRIMEIRA SEMANA DO MÊS DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECURSOS FINANCEIROS PARA ESTUDANTES QUE EFETIVAMENTE CURSEM FACULDADE E CURSO TÉCNICO PROFISSIONALIZANTE E PRÉ VESTIBULAR EM ESTABELECIMENTO DE ENSINO, LOCALIZADO EM OUTROS MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE LARANJAL PAULISTA PARA O QUADRIÊNIO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DO CARDÁPIO DA ALIMENTAÇÃO ESCOLAR OFERECIDA AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE LARANJAL PAULISTA, NAS ESCOLAS DE ENSINO FUNDAMENTAL CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS GERAIS DE PROCESSO ADMINISTRATIVO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTATUTO GERAL DAS GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE PATROCÍNIOS PRIVADOS E CONSEQUENTE DIVULGAÇÕES.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SELO AMIGO DO MEIO AMBIENTE NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL - COMDEC, NO ÂMBITO DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA, ESTADO DE SÃO PAULO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PARA ELABORAÇÃO E IMPLANTAÇÃO DO PLANO MUNICIPAL DE CONSERVAÇÃO E RECUPERAÇÃO DA MATA ATLÂNTICA (PMMA) DO MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PARA ELABORAÇÃO E IMPLANTAÇÃO DO PLANO MUNICIPAL DE CONTROLE DE EROSÃO DO MUNICÍPIO DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LARANJAL PAULISTA, ESTADO DE SÃO PAULO, A ADERIR AO PLANO DE PARCELAMENTO DE DÉBITOS JUNTO À SECRETARIA DA RECEITA FEDERAL DO BRASIL E À PROCURADORIA-GERAL DA FAZENDA NACIONAL DE SUA RESPONSABILIDADE, NOS TERMOS DA MEDIDA PROVISÓRIA Nº 778, DE 16 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE LARANJAL PAULISTA PARA O PERÍODO DE 2018/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA JUSTIÇA RESTAURATIVA, CRIAÇÃO DO GRUPO GESTOR E DO NÚCLEO INTERINSTITUCIONAL DE JUSTIÇA RESTAURATIVA, NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES AO PARÁGRAFO + 3º, DO ART. 1º E AO ART. 2º, AMBOS DA LEI Nº 2.525 DE 26 DE JUNHO DE 2006, QUE CRIA O CONTUR - CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E DO HINO DE LARANJAL PAULISTA, NAS ESCOLAS DE ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO E PERMISSÃO DE USO A TÍTULO ONEROSO, DE UM ESPAÇO FÍSICO E EQUIPAMENTOS, DENTRO DE PRÉDIO PÚBLICO ESCOLAR MUNICIPAL À FUNDAÇÃO HERMÍNIO OMETTO - UNIARARAS - PARA MINISTRAR ENSINO SUPERIOR A DISTÂNCIA, REVOGANDO A LEI Nº 2452/2005 E LEI Nº 2655/2008 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO PODER LEGISLATIVO E EXECUTIVO DO MUNICÍPIO DE LARANJAL PAULISTA, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A UTILIZAÇÃO E PROTEÇÃO DA VEGETAÇÃO NATIVA DO BIOMA MATA ATLÂNTICA E INSTITUI O DIA DA MATA ATLÂNTICA NO MUNICÍPIO DE LARANJAL PAULISTA. </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL DE LARANJAL PAULISTA E SOBRE O PROGRAMA DE EDUCAÇÃO AMBIENTAL MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CONTROLE EROSÃO DO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE FIXAÇÃO DE ADESIVOS COM OS TELEFONES DO SERVIÇO DE ATENDIMENTO AO CONSUMIDOR - SAC E OUVIDORIA NOS ÔNIBUS DO TRANSPORTE URBANO MUNICIPAL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 27 DA LEI 2.401 DE 1º DE DEZEMBRO DE 2003, QUE TRATA DA REMUNERAÇÃO MENSAL DOS MEMBROS DO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PONTE PÚBLICA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA JOSÉ PADILHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DE SUA SECRETARIA DE ESTADO DA JUSTIÇA E DA DEFESA DA CIDADANIA, PARA IMPLANTAÇÃO DO CENTRO DE INTEGRAÇÃO DA CIDADANIA - CIC NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO, E O INSTITUTO DE IDENTIFICAÇÃO RICARDO GLUMBLETON DAUNT - IIRGD - PARA INSTALAÇÃO DE UM POSTO DE IDENTIFICAÇÃO NO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE TURISMO, INSTITUI O FUNDO MUNICIPAL DO TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DE LARANJAL PAULISTA/SP A CELEBRAR CONVÊNIO COM A ASMULP - ASSOCIAÇÃO DOS FUNCIONÁRIOS E SERVIDORES PÚBLICOS MUNICIPAIS DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º, DA LEI COMPLEMENTAR Nº 162 DE 23 DE DEZEMBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, MEDIANTE VENDA DE TERRENOS COM ÁREAS INTEGRANTES DA CATEGORIA DO BENS DOMINIAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.115 DE 21 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE A DOAÇÃO COM ENCARGO DE IMÓVEL PARA AMPLIAÇÃO DE INDUSTRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.115 DE 21 DE DEZEMBRO DE 2015, QUE DISPÕE SOBRE A DOAÇÃO COM ENCARGO DE IMÓVEL PARA A AMPLIAÇÃO DE INDUSTRIA E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIAS MUNICIPAIS, EXTINÇÃO E CRIAÇÃO DE EMPREGOS PÚBLICOS DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DE PROVIMENTO EM COMISSÃO E CRIA CARGOS DE PROVIMENTO POR CONCURSO JUNTO À SECRETARIA DE EDUCAÇÃO, ALTERANDO DISPOSITIVOS DA LEI COMPLEMENTAR Nº 085/2007.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO VALOR DA FUNÇÃO GRATIFICADA MENSAL DE CONTROLE INTERNO DA CÂMARA MUNICIPAL CRIADA PELA LEI COMPLEMENTAR Nº 144/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DA JUSTIÇA E CIDADANIA E DA SECRETARIA DE SEGURANÇA PÚBLICA E TRÂNSITO, PROCEDENDO REESTRUTURAÇÃO PARCIAL DO QUADRO FUNCIONAL DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIA DE SEGURANÇA PÚBLICA E TRÂNSITO, CRIAÇÃO E EXTINÇÃO DE CARGOS EM COMISSÃO, ALTERA O ARTIGO 84 ACRESCENDO O INCISO XII AO ARTIGO 48 DA LEI COMPLEMENTAR Nº 085/2007 NO QUE DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA, ALTERAÇÃO DOA ANEXOS DO QUADRO DE EMPREGOS EM COMISSÃO (CARGOS COMISSIONADOS DE LIVRE NOMEAÇÃO E EXONERAÇÃO), DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIA DE SEGURANÇA , CRIAÇÃO E EXTINÇÃO DE CARGOS, ALTERA O ARTIGO 84 ACRESCENDO O PARÁGRAFO 12, ALTERA OS ARTIGOS 48 E 96 E ALTERA OS ANEXOS III E XIII DA LEI COMPLEMENTAR Nº 085/2007 E ALTERAÇÕES, QUE DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA, DO QUADRO DE PESSOAL E SALÁRIOS, DAS CARREIRAS, DA AVALIAÇÃO DE DESEMPENHO, DO REGULAMENTO DA GUARDA CIVIL MUNICIPAL E ESTATUTO DO MAGISTÉRIO DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA/SP E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIA, CRIAÇÃO E EXTINÇÃO DE CARGOS, ALTERA O ARTIGO 84 ACRESCENDO O PARÁGRAFO 12, ALTERA OS ARTIGOS 48 E 96 E ALTERA OS ANEXOS III E XII DA LEI COMPLEMENTAR Nº 85/2007.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO ADVOGADO PARA PROCURADOR DO MUNICÍPIO, ALTERANDO SUA CARGA HORÁRIA E CLASSE, CRIA UM CARGO DE PROVIMENTO EFETIVO DE PROCURADOR DO MUNICÍPIO, CRIA A GRATIFICAÇÃO ESPECIAL DE REPRESENTAÇÃO DE PROCURADOR DO MUNICÍPIO GERPM ALTERANDO ART. 144, ACRESCENDO O INCISO XI E §8º E ALTERA ANEXOS I E II, DA LEI COMPLEMENTAR Nº 05/2007 E ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ O VALE-TRANSPORTE AOS EMPREGADOS PÚBLICOS QUE FAZEM PARTE DO QUADRO DE EMPREGADOS DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E ALTERAÇÃO DE REQUISITOS PARA PROVIMENTO, NO ÂMBITO DA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA, ALTERANDO A LEI COMPLEMENTAR Nº 085/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO ADVOGADO PARA PROCURADOR DO MUNICÍPIO, ALTERANDO SUA CLASSE, CRIA UM CARGO DE PROVIMENTO EFETIVO DE PROCURADOR DO MUNICÍPIO ALTERANDO A LEI COMPLEMENTAR Nº 085/2017 E ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E ADEQUAÇÃO DE REGIME JURÍDICO DOS CARGOS EM COMISSÃO E CONTRATADOS TEMPORARIAMENTE DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA, E DÁ NOVA REDAÇÃO AOS ARTIGOS 1º E 3º, INCISO I DA LEI COMPLEMENTAR Nº 145 DE 14 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ACESSO ÀS INFORMAÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA, CRIA O SERVIÇO DE ACESSO ÀS INFORMAÇÕES FÍSICO E ELETRÔNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA NO ÂMBITO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE COMANDANTE E SUBCOMANDANTE DA GUARDA MUNICIPAL DE LARANJAL PAULISTA, ACRESCE O ARTIGO 4º - A NO ANEXO X; ALTERA OS ARTIGOS 10; 21; 24, INCISO IV, § 2º; 91; 103, § 2º, AMBOS DO ANEXO X; E ALTERA O ANEXO III, TODOS DA LEI COMPLEMENTAR Nº 085/2007 E ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE LARANJAL PAULISTA, CRIADO PELO ANEXO IX DA LEI COMPLEMENTAR Nº 085/2007, A FIM DE ADEQUAR À NOVAS DISPOSIÇÃO SOBRE A HORA DE TRABALHO PEDAGÓGICO COLETIVO E ATRIBUIÇÃO DE CLASSES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PLANTA GENÉRICA DE VALORES DO METRO QUADRADO DE TERRENO E DO METRO QUADRADO DE CONSTRUÇÃO PARA A BASE DE CÁLCULO DOS IMPOSTOS MUNICIPAIS INCIDENTES SOBRE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE LARANJAL PAULISTA/SP, O PROJETO REURB - REGULARIZAÇÃO FUNDIÁRIA URBANA, NOS TERMOS DA LEI FEDERAL Nº 13.456/2017, DE 11 DE JULHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADIANTAMENTO DA 02ª SESSÃO ORDINÁRIA PARA O DIA 23 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE LARANJAL PAULISTA A CELEBRAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL - CEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL PARA REVISÃO DA LEI ORGÂNICA DO MUNICÍPIO DE LARANJAL PAULISTA E NOMEAÇÃO DE MEMBROS E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR A TRIBUNA LIVRE.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Carlos Alberto Rossi, José Francisco de Moura Campos, Regina Maria de Araújo Abdala, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO IV DO ARTIGO 37 E DA ALÍNEA B DO INCISO IV DO ARTIGO AMBOS DA RESOLUÇÃO Nº 02/1999, REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO CAPUT DO ARTIGO 3º E INCLUSÃO DE PARÁGRAFOS, E REVOGAÇÃO DO ARTIGO 4º DA RESOLUÇÃO Nº 004/2008 DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA LIVRE NO ÂMBITO DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DATA DA 01ª SESSÃO ORDINÁRIA DE 2018.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL PARA REVISÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA, E NOMEAÇÃO DE MEMBROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PERÍODO DE RECESSO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE LARANJAL PAULISTA NO PERÍODO DE DEZEMBRO DE 2017 A JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SABER QUAIS AS FARMÁCIAS E DROGARIAS CREDENCIADAS NA ASSISTÊNCIA FARMACÊUTICA E INSUMOS ESTRATÉGICOS PELO MINISTÉRIO DA SAÚDE. DESDE QUANDO E QUAL A SITUAÇÃO ATUAL.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SABER SE FOI REALIZADO O PAGAMENTO NORMALMENTE PARA SANTA CASA DE MISERICÓRDIA DE LARANJAL PAULISTA REFERENTE AS CIRURGIAS QUE NÃO FORAM FEITAS NO MÊS DE NOVEMBRO E DEZEMBRO, CASO POSITIVO, COMO SERÁ CORRIGIDO ESSE ERRO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA NA ÍNTEGRA DA MULTA DE R$ 100.000,00 (CEM MIL REAIS) APLICADA PELO CONSELHO REGIONAL DE FARMÁCIAS HÁ APROXIMADAMENTE 2 (DOIS) ANOS, PARCELADA NO VALOR MENSAL DE R$ 6.000,00 (SEIS MIL REAIS), DEVIDO O MUNICÍPIO TER PONTOS DE ENTREGA DE MEDICAMENTOS NOS POSTOS DE SAÚDE E NÃO TER FARMACÊUTICOS RESPONSÁVEIS, CONFORME EXPLANADO PELO SENHOR PREFEITO NA REUNIÃO REALIZADA PELA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO EM 06 DE FEVEREIRO DE 2017 ÀS 17H30MIN, NA SALA DE REUNIÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>José Roque de Camargo, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PLANILHA DA CONCORRÊNCIA DA OBRA DA ESTRADA MUNICIPAL JOÃO BORDIGNON, QUE LIGA OS BAIRROS SÃO ROQUE E MORRO ALTO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O DOUTO PLENÁRIO, PROVIDÊNCIAS NECESSÁRIAS JUNTO AO SENHOR PREFEITO DO MUNICÍPIO DE LARANJAL PAULISTA, PARA CONHECIMENTO E PROVIDÊNCIAS CABÍVEIS REFERENTES AO OFÍCIO Nº 0269/2017 - DO PODER EXECUTIVO (DENÚNCIA QUE A RUA CINCO DE JULHO, ALTURA DO NUMERAL 418 HAVIA SIDO ASFALTADA EM APROXIMADAMENTE 500 METROS, SEM A DEVIDA PREVISÃO PARA A REDE DE ESGOTO).</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTAS FISCAIS DE TODAS AS COMPRAR DIRETAS E AS REALIZADAS MEDIANTE LICITAÇÃO, EFETUADAS NO 4 (QUATRO) ÚLTIMOS ANOS PELA SECRETARIA DE SAÚDE,ENVIANDO TODOS OS VALORES GASTOS JUNTAMENTE COM AS NOTAS FISCAIS</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O DOUTO PLENÁRIO, PROVIDÊNCIAS NECESSÁRIAS JUNTO AO SENHOR PREFEITO DO MUNICÍPIO DE LARANJAL PAULISTA, PARA CONHECIMENTO E PROVIDÊNCIAS CABÍVEIS, NO QUE CONCERNE À VILA DIGNIDADE CLEMENTE DE CAMPOS FILHO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida, Claudia Regina Martins Correia Alves, Ivete Aparecida Migliani, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÕES QUE OCORRERAM NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DO ANO EM CURSO CONTENDO DATA, OBJETO, VALOR E VENCEDOR.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE TODOS OS PAGAMENTOS FEITOS POR RPA (RECIBO DE PAGAMENTO AUTÔNOMO) NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DO ANO EM CURSO.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DO PROCESSO LICITATÓRIO Nº 012/2017, PREGÃO Nº 006/2017, CONTRATO Nº 019/2017, PROCESSO LICITATÓRIO Nº 001/2017, CONVITE Nº 001/2017, CONTRATO Nº 002/2017, PROCESSO LICITATÓRIO Nº 009/2017, CONVITE Nº 002/2017, CONTRATO Nº 021/2017, PROCESSO LICITATÓRIO Nº 010/2017, CONVITE Nº 003/2017, CONTRATO Nº 018/2017, PROCESSO LICITATÓRIO Nº 013/2017, CONVITE Nº 005/2017, CONTRATO Nº 020/2017.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRIMENTO  E APLICAÇÃO DA LEI MUNICIPAL Nº 3160 DE 30 DE NOVEMBRO DE 2016, ORIUNDA DE ANTEPROJETO DESTE QUE VOS SUBSCREVE, QUE DISPÕE SOBRE A PROIBIÇÃO NO MUNICÍPIO DE LARANJAL PAULISTA, DEMOLIÇÃO DE PASSEIO PÚBLICO E DANOS NA PAVIMENTAÇÃO ASFÁLTICA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>Fábio Laurenti Gadelha de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>O COMPRIMENTO E APLICAÇÃO DA LEI MUNICIPAL Nº 3.121 DE 16 DE FEVEREIRO DE 2016, QUE DISPÕES SOBRE A OBRIGATORIEDADE DO ENVIO AO PODER LEGISLATIVO DE CÓPIAS DE CONTRATOS E CONVÊNIOS CELEBRADOS PELA ADMINISTRAÇÃO MUNICIPAL, ASSIM COMO RELATÓRIOS DE OBRAS, SERVIÇOS E ESTUDOS TÉCNICOS, DE AUTORIA DA VEREADORA REGINA MARIA DE ARAÚJO ABDALA, QUE SE ENCONTRA EM PLENA VIGÊNCIA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA NA ÍNTEGRA DO PROCESSO LICITATÓRIO Nº 037/2017, DISPENSA Nº 017/2017, CONTRATO Nº 60/2017, QUE TEM COMO OBJETIVO A PRESTAÇÃO DE SERVIÇOS DE LIMPEZA PÚBLICA, COMO COLETA MANUAL DE RESÍDUOS SÓLIDOS DOMICILIARES, COMERCIAIS, DE FEIRAS LIVRES, VARRIÇÃO E TRANSPORTE ATÉ DESTINO FINAL, NO VALOR DE R$ 441.890,40 (QUATROCENTOS E QUARENTA E UM MIL OITOCENTOS E NOVENTA REAIS E QUARENTA CENTAVOS(.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Tiago Roma Zanchetta</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DAS VIAS PÚBLICAS QUE FORAM CONTEMPLADAS COM O RECAPEAMENTO; QUANTIDADE DE METROS QUADRADOS DE RECAPEAMENTO ASFÁLTICO EXECUTADOS PELA LEI COMPLEMENTAR 190, DE 18 DE ABRIL DE 2017 E, AINDA SE HÁ VIAS PÚBLICAS PENDENTES PARA EXECUÇÃO DESSE SERVIÇO, DISCRIMINANDO QUAIS SÃO ELAS, SE HOUVEREM.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ATUAL SITUAÇÃO DO PROJETO DO CONDOMÍNIO INDUSTRIAL DO BAIRRO MORRO ALTO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Rodrigo Marson Marcon, Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, José Roque de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DE TODO PROCESSO ADMINISTRATIVO DA CONTRATAÇÃO DA EMPRESA METROCAPITAL SOLUÇÕES, QUE TEM COMO OBJETO A REALIZAÇÃO DO CONCURSO PÚBLICO PMLP Nº 01/2017.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>Claudia Regina Martins Correia Alves, Fábio Laurenti Gadelha de Almeida, José Roque de Camargo, Rodrigo Marson Marcon</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SABER QUAIS CONCURSOS SE ENCONTRAM EM VIGÊNCIA NA PREFEITURA MUNICIPAL DE LARANJAL PAULISTA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE O PROGRAMA APRENDIZ MIRIM, CRIADO PELO DECRETO Nº 2458 DE 09 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DO REGISTRO DE PONTO E DA FOLHA DE PAGAMENTO/HOLERITES DE TODOS OS SERVIDORES PÚBLICOS, INCLUINDO OS SERVIDORES DO DISTRITO DE LARAS E MARISTELA, QUE RECEBEM GRATIFICAÇÃO E FUNÇÃO GRATIFICADA, BEM COMO AS PREVISTAS NA LEI COMPLEMENTAR Nº 85 DE 2007, DO PERÍODO DE JANEIRO A NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DE TODO PROCESSO ADMINISTRATIVO DA CONTRATAÇÃO DA EMPRESA METROCAPITAL SOLUÇÕES, QUE TEM COMO OBJETIVO A REALIZAÇÃO DO PROCESSO SELETIVO PSPMLP Nº 01/2017.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DAS GUIAS DE RECOLHIMENTO REFERENTE ÀS TAXAS DE SERVIÇOS DAS MÁQUINAS, CAMINHÕES E LIMPA FOSSAS, DO MÊS DE JANEIRO A NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA NA ÍNTEGRA DOS DOCUMENTOS COMPROBATÓRIOS DOS GASTOS EFETUADOS COM A REALIZAÇÃO DO CARNAVAL DE 2017, COMO NOTAS FISCAIS E RECIBOS DE PAGAMENTO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA DA RELAÇÃO DOS DOADORES DAS FLORES E DOS PINHEIROS QUE FORAM COLOCADOS EM NOSSA CIDADE, BEM COMO A CÓPIA DO DOCUMENTO COMPROBATÓRIO DA REFERIDA DOAÇÃO E SEUS RESPECTIVOS VALORES; REQUEREM CÓPIA DAS NOTAS FISCAIS DA AQUISIÇÃO DAS FLORES E DOS PINHEIROS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3205,68 +3205,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.laranjalpaulista.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>